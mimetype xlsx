--- v0 (2026-04-27)
+++ v1 (2026-06-11)
@@ -106,51 +106,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:H118"/>
+  <dimension ref="A1:H119"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>ISBN</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>TITLE</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>YEAR</t>
         </is>
       </c>
@@ -1377,2490 +1377,2524 @@
           <t>Colleoptera: Adephaga general introduction and Cicindelidae &amp; Paussidae (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C41" s="0"/>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t>Fowler, W.W.</t>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H41" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="0" t="inlineStr">
         <is>
-          <t>81-7019-603-4; 9788170196037 </t>
+          <t>9789348596451 </t>
         </is>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Contemporary Trends in Fisheries and Aquaculture</t>
+          <t>Common Diseases of Mithun (Bios Frontalis) : A Reference Guide</t>
         </is>
       </c>
       <c r="C42" s="0"/>
       <c r="D42" s="0" t="inlineStr">
         <is>
-          <t>Rao, P.N.</t>
+          <t>J. K. Chamuah </t>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G42" s="0" t="n">
-        <v>2995</v>
+        <v>1995</v>
       </c>
       <c r="H42" s="0" t="n">
-        <v>149.75</v>
+        <v>57.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="0" t="inlineStr">
         <is>
-          <t>9788170196617 </t>
+          <t>81-7019-603-4; 9788170196037 </t>
         </is>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>Current Status of Researches in Bioscienes</t>
+          <t>Contemporary Trends in Fisheries and Aquaculture</t>
         </is>
       </c>
       <c r="C43" s="0"/>
       <c r="D43" s="0" t="inlineStr">
         <is>
-          <t>P.C. Joshi</t>
+          <t>Rao, P.N.</t>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F43" s="0"/>
+      <c r="F43" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G43" s="0" t="n">
-        <v>4995</v>
+        <v>2995</v>
       </c>
       <c r="H43" s="0" t="n">
-        <v>249.75</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="0" t="inlineStr">
         <is>
-          <t>8170194695,9788170194699 </t>
+          <t>9788170196617 </t>
         </is>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Decision Making Models for Aquaculture Farming Development</t>
+          <t>Current Status of Researches in Bioscienes</t>
         </is>
       </c>
       <c r="C44" s="0"/>
       <c r="D44" s="0" t="inlineStr">
         <is>
-          <t>Ganesan, K.,Mahalakshmi,P.</t>
+          <t>P.C. Joshi</t>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="n">
-        <v>995</v>
+        <v>4995</v>
       </c>
       <c r="H44" s="0" t="n">
-        <v>49.75</v>
+        <v>249.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="0" t="inlineStr">
         <is>
-          <t>81-7019-047-9   </t>
+          <t>8170194695,9788170194699 </t>
         </is>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>Dermapatera (Fauna Of British India)</t>
+          <t>Decision Making Models for Aquaculture Farming Development</t>
         </is>
       </c>
       <c r="C45" s="0"/>
       <c r="D45" s="0" t="inlineStr">
         <is>
-          <t>Burr, M.</t>
+          <t>Ganesan, K.,Mahalakshmi,P.</t>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="n">
-        <v>2195</v>
+        <v>995</v>
       </c>
       <c r="H45" s="0" t="n">
-        <v>109.75</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="0" t="inlineStr">
         <is>
-          <t>81-7019-577-9,9788170195771 </t>
+          <t>81-7019-047-9   </t>
         </is>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Dictionary Of Biological Terms</t>
+          <t>Dermapatera (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C46" s="0"/>
       <c r="D46" s="0" t="inlineStr">
         <is>
-          <t>Shankar Lal</t>
+          <t>Burr, M.</t>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F46" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F46" s="0"/>
       <c r="G46" s="0" t="n">
-        <v>1695</v>
+        <v>2195</v>
       </c>
       <c r="H46" s="0" t="n">
-        <v>84.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="0" t="inlineStr">
         <is>
-          <t>8170190142 </t>
+          <t>81-7019-577-9,9788170195771 </t>
         </is>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Diptera, Family Culicidae, Tribe Megarhinii &amp; Culicini, Vol. 5, (Fauna Of British India)</t>
+          <t>Dictionary Of Biological Terms</t>
         </is>
       </c>
       <c r="C47" s="0"/>
       <c r="D47" s="0" t="inlineStr">
         <is>
-          <t>Berraud, P.J.</t>
+          <t>Shankar Lal</t>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F47" s="0"/>
+      <c r="F47" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G47" s="0" t="n">
-        <v>2195</v>
+        <v>1695</v>
       </c>
       <c r="H47" s="0" t="n">
-        <v>109.75</v>
+        <v>84.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="0" t="inlineStr">
         <is>
-          <t>8170190606 </t>
+          <t>8170190142 </t>
         </is>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>Diptera, Family Culicidae, Tribe, triphelini, Vol. 4 (Fauna Of British India)</t>
+          <t>Diptera, Family Culicidae, Tribe Megarhinii &amp; Culicini, Vol. 5, (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C48" s="0"/>
       <c r="D48" s="0" t="inlineStr">
         <is>
-          <t>Christophers, S.R.</t>
+          <t>Berraud, P.J.</t>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H48" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="0" t="inlineStr">
         <is>
-          <t>81-7019-045-2   </t>
+          <t>8170190606 </t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Diptera: Brachycera, Vol. 2 (Fauna Of British India)</t>
+          <t>Diptera, Family Culicidae, Tribe, triphelini, Vol. 4 (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C49" s="0"/>
       <c r="D49" s="0" t="inlineStr">
         <is>
-          <t>Brunnetti, E.</t>
+          <t>Christophers, S.R.</t>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H49" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="0" t="inlineStr">
         <is>
-          <t>9789348596710 </t>
+          <t>81-7019-045-2   </t>
         </is>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>Diseases of Buffalo</t>
+          <t>Diptera: Brachycera, Vol. 2 (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C50" s="0"/>
       <c r="D50" s="0" t="inlineStr">
         <is>
-          <t>S S Patil </t>
+          <t>Brunnetti, E.</t>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F50" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F50" s="0"/>
       <c r="G50" s="0" t="n">
-        <v>4495</v>
+        <v>2195</v>
       </c>
       <c r="H50" s="0" t="n">
-        <v>128.00</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="0" t="inlineStr">
         <is>
-          <t>9788170196600 </t>
+          <t>9789348596710 </t>
         </is>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Ecology and Biodiversity</t>
+          <t>Diseases of Buffalo</t>
         </is>
       </c>
       <c r="C51" s="0"/>
       <c r="D51" s="0" t="inlineStr">
         <is>
-          <t>Joshi, P.C.</t>
+          <t>S S Patil </t>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F51" s="0"/>
+      <c r="F51" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G51" s="0" t="n">
-        <v>3995</v>
+        <v>4495</v>
       </c>
       <c r="H51" s="0" t="n">
-        <v>199.75</v>
+        <v>128.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="0" t="inlineStr">
         <is>
-          <t>8170193427,9788170193425 </t>
+          <t>9788170196600 </t>
         </is>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>Fish Genetics in India</t>
+          <t>Ecology and Biodiversity</t>
         </is>
       </c>
       <c r="C52" s="0"/>
       <c r="D52" s="0" t="inlineStr">
         <is>
-          <t>Das, P.</t>
+          <t>Joshi, P.C.</t>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F52" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F52" s="0"/>
       <c r="G52" s="0" t="n">
-        <v>1995</v>
+        <v>3995</v>
       </c>
       <c r="H52" s="0" t="n">
-        <v>99.75</v>
+        <v>199.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="0" t="inlineStr">
         <is>
-          <t>8170193079,9788170193074 </t>
+          <t>8170193427,9788170193425 </t>
         </is>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Fish Mycopathology</t>
+          <t>Fish Genetics in India</t>
         </is>
       </c>
       <c r="C53" s="0"/>
       <c r="D53" s="0" t="inlineStr">
         <is>
-          <t>Shrivastava, R.C.</t>
+          <t>Das, P.</t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G53" s="0" t="n">
-        <v>995</v>
+        <v>2995</v>
       </c>
       <c r="H53" s="0" t="n">
-        <v>49.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="0" t="inlineStr">
         <is>
-          <t>9788170196877 </t>
+          <t>8170193079,9788170193074 </t>
         </is>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Fisheries and Aquaculture Management</t>
+          <t>Fish Mycopathology</t>
         </is>
       </c>
       <c r="C54" s="0"/>
       <c r="D54" s="0" t="inlineStr">
         <is>
-          <t>Ed Pramod Kr Pandey, Anil D. Upadhyay and Tanmoy Gon Choudhury</t>
+          <t>Shrivastava, R.C.</t>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G54" s="0" t="n">
-        <v>4995</v>
+        <v>995</v>
       </c>
       <c r="H54" s="0" t="n">
-        <v>150.00</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="0" t="inlineStr">
         <is>
-          <t>8170194679,9788170194675   </t>
+          <t>9788170196877 </t>
         </is>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Food, feeding habits, alimentary canal and digestion in fishes: a bibliogaphy</t>
+          <t>Fisheries and Aquaculture Management</t>
         </is>
       </c>
       <c r="C55" s="0"/>
       <c r="D55" s="0" t="inlineStr">
         <is>
-          <t>Nath, S.</t>
+          <t>Ed Pramod Kr Pandey, Anil D. Upadhyay and Tanmoy Gon Choudhury</t>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G55" s="0" t="n">
-        <v>1295</v>
+        <v>4995</v>
       </c>
       <c r="H55" s="0" t="n">
-        <v>39.75</v>
+        <v>150.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="0" t="inlineStr">
         <is>
-          <t>9788170195955 </t>
+          <t>8170194679,9788170194675   </t>
         </is>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Genetic Evaluation of Sahiwal Cattle</t>
+          <t>Food, feeding habits, alimentary canal and digestion in fishes: a bibliogaphy</t>
         </is>
       </c>
       <c r="C56" s="0"/>
       <c r="D56" s="0" t="inlineStr">
         <is>
-          <t>Gandhi,R.S. and T.V. Raja</t>
+          <t>Nath, S.</t>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G56" s="0" t="n">
-        <v>2995</v>
+        <v>1295</v>
       </c>
       <c r="H56" s="0" t="n">
-        <v>149.75</v>
+        <v>39.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="0" t="inlineStr">
         <is>
-          <t>8170193206 </t>
+          <t>9788170195955 </t>
         </is>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>Gravity Dictates Life-Death and Biological Growth (Also Agricultural Productivity) Introductory Concept</t>
+          <t>Genetic Evaluation of Sahiwal Cattle</t>
         </is>
       </c>
       <c r="C57" s="0"/>
       <c r="D57" s="0" t="inlineStr">
         <is>
-          <t>Bhattacharjee, I.R.</t>
+          <t>Gandhi,R.S. and T.V. Raja</t>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F57" s="0"/>
+      <c r="F57" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G57" s="0" t="n">
-        <v>595</v>
+        <v>2995</v>
       </c>
       <c r="H57" s="0" t="n">
-        <v>29.75</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="0" t="inlineStr">
         <is>
-          <t>8170194768,9788170194767  </t>
+          <t>8170193206 </t>
         </is>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Handbook of pig husbandray</t>
+          <t>Gravity Dictates Life-Death and Biological Growth (Also Agricultural Productivity) Introductory Concept</t>
         </is>
       </c>
       <c r="C58" s="0"/>
       <c r="D58" s="0" t="inlineStr">
         <is>
-          <t>Das, A.</t>
+          <t>Bhattacharjee, I.R.</t>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F58" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F58" s="0"/>
       <c r="G58" s="0" t="n">
-        <v>2995</v>
+        <v>595</v>
       </c>
       <c r="H58" s="0" t="n">
-        <v>149.75</v>
+        <v>29.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="0" t="inlineStr">
         <is>
-          <t>81-7019-604-2; 9788170196044 </t>
+          <t>8170194768,9788170194767  </t>
         </is>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>Health Sciences: Basic Research Approaches</t>
+          <t>Handbook of pig husbandray</t>
         </is>
       </c>
       <c r="C59" s="0"/>
       <c r="D59" s="0" t="inlineStr">
         <is>
-          <t>Rao, P. N. </t>
+          <t>Das, A.</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G59" s="0" t="n">
         <v>2995</v>
       </c>
       <c r="H59" s="0" t="n">
         <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="0" t="inlineStr">
         <is>
-          <t>8170192897 </t>
+          <t>81-7019-604-2; 9788170196044 </t>
         </is>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Hirudinea (Fauna Of British India)</t>
+          <t>Health Sciences: Basic Research Approaches</t>
         </is>
       </c>
       <c r="C60" s="0"/>
       <c r="D60" s="0" t="inlineStr">
         <is>
-          <t>Harding, W.A. </t>
+          <t>Rao, P. N. </t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F60" s="0"/>
+      <c r="F60" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G60" s="0" t="n">
-        <v>2195</v>
+        <v>2995</v>
       </c>
       <c r="H60" s="0" t="n">
-        <v>109.75</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="0" t="inlineStr">
         <is>
-          <t>81-7019-153-X   </t>
+          <t>8170192897 </t>
         </is>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>Hymenoptera Vol. 3: Icheneumonidae, Part 1 Ichneumones deltoidei</t>
+          <t>Hirudinea (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C61" s="0"/>
       <c r="D61" s="0" t="inlineStr">
         <is>
-          <t>Morley, C.</t>
+          <t>Harding, W.A. </t>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H61" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="0" t="inlineStr">
         <is>
-          <t>8170190266 </t>
+          <t>81-7019-153-X   </t>
         </is>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Hymenoptera,Vol 1-2 (SET)</t>
+          <t>Hymenoptera Vol. 3: Icheneumonidae, Part 1 Ichneumones deltoidei</t>
         </is>
       </c>
       <c r="C62" s="0"/>
       <c r="D62" s="0" t="inlineStr">
         <is>
-          <t>Blandford, W.T.</t>
+          <t>Morley, C.</t>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="n">
-        <v>2000</v>
+        <v>2195</v>
       </c>
       <c r="H62" s="0" t="n">
-        <v>100.00</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="0" t="inlineStr">
         <is>
-          <t>8170193583,9788170193586 </t>
+          <t>8170190266 </t>
         </is>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Indian Insect Pests</t>
+          <t>Hymenoptera,Vol 1-2 (SET)</t>
         </is>
       </c>
       <c r="C63" s="0"/>
       <c r="D63" s="0" t="inlineStr">
         <is>
-          <t>Lefroy, H.M.M.</t>
+          <t>Blandford, W.T.</t>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F63" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F63" s="0"/>
       <c r="G63" s="0" t="n">
-        <v>1695</v>
+        <v>2000</v>
       </c>
       <c r="H63" s="0" t="n">
-        <v>84.75</v>
+        <v>100.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="0" t="inlineStr">
         <is>
-          <t>81-7019-545-0,9788170195450 </t>
+          <t>8170193583,9788170193586 </t>
         </is>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Insects and Pollination</t>
+          <t>Indian Insect Pests</t>
         </is>
       </c>
       <c r="C64" s="0"/>
       <c r="D64" s="0" t="inlineStr">
         <is>
-          <t>A. J. Solomon Raju</t>
+          <t>Lefroy, H.M.M.</t>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G64" s="0" t="n">
-        <v>1995</v>
+        <v>1695</v>
       </c>
       <c r="H64" s="0" t="n">
-        <v>99.75</v>
+        <v>84.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="0" t="inlineStr">
         <is>
-          <t>8170192999 </t>
+          <t>81-7019-545-0,9788170195450 </t>
         </is>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>Mammalia, Vol. 2, Carnivora : Families Herpesidae Canidae, Ursidae, Ailuropodidae, Ailuridae and Mustelidae</t>
+          <t>Insects and Pollination</t>
         </is>
       </c>
       <c r="C65" s="0"/>
       <c r="D65" s="0" t="inlineStr">
         <is>
-          <t>Pocock, R.I.</t>
+          <t>A. J. Solomon Raju</t>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F65" s="0"/>
+      <c r="F65" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G65" s="0" t="n">
-        <v>2195</v>
+        <v>1995</v>
       </c>
       <c r="H65" s="0" t="n">
-        <v>109.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="0" t="inlineStr">
         <is>
-          <t>8170192900 </t>
+          <t>8170192999 </t>
         </is>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Mammallia, Vol. I, Primates Carnivora (in Part) Families Felidae and viveridae, 2nd Ed,</t>
+          <t>Mammalia, Vol. 2, Carnivora : Families Herpesidae Canidae, Ursidae, Ailuropodidae, Ailuridae and Mustelidae</t>
         </is>
       </c>
       <c r="C66" s="0"/>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t>Pocock, R.I.</t>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H66" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="0" t="inlineStr">
         <is>
-          <t>9788170196693 </t>
+          <t>8170192900 </t>
         </is>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Mass Utpadan evam Packing Technic (Hindi)</t>
+          <t>Mammallia, Vol. I, Primates Carnivora (in Part) Families Felidae and viveridae, 2nd Ed,</t>
         </is>
       </c>
       <c r="C67" s="0"/>
       <c r="D67" s="0" t="inlineStr">
         <is>
-          <t>Thomas, R.</t>
+          <t>Pocock, R.I.</t>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F67" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F67" s="0"/>
       <c r="G67" s="0" t="n">
-        <v>1595</v>
+        <v>2195</v>
       </c>
       <c r="H67" s="0" t="n">
-        <v>79.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="0" t="inlineStr">
         <is>
-          <t>9788170196297 </t>
+          <t>9788170196693 </t>
         </is>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Molecular Biology, Toxicology and Human Health</t>
+          <t>Mass Utpadan evam Packing Technic (Hindi)</t>
         </is>
       </c>
       <c r="C68" s="0"/>
       <c r="D68" s="0" t="inlineStr">
         <is>
-          <t>Sharma, K. K.</t>
+          <t>Thomas, R.</t>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>Hindi</t>
         </is>
       </c>
       <c r="G68" s="0" t="n">
-        <v>3295</v>
+        <v>1595</v>
       </c>
       <c r="H68" s="0" t="n">
-        <v>164.75</v>
+        <v>79.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="0" t="inlineStr">
         <is>
-          <t>81-7019-511-6,9788170195115 </t>
+          <t>9788170196297 </t>
         </is>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Molecular Interactions</t>
+          <t>Molecular Biology, Toxicology and Human Health</t>
         </is>
       </c>
       <c r="C69" s="0"/>
       <c r="D69" s="0" t="inlineStr">
         <is>
-          <t>Shanmughavel,P.</t>
+          <t>Sharma, K. K.</t>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G69" s="0" t="n">
-        <v>1995</v>
+        <v>3295</v>
       </c>
       <c r="H69" s="0" t="n">
-        <v>99.75</v>
+        <v>164.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="0" t="inlineStr">
         <is>
-          <t>81-7019-171-8   </t>
+          <t>81-7019-511-6,9788170195115 </t>
         </is>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Mollusca Vol. 4, Freshwater Gastropoda &amp; Pelycypoda</t>
+          <t>Molecular Interactions</t>
         </is>
       </c>
       <c r="C70" s="0"/>
       <c r="D70" s="0" t="inlineStr">
         <is>
-          <t>H.B. PRESTON</t>
+          <t>Shanmughavel,P.</t>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F70" s="0"/>
+      <c r="F70" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G70" s="0" t="n">
-        <v>2195</v>
+        <v>1995</v>
       </c>
       <c r="H70" s="0" t="n">
-        <v>109.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="0" t="inlineStr">
         <is>
-          <t>8170190851 </t>
+          <t>81-7019-171-8   </t>
         </is>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Mollusca, Vol. 2, Trochomorphidae &amp; Janellidae,</t>
+          <t>Mollusca Vol. 4, Freshwater Gastropoda &amp; Pelycypoda</t>
         </is>
       </c>
       <c r="C71" s="0"/>
       <c r="D71" s="0" t="inlineStr">
         <is>
-          <t>Gude, G.K.</t>
+          <t>H.B. PRESTON</t>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H71" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="0" t="inlineStr">
         <is>
-          <t>817019086X </t>
+          <t>8170190851 </t>
         </is>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Mollusca, Vol. 3, Land operculates, Cyclophridae, Truncatellidae, Assimineidae, Helicinidae</t>
+          <t>Mollusca, Vol. 2, Trochomorphidae &amp; Janellidae,</t>
         </is>
       </c>
       <c r="C72" s="0"/>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t>Gude, G.K.</t>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H72" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="0" t="inlineStr">
         <is>
-          <t>817019041X </t>
+          <t>817019086X </t>
         </is>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Mollusca, Vol. I, Testacellidae &amp; Zonitidae</t>
+          <t>Mollusca, Vol. 3, Land operculates, Cyclophridae, Truncatellidae, Assimineidae, Helicinidae</t>
         </is>
       </c>
       <c r="C73" s="0"/>
       <c r="D73" s="0" t="inlineStr">
         <is>
-          <t>Blandford, W.T.</t>
+          <t>Gude, G.K.</t>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H73" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="0" t="inlineStr">
         <is>
-          <t>81-7019-092-4   </t>
+          <t>817019041X </t>
         </is>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Moths : Lepidoptera, Vol. 3 : Subfam, Focillinae, Deltoidinae</t>
+          <t>Mollusca, Vol. I, Testacellidae &amp; Zonitidae</t>
         </is>
       </c>
       <c r="C74" s="0"/>
       <c r="D74" s="0" t="inlineStr">
         <is>
-          <t>Hampson, G.F.</t>
+          <t>Blandford, W.T.</t>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H74" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="0" t="inlineStr">
         <is>
-          <t>81-7019-093-2        </t>
+          <t>81-7019-092-4   </t>
         </is>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Moths : Lepidoptera, Vol. 4 : Pyralidae</t>
+          <t>Moths : Lepidoptera, Vol. 3 : Subfam, Focillinae, Deltoidinae</t>
         </is>
       </c>
       <c r="C75" s="0"/>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t>Hampson, G.F.</t>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H75" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="0" t="inlineStr">
         <is>
-          <t>81-7019-091-6   </t>
+          <t>81-7019-093-2        </t>
         </is>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Moths : lepidopters, Vol. 2 : Arctiidae</t>
+          <t>Moths : Lepidoptera, Vol. 4 : Pyralidae</t>
         </is>
       </c>
       <c r="C76" s="0"/>
       <c r="D76" s="0" t="inlineStr">
         <is>
-          <t>G.F Hampson</t>
+          <t>Hampson, G.F.</t>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H76" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="0" t="inlineStr">
         <is>
-          <t>81-7019-090-8   </t>
+          <t>81-7019-091-6   </t>
         </is>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Moths, Lepidopters, Vol. 1: Saturnidadae (Fauna Of British India)</t>
+          <t>Moths : lepidopters, Vol. 2 : Arctiidae</t>
         </is>
       </c>
       <c r="C77" s="0"/>
       <c r="D77" s="0" t="inlineStr">
         <is>
-          <t>Hampson, G.F.</t>
+          <t>G.F Hampson</t>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H77" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="0" t="inlineStr">
         <is>
-          <t>81-7019-558-2,9788170195580 </t>
+          <t>81-7019-090-8   </t>
         </is>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Nanotechnology in Aquaculture ( RASND Vol :1 )</t>
+          <t>Moths, Lepidopters, Vol. 1: Saturnidadae (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C78" s="0"/>
       <c r="D78" s="0" t="inlineStr">
         <is>
-          <t>B. B. Kaliwal</t>
+          <t>Hampson, G.F.</t>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F78" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F78" s="0"/>
       <c r="G78" s="0" t="n">
-        <v>2995</v>
+        <v>2195</v>
       </c>
       <c r="H78" s="0" t="n">
-        <v>149.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="0" t="inlineStr">
         <is>
-          <t>8170190169 </t>
+          <t>81-7019-558-2,9788170195580 </t>
         </is>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Nematoda, Vol. 2 : Filariodea, Dioctophymoides and Treichinelloidea (Fauna Of British India)</t>
+          <t>Nanotechnology in Aquaculture ( RASND Vol :1 )</t>
         </is>
       </c>
       <c r="C79" s="0"/>
       <c r="D79" s="0" t="inlineStr">
         <is>
-          <t>Baylis, H.A.</t>
+          <t>B. B. Kaliwal</t>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F79" s="0"/>
+      <c r="F79" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G79" s="0" t="n">
-        <v>2195</v>
+        <v>2995</v>
       </c>
       <c r="H79" s="0" t="n">
-        <v>109.75</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="0" t="inlineStr">
         <is>
-          <t>8170190150 </t>
+          <t>8170190169 </t>
         </is>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Nematoda, Vol.1 : Ascaroidea &amp; Strongyloidea (Fauna Of British India)</t>
+          <t>Nematoda, Vol. 2 : Filariodea, Dioctophymoides and Treichinelloidea (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C80" s="0"/>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t>Baylis, H.A.</t>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H80" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="0" t="inlineStr">
         <is>
-          <t>8170190819 </t>
+          <t>8170190150 </t>
         </is>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Odonata Vol. 2 : Agriidae &amp; Gombhidae (Orginal book) (Fauna Of British India)</t>
+          <t>Nematoda, Vol.1 : Ascaroidea &amp; Strongyloidea (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C81" s="0"/>
       <c r="D81" s="0" t="inlineStr">
         <is>
-          <t>Fraser, F.C.</t>
+          <t>Baylis, H.A.</t>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H81" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="0" t="inlineStr">
         <is>
-          <t>81-7019-082-7   </t>
+          <t>8170190819 </t>
         </is>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Odonata Vol. 3 : Cordulegasteridae, Aeshnidae Labellulidae</t>
+          <t>Odonata Vol. 2 : Agriidae &amp; Gombhidae (Orginal book) (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C82" s="0"/>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t>Fraser, F.C.</t>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H82" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="0" t="inlineStr">
         <is>
-          <t>8170192064 </t>
+          <t>81-7019-082-7   </t>
         </is>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Oligochaeta</t>
+          <t>Odonata Vol. 3 : Cordulegasteridae, Aeshnidae Labellulidae</t>
         </is>
       </c>
       <c r="C83" s="0"/>
       <c r="D83" s="0" t="inlineStr">
         <is>
-          <t>Stephenson, J.</t>
+          <t>Fraser, F.C.</t>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H83" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="0" t="inlineStr">
         <is>
-          <t>81-7019-287-0   </t>
+          <t>8170192064 </t>
         </is>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Orthoptera/Acridiidae- Vol. 10 (Fauna Of British India)</t>
+          <t>Oligochaeta</t>
         </is>
       </c>
       <c r="C84" s="0"/>
       <c r="D84" s="0" t="inlineStr">
         <is>
-          <t>Kirby, W.F.</t>
+          <t>Stephenson, J.</t>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H84" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="0" t="inlineStr">
         <is>
-          <t>81-7019-184-9,9788170191841 </t>
+          <t>81-7019-287-0   </t>
         </is>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Parasite Fauna in the Wetland Fishes of India</t>
+          <t>Orthoptera/Acridiidae- Vol. 10 (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C85" s="0"/>
       <c r="D85" s="0" t="inlineStr">
         <is>
-          <t>Singha, R.</t>
+          <t>Kirby, W.F.</t>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F85" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F85" s="0"/>
       <c r="G85" s="0" t="n">
-        <v>1295</v>
+        <v>2195</v>
       </c>
       <c r="H85" s="0" t="n">
-        <v>64.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="0" t="inlineStr">
         <is>
-          <t>81-7019-519-1,9788170195191 </t>
+          <t>81-7019-184-9,9788170191841 </t>
         </is>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Parasitic Zoonoses in the New Millennium</t>
+          <t>Parasite Fauna in the Wetland Fishes of India</t>
         </is>
       </c>
       <c r="C86" s="0"/>
       <c r="D86" s="0" t="inlineStr">
         <is>
-          <t>Chhabra, M.B.</t>
+          <t>Singha, R.</t>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G86" s="0" t="n">
-        <v>2195</v>
+        <v>1295</v>
       </c>
       <c r="H86" s="0" t="n">
-        <v>109.75</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="0" t="inlineStr">
         <is>
-          <t>81-7019-681-6; 9788170196181 </t>
+          <t>81-7019-519-1,9788170195191 </t>
         </is>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>Peste des Petits Ruminants : Sheep and Goat Plague</t>
+          <t>Parasitic Zoonoses in the New Millennium</t>
         </is>
       </c>
       <c r="C87" s="0"/>
       <c r="D87" s="0" t="inlineStr">
         <is>
-          <t>Tripathi, B.N.</t>
+          <t>Chhabra, M.B.</t>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G87" s="0" t="n">
-        <v>2795</v>
+        <v>2195</v>
       </c>
       <c r="H87" s="0" t="n">
-        <v>139.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="0" t="inlineStr">
         <is>
-          <t>9788170196761 </t>
+          <t>81-7019-681-6; 9788170196181 </t>
         </is>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>Pig Diseases and Management</t>
+          <t>Peste des Petits Ruminants : Sheep and Goat Plague</t>
         </is>
       </c>
       <c r="C88" s="0"/>
       <c r="D88" s="0" t="inlineStr">
         <is>
-          <t>Patil, S. S. </t>
+          <t>Tripathi, B.N.</t>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G88" s="0" t="n">
-        <v>3995</v>
+        <v>2795</v>
       </c>
       <c r="H88" s="0" t="n">
-        <v>199.75</v>
+        <v>139.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="0" t="inlineStr">
         <is>
-          <t>81-7019-197-1 </t>
+          <t>9788170196761 </t>
         </is>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>Plant Parasitic nematodes of India</t>
+          <t>Pig Diseases and Management</t>
         </is>
       </c>
       <c r="C89" s="0"/>
       <c r="D89" s="0" t="inlineStr">
         <is>
-          <t>Sitaramaiah, K.</t>
+          <t>Patil, S. S. </t>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F89" s="0"/>
+      <c r="F89" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G89" s="0" t="n">
-        <v>1795</v>
+        <v>3995</v>
       </c>
       <c r="H89" s="0" t="n">
-        <v>49.75</v>
+        <v>199.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="0" t="inlineStr">
         <is>
-          <t>81-7019-449-0 </t>
+          <t>81-7019-197-1 </t>
         </is>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>Pollen-Insect Interactions</t>
+          <t>Plant Parasitic nematodes of India</t>
         </is>
       </c>
       <c r="C90" s="0"/>
       <c r="D90" s="0" t="inlineStr">
         <is>
-          <t>A.J. Solomon Raju</t>
+          <t>Sitaramaiah, K.</t>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F90" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F90" s="0"/>
       <c r="G90" s="0" t="n">
-        <v>1995</v>
+        <v>1795</v>
       </c>
       <c r="H90" s="0" t="n">
-        <v>99.75</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="0" t="inlineStr">
         <is>
-          <t>9788170196488 </t>
+          <t>81-7019-449-0 </t>
         </is>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>Pollination Biology</t>
+          <t>Pollen-Insect Interactions</t>
         </is>
       </c>
       <c r="C91" s="0"/>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t>A.J. Solomon Raju</t>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G91" s="0" t="n">
-        <v>2995</v>
+        <v>1995</v>
       </c>
       <c r="H91" s="0" t="n">
-        <v>149.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="0" t="inlineStr">
         <is>
-          <t>81-7019-544-2,9788170195443 </t>
+          <t>9788170196488 </t>
         </is>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>Polymerase Chain Reaction (PCR): Principle to Practices</t>
+          <t>Pollination Biology</t>
         </is>
       </c>
       <c r="C92" s="0"/>
       <c r="D92" s="0" t="inlineStr">
         <is>
-          <t>Gyanedra Sengar</t>
+          <t>A.J. Solomon Raju</t>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G92" s="0" t="n">
-        <v>1995</v>
+        <v>2995</v>
       </c>
       <c r="H92" s="0" t="n">
-        <v>99.75</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="0" t="inlineStr">
         <is>
-          <t>9788170196457 </t>
+          <t>81-7019-544-2,9788170195443 </t>
         </is>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>Practical Zoology</t>
+          <t>Polymerase Chain Reaction (PCR): Principle to Practices</t>
         </is>
       </c>
       <c r="C93" s="0"/>
       <c r="D93" s="0" t="inlineStr">
         <is>
-          <t>Shahla Yasmin</t>
+          <t>Gyanedra Sengar</t>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>PB</t>
-[...2 lines deleted...]
-      <c r="F93" s="0"/>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F93" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G93" s="0" t="n">
-        <v>795</v>
+        <v>1995</v>
       </c>
       <c r="H93" s="0" t="n">
-        <v>39.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="0" t="inlineStr">
         <is>
-          <t>9789391734428 </t>
+          <t>9788170196457 </t>
         </is>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>Practical Zoology- Revised Editon</t>
+          <t>Practical Zoology</t>
         </is>
       </c>
       <c r="C94" s="0"/>
       <c r="D94" s="0" t="inlineStr">
         <is>
-          <t>Shahla Yasmin, Reshma Sinha and Sumeet Ranjan</t>
+          <t>Shahla Yasmin</t>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
           <t>PB</t>
         </is>
       </c>
-      <c r="F94" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F94" s="0"/>
       <c r="G94" s="0" t="n">
         <v>795</v>
       </c>
       <c r="H94" s="0" t="n">
-        <v>40.00</v>
+        <v>39.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="0" t="inlineStr">
         <is>
-          <t>81-7019-554-X,9788170195429 </t>
+          <t>9789391734428 </t>
         </is>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>Protocols in Medicinal and Aromatic Plants</t>
+          <t>Practical Zoology- Revised Editon</t>
         </is>
       </c>
       <c r="C95" s="0"/>
       <c r="D95" s="0" t="inlineStr">
         <is>
-          <t>Dikshit,A.C. Shukla</t>
+          <t>Shahla Yasmin, Reshma Sinha and Sumeet Ranjan</t>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>HB</t>
+          <t>PB</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G95" s="0" t="n">
-        <v>3995</v>
+        <v>795</v>
       </c>
       <c r="H95" s="0" t="n">
-        <v>199.75</v>
+        <v>40.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="0" t="inlineStr">
         <is>
-          <t>8170190215 </t>
+          <t>81-7019-554-X,9788170195429 </t>
         </is>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>Protozoa, Ciliophora</t>
+          <t>Protocols in Medicinal and Aromatic Plants</t>
         </is>
       </c>
       <c r="C96" s="0"/>
       <c r="D96" s="0" t="inlineStr">
         <is>
-          <t>Bhatia, B.L.</t>
+          <t>Dikshit,A.C. Shukla</t>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F96" s="0"/>
+      <c r="F96" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G96" s="0" t="n">
-        <v>2195</v>
+        <v>3995</v>
       </c>
       <c r="H96" s="0" t="n">
-        <v>109.75</v>
+        <v>199.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="0" t="inlineStr">
         <is>
-          <t>8170190223 </t>
+          <t>8170190215 </t>
         </is>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>Protozoa, Sporozoa</t>
+          <t>Protozoa, Ciliophora</t>
         </is>
       </c>
       <c r="C97" s="0"/>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t>Bhatia, B.L.</t>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H97" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="0" t="inlineStr">
         <is>
-          <t>81-7019-605-0; 9788170196051 </t>
+          <t>8170190223 </t>
         </is>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>Reaching the Unreached: Newer Approaches in Animal Sciences for Socio-Economic Upliftment</t>
+          <t>Protozoa, Sporozoa</t>
         </is>
       </c>
       <c r="C98" s="0"/>
       <c r="D98" s="0" t="inlineStr">
         <is>
-          <t>Rao, P.N.</t>
+          <t>Bhatia, B.L.</t>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F98" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F98" s="0"/>
       <c r="G98" s="0" t="n">
-        <v>2495</v>
+        <v>2195</v>
       </c>
       <c r="H98" s="0" t="n">
-        <v>124.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="0" t="inlineStr">
         <is>
-          <t>817019279X </t>
+          <t>81-7019-605-0; 9788170196051 </t>
         </is>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>Recent Advances in Marine Biology</t>
+          <t>Reaching the Unreached: Newer Approaches in Animal Sciences for Socio-Economic Upliftment</t>
         </is>
       </c>
       <c r="C99" s="0"/>
       <c r="D99" s="0" t="inlineStr">
         <is>
-          <t>James, P.S.B.R.</t>
+          <t>Rao, P.N.</t>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F99" s="0"/>
+      <c r="F99" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G99" s="0" t="n">
-        <v>2195</v>
+        <v>2495</v>
       </c>
       <c r="H99" s="0" t="n">
-        <v>109.75</v>
+        <v>124.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="0" t="inlineStr">
         <is>
-          <t>9788170196303 </t>
+          <t>817019279X </t>
         </is>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>Recent Developments in Veterinary and Zoological Sciences</t>
+          <t>Recent Advances in Marine Biology</t>
         </is>
       </c>
       <c r="C100" s="0"/>
       <c r="D100" s="0" t="inlineStr">
         <is>
-          <t>Sharma, K. K.</t>
+          <t>James, P.S.B.R.</t>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F100" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F100" s="0"/>
       <c r="G100" s="0" t="n">
-        <v>3995</v>
+        <v>2195</v>
       </c>
       <c r="H100" s="0" t="n">
-        <v>199.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="0" t="inlineStr">
         <is>
-          <t>81-7019-562-5,9788170195627 </t>
+          <t>9788170196303 </t>
         </is>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>Recent Trends in Animal Sciences (RASND Vol :5)</t>
+          <t>Recent Developments in Veterinary and Zoological Sciences</t>
         </is>
       </c>
       <c r="C101" s="0"/>
       <c r="D101" s="0" t="inlineStr">
         <is>
-          <t>B. B. Kaliwal</t>
+          <t>Sharma, K. K.</t>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G101" s="0" t="n">
-        <v>2995</v>
+        <v>3995</v>
       </c>
       <c r="H101" s="0" t="n">
-        <v>149.75</v>
+        <v>199.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="0" t="inlineStr">
         <is>
-          <t>9788170196273 </t>
+          <t>81-7019-562-5,9788170195627 </t>
         </is>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>Recent Trends in Fish Molecular Biology and Stress Physiology</t>
+          <t>Recent Trends in Animal Sciences (RASND Vol :5)</t>
         </is>
       </c>
       <c r="C102" s="0"/>
       <c r="D102" s="0" t="inlineStr">
         <is>
-          <t>Sharma, K. K.</t>
+          <t>B. B. Kaliwal</t>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G102" s="0" t="n">
         <v>2995</v>
       </c>
       <c r="H102" s="0" t="n">
         <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="0" t="inlineStr">
         <is>
-          <t>9788170196822 </t>
+          <t>9788170196273 </t>
         </is>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>Recent Trends in Indian Limnology and Fishery Science</t>
+          <t>Recent Trends in Fish Molecular Biology and Stress Physiology</t>
         </is>
       </c>
       <c r="C103" s="0"/>
       <c r="D103" s="0" t="inlineStr">
         <is>
-          <t>Singh, Nirmal et al.</t>
+          <t>Sharma, K. K.</t>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G103" s="0" t="n">
-        <v>2495</v>
+        <v>2995</v>
       </c>
       <c r="H103" s="0" t="n">
-        <v>124.75</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="0" t="inlineStr">
         <is>
-          <t>81-7019-238-2  </t>
+          <t>9788170196822 </t>
         </is>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>Reptilia &amp; Amphibia, Vol.1: Loricata Testudines 2nd ed</t>
+          <t>Recent Trends in Indian Limnology and Fishery Science</t>
         </is>
       </c>
       <c r="C104" s="0"/>
       <c r="D104" s="0" t="inlineStr">
         <is>
-          <t>Smith, M.A.</t>
+          <t>Singh, Nirmal et al.</t>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F104" s="0"/>
+      <c r="F104" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G104" s="0" t="n">
-        <v>2195</v>
+        <v>2495</v>
       </c>
       <c r="H104" s="0" t="n">
-        <v>109.75</v>
+        <v>124.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="0" t="inlineStr">
         <is>
-          <t>8170192390 </t>
+          <t>81-7019-238-2  </t>
         </is>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>Reptilia and Amphibia Vol. II Sauria</t>
+          <t>Reptilia &amp; Amphibia, Vol.1: Loricata Testudines 2nd ed</t>
         </is>
       </c>
       <c r="C105" s="0"/>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t>Smith, M.A.</t>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H105" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="0" t="inlineStr">
         <is>
-          <t>81-7019-239-0  </t>
+          <t>8170192390 </t>
         </is>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>Reptillia &amp; Amphibia Vol. 2 : Sauria, 2nd</t>
+          <t>Reptilia and Amphibia Vol. II Sauria</t>
         </is>
       </c>
       <c r="C106" s="0"/>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t>Smith, M.A.</t>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H106" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="0" t="inlineStr">
         <is>
-          <t>81-7019-067-3  </t>
+          <t>81-7019-239-0  </t>
         </is>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>Rhynchota Vol. 1 : Heteropters</t>
+          <t>Reptillia &amp; Amphibia Vol. 2 : Sauria, 2nd</t>
         </is>
       </c>
       <c r="C107" s="0"/>
       <c r="D107" s="0" t="inlineStr">
         <is>
-          <t>Distant, W.L.</t>
+          <t>Smith, M.A.</t>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H107" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="0" t="inlineStr">
         <is>
-          <t>81-7019-069-X  </t>
+          <t>81-7019-067-3  </t>
         </is>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>Rhynchota Vol.3 : Heteropters-Homoptera</t>
+          <t>Rhynchota Vol. 1 : Heteropters</t>
         </is>
       </c>
       <c r="C108" s="0"/>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t>Distant, W.L.</t>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H108" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="0" t="inlineStr">
         <is>
-          <t>8170190703 </t>
+          <t>81-7019-069-X  </t>
         </is>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>Rhynchota, Vol. 4 Homoptera and Appendix</t>
+          <t>Rhynchota Vol.3 : Heteropters-Homoptera</t>
         </is>
       </c>
       <c r="C109" s="0"/>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t>Distant, W.L.</t>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H109" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="0" t="inlineStr">
         <is>
-          <t>81070190711 </t>
+          <t>8170190703 </t>
         </is>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>Rhynchota, Vol.5: Heteropters-Appendix (Fauna Of British India)</t>
+          <t>Rhynchota, Vol. 4 Homoptera and Appendix</t>
         </is>
       </c>
       <c r="C110" s="0"/>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t>Distant, W.L.</t>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H110" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="0" t="inlineStr">
         <is>
-          <t>817019071X </t>
+          <t>81070190711 </t>
         </is>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>Rhynchota, Vol.6: Heteropters-Appendix (Fauna Of British India)</t>
+          <t>Rhynchota, Vol.5: Heteropters-Appendix (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C111" s="0"/>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t>Distant, W.L.</t>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H111" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="0" t="inlineStr">
         <is>
-          <t>81-7019-563-3 </t>
+          <t>817019071X </t>
         </is>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>Role of Animal Science in National Development Vol 1-5 (SET)</t>
+          <t>Rhynchota, Vol.6: Heteropters-Appendix (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C112" s="0"/>
       <c r="D112" s="0" t="inlineStr">
         <is>
-          <t>B. B. Kaliwal</t>
+          <t>Distant, W.L.</t>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="n">
-        <v>12995</v>
+        <v>2195</v>
       </c>
       <c r="H112" s="0" t="n">
-        <v>649.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="0" t="inlineStr">
         <is>
-          <t>9789391734268 </t>
+          <t>81-7019-563-3 </t>
         </is>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>Semen Cryopreservation and Artifical Insemination in Mithun</t>
+          <t>Role of Animal Science in National Development Vol 1-5 (SET)</t>
         </is>
       </c>
       <c r="C113" s="0"/>
       <c r="D113" s="0" t="inlineStr">
         <is>
-          <t>M. H. Khan, Vikram R., Perumal P. Abhijit Mitra </t>
+          <t>B. B. Kaliwal</t>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F113" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F113" s="0"/>
       <c r="G113" s="0" t="n">
-        <v>1595</v>
+        <v>12995</v>
       </c>
       <c r="H113" s="0" t="n">
-        <v>50.00</v>
+        <v>649.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="0" t="inlineStr">
         <is>
-          <t>0880651946 </t>
+          <t>9789391734268 </t>
         </is>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>Social Anthropology in India: Contemporary Prespectives</t>
+          <t>Semen Cryopreservation and Artifical Insemination in Mithun</t>
         </is>
       </c>
       <c r="C114" s="0"/>
       <c r="D114" s="0" t="inlineStr">
         <is>
-          <t>Srivastava, R.</t>
+          <t>M. H. Khan, Vikram R., Perumal P. Abhijit Mitra </t>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F114" s="0"/>
+      <c r="F114" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G114" s="0" t="n">
-        <v>1695</v>
+        <v>1595</v>
       </c>
       <c r="H114" s="0" t="n">
-        <v>84.75</v>
+        <v>50.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="0" t="inlineStr">
         <is>
-          <t>81-7019-605-9; 9788170196068 </t>
+          <t>0880651946 </t>
         </is>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>Toxicology: New Research Dimensions</t>
+          <t>Social Anthropology in India: Contemporary Prespectives</t>
         </is>
       </c>
       <c r="C115" s="0"/>
       <c r="D115" s="0" t="inlineStr">
         <is>
-          <t>Rao, P.N.</t>
+          <t>Srivastava, R.</t>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F115" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F115" s="0"/>
       <c r="G115" s="0" t="n">
-        <v>2995</v>
+        <v>1695</v>
       </c>
       <c r="H115" s="0" t="n">
-        <v>149.75</v>
+        <v>84.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="0" t="inlineStr">
         <is>
-          <t>8170195515, 9788170195511 </t>
+          <t>81-7019-605-9; 9788170196068 </t>
         </is>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>Understandings in Cytogenetic Techniques</t>
+          <t>Toxicology: New Research Dimensions</t>
         </is>
       </c>
       <c r="C116" s="0"/>
       <c r="D116" s="0" t="inlineStr">
         <is>
-          <t>H.P. GURUSHANKARA</t>
+          <t>Rao, P.N.</t>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G116" s="0" t="n">
-        <v>3295</v>
+        <v>2995</v>
       </c>
       <c r="H116" s="0" t="n">
-        <v>164.75</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="0" t="inlineStr">
         <is>
-          <t>81-7019-531-0,9788170195313 </t>
+          <t>8170195515, 9788170195511 </t>
         </is>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>Unnat Bhed Palan (Hindi)</t>
+          <t>Understandings in Cytogenetic Techniques</t>
         </is>
       </c>
       <c r="C117" s="0"/>
       <c r="D117" s="0" t="inlineStr">
         <is>
-          <t>A.Kumar</t>
+          <t>H.P. GURUSHANKARA</t>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
-          <t>Hindi</t>
+          <t>English</t>
         </is>
       </c>
       <c r="G117" s="0" t="n">
-        <v>2495</v>
+        <v>3295</v>
       </c>
       <c r="H117" s="0" t="n">
-        <v>124.75</v>
+        <v>164.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="0" t="inlineStr">
         <is>
-          <t>8170193915 </t>
+          <t>81-7019-531-0,9788170195313 </t>
         </is>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>Zoogeography of Indian Amphibians</t>
+          <t>Unnat Bhed Palan (Hindi)</t>
         </is>
       </c>
       <c r="C118" s="0"/>
       <c r="D118" s="0" t="inlineStr">
         <is>
+          <t>A.Kumar</t>
+        </is>
+      </c>
+      <c r="E118" s="0" t="inlineStr">
+        <is>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F118" s="0" t="inlineStr">
+        <is>
+          <t>Hindi</t>
+        </is>
+      </c>
+      <c r="G118" s="0" t="n">
+        <v>2495</v>
+      </c>
+      <c r="H118" s="0" t="n">
+        <v>124.75</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
+      <c r="A119" s="0" t="inlineStr">
+        <is>
+          <t>8170193915 </t>
+        </is>
+      </c>
+      <c r="B119" s="0" t="inlineStr">
+        <is>
+          <t>Zoogeography of Indian Amphibians</t>
+        </is>
+      </c>
+      <c r="C119" s="0"/>
+      <c r="D119" s="0" t="inlineStr">
+        <is>
           <t>Tiwari,S.K.</t>
         </is>
       </c>
-      <c r="E118" s="0" t="inlineStr">
-[...5 lines deleted...]
-      <c r="G118" s="0" t="n">
+      <c r="E119" s="0" t="inlineStr">
+        <is>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F119" s="0"/>
+      <c r="G119" s="0" t="n">
         <v>1295</v>
       </c>
-      <c r="H118" s="0" t="n">
+      <c r="H119" s="0" t="n">
         <v>64.75</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Doc Author</dc:creator>
   <cp:revision></cp:revision>