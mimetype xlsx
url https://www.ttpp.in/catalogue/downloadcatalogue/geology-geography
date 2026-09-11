--- v0 (2026-04-17)
+++ v1 (2026-09-11)
@@ -106,51 +106,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:H63"/>
+  <dimension ref="A1:H66"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>ISBN</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>TITLE</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>YEAR</t>
         </is>
       </c>
@@ -1433,670 +1433,768 @@
           <t>Imperial Gazetteer of India: Vol.2. Indian Empire Historical</t>
         </is>
       </c>
       <c r="C43" s="0"/>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t>Prasad, M.</t>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="n">
         <v>3595</v>
       </c>
       <c r="H43" s="0" t="n">
         <v>179.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>9789391734619 </t>
         </is>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Mahadevan Volume (A collection of Geological pages)</t>
+          <t>Land Use and Bioresource Management for Sustainable Livelihood</t>
         </is>
       </c>
       <c r="C44" s="0"/>
       <c r="D44" s="0" t="inlineStr">
         <is>
-          <t>Krishnan, M. S. </t>
+          <t>O.P. Tripathi, S. T. Lalzarzovi, Lalnuntluanga, B. P. Mishra</t>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="n">
-        <v>200</v>
+        <v>3295</v>
       </c>
       <c r="H44" s="0" t="n">
-        <v>10.00</v>
+        <v>100.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="0" t="inlineStr">
         <is>
-          <t>81-7019-344-3   </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>Metamorphic Ophiolites and orgenic Belts</t>
+          <t>Mahadevan Volume (A collection of Geological pages)</t>
         </is>
       </c>
       <c r="C45" s="0"/>
       <c r="D45" s="0" t="inlineStr">
         <is>
-          <t>PROF. P.S. SAKLANI</t>
+          <t>Krishnan, M. S. </t>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="n">
-        <v>3295</v>
+        <v>200</v>
       </c>
       <c r="H45" s="0" t="n">
-        <v>164.75</v>
+        <v>10.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="0" t="inlineStr">
         <is>
-          <t>81-7019-183-1   </t>
+          <t>9788196560683 </t>
         </is>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Metamorphic Tectonits of the Himalaya</t>
+          <t>Marubhumi Ka Samay Sidh Jal  Prabandhan (Hindi)</t>
         </is>
       </c>
       <c r="C46" s="0"/>
       <c r="D46" s="0" t="inlineStr">
         <is>
-          <t>Saklani, P.S.</t>
+          <t>Dr Meena Kumari</t>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F46" s="0"/>
+      <c r="F46" s="0" t="inlineStr">
+        <is>
+          <t>Hindi</t>
+        </is>
+      </c>
       <c r="G46" s="0" t="n">
-        <v>2195</v>
+        <v>1595</v>
       </c>
       <c r="H46" s="0" t="n">
-        <v>109.75</v>
+        <v>60.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="0" t="inlineStr">
         <is>
-          <t>8170102463 </t>
+          <t>81-7019-344-3   </t>
         </is>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Modern Geographical Trends </t>
+          <t>Metamorphic Ophiolites and orgenic Belts</t>
         </is>
       </c>
       <c r="C47" s="0"/>
       <c r="D47" s="0" t="inlineStr">
         <is>
-          <t>Panday, P.</t>
+          <t>PROF. P.S. SAKLANI</t>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="n">
-        <v>3995.00</v>
+        <v>3295</v>
       </c>
       <c r="H47" s="0" t="n">
-        <v>199.75</v>
+        <v>164.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="0" t="inlineStr">
         <is>
-          <t>81-7019-584-1,9788170195849 </t>
+          <t>81-7019-183-1   </t>
         </is>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>Natural Resources Management for Sustainable Development and Rural Livelihoods Vol 1-3 Set</t>
+          <t>Metamorphic Tectonits of the Himalaya</t>
         </is>
       </c>
       <c r="C48" s="0"/>
       <c r="D48" s="0" t="inlineStr">
         <is>
-          <t>Sati,V.P.</t>
+          <t>Saklani, P.S.</t>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F48" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F48" s="0"/>
       <c r="G48" s="0" t="n">
-        <v>14995</v>
+        <v>2195</v>
       </c>
       <c r="H48" s="0" t="n">
-        <v>749.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="0" t="inlineStr">
         <is>
-          <t>81-7019-490-3,9788170194903 </t>
+          <t>8170102463 </t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Parasitic Weeds Biology and Management</t>
+          <t>Modern Geographical Trends </t>
         </is>
       </c>
       <c r="C49" s="0"/>
       <c r="D49" s="0" t="inlineStr">
         <is>
-          <t>Naidu, V.S.G.R.,Sati, V.P. </t>
+          <t>Panday, P.</t>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F49" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F49" s="0"/>
       <c r="G49" s="0" t="n">
-        <v>595</v>
+        <v>3995.00</v>
       </c>
       <c r="H49" s="0" t="n">
-        <v>29.75</v>
+        <v>199.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="0" t="inlineStr">
         <is>
-          <t>81-7019-270-6 </t>
+          <t>9788170196549 </t>
         </is>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>Proceedings of the IVth Indian Geological Congress Varanasi</t>
+          <t>Natural Resource Management for Sustainable Development</t>
         </is>
       </c>
       <c r="C50" s="0"/>
       <c r="D50" s="0" t="inlineStr">
         <is>
-          <t>Saklani, P.S.,Srinivasan, M.S.</t>
+          <t>Rinawma, P. et al.,</t>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F50" s="0"/>
+      <c r="F50" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G50" s="0" t="n">
-        <v>4295.00</v>
+        <v>5495</v>
       </c>
       <c r="H50" s="0" t="n">
-        <v>214.75</v>
+        <v>274.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="0" t="inlineStr">
         <is>
-          <t>1555280773 </t>
+          <t>81-7019-584-1,9788170195849 </t>
         </is>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Progress in Palynology Vol. 1 Part 1-2, Vol. 2 Part 1-2</t>
+          <t>Natural Resources Management for Sustainable Development and Rural Livelihoods Vol 1-3 Set</t>
         </is>
       </c>
       <c r="C51" s="0"/>
       <c r="D51" s="0" t="inlineStr">
         <is>
-          <t>Malik, C.P.,P.K.K.Nair</t>
+          <t>Sati,V.P.</t>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F51" s="0"/>
-[...3 lines deleted...]
-        </is>
+      <c r="F51" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="G51" s="0" t="n">
+        <v>14995</v>
       </c>
       <c r="H51" s="0" t="n">
-        <v>449.75</v>
+        <v>749.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="0" t="inlineStr">
         <is>
-          <t>9789348596215 </t>
+          <t>81-7019-490-3,9788170194903 </t>
         </is>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>Recent Advances in Earth &amp; Environmental Sciences</t>
+          <t>Parasitic Weeds Biology and Management</t>
         </is>
       </c>
       <c r="C52" s="0"/>
       <c r="D52" s="0" t="inlineStr">
         <is>
-          <t>B.P Mishra, O.P Tripathi, Naba Hazarika, Santanu Ghosh</t>
+          <t>Naidu, V.S.G.R.,Sati, V.P. </t>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G52" s="0" t="n">
-        <v>2595</v>
+        <v>595</v>
       </c>
       <c r="H52" s="0" t="n">
-        <v>65.00</v>
+        <v>29.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="0" t="inlineStr">
         <is>
-          <t>81-7019-552-3,9788170195528 </t>
+          <t>81-7019-270-6 </t>
         </is>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Recent Trends in Earth Science Research with Special Reference to NE India</t>
+          <t>Proceedings of the IVth Indian Geological Congress Varanasi</t>
         </is>
       </c>
       <c r="C53" s="0"/>
       <c r="D53" s="0" t="inlineStr">
         <is>
-          <t>S. K. Srivastava</t>
+          <t>Saklani, P.S.,Srinivasan, M.S.</t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F53" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F53" s="0"/>
       <c r="G53" s="0" t="n">
-        <v>3295</v>
+        <v>4295.00</v>
       </c>
       <c r="H53" s="0" t="n">
-        <v>164.75</v>
+        <v>214.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="0" t="inlineStr">
         <is>
-          <t>81-7019-205-6  </t>
+          <t>1555280773 </t>
         </is>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Schwager?s Car Nicobar foraminifera : In the Reports of the Novare Expedition</t>
+          <t>Progress in Palynology Vol. 1 Part 1-2, Vol. 2 Part 1-2</t>
         </is>
       </c>
       <c r="C54" s="0"/>
       <c r="D54" s="0" t="inlineStr">
         <is>
-          <t>Bhattacharya, A.K.</t>
+          <t>Malik, C.P.,P.K.K.Nair</t>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F54" s="0"/>
-      <c r="G54" s="0" t="n">
-        <v>1595.00</v>
+      <c r="G54" s="0" t="inlineStr">
+        <is>
+          <t>8995.00 set price</t>
+        </is>
       </c>
       <c r="H54" s="0" t="n">
-        <v>79.75</v>
+        <v>449.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="0" t="inlineStr">
         <is>
-          <t>8170190649 </t>
+          <t>9789348596215 </t>
         </is>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Sedimentary Geology of the Himalaya</t>
+          <t>Recent Advances in Earth &amp; Environmental Sciences</t>
         </is>
       </c>
       <c r="C55" s="0"/>
       <c r="D55" s="0" t="inlineStr">
         <is>
-          <t>Srivastava, R.A.K. </t>
+          <t>B.P Mishra, O.P Tripathi, Naba Hazarika, Santanu Ghosh</t>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F55" s="0"/>
+      <c r="F55" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G55" s="0" t="n">
-        <v>2195.00</v>
+        <v>2595</v>
       </c>
       <c r="H55" s="0" t="n">
-        <v>109.75</v>
+        <v>65.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="0" t="inlineStr">
         <is>
-          <t>8170191866 </t>
+          <t>81-7019-552-3,9788170195528 </t>
         </is>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Shortening Structures in Eastern &amp; North-Western Himalayan</t>
+          <t>Recent Trends in Earth Science Research with Special Reference to NE India</t>
         </is>
       </c>
       <c r="C56" s="0"/>
       <c r="D56" s="0" t="inlineStr">
         <is>
-          <t>Schwan, W.</t>
+          <t>S. K. Srivastava</t>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F56" s="0"/>
+      <c r="F56" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G56" s="0" t="n">
-        <v>995.00</v>
+        <v>3295</v>
       </c>
       <c r="H56" s="0" t="n">
-        <v>49.75</v>
+        <v>164.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="0" t="inlineStr">
         <is>
-          <t>81-88065-316   </t>
+          <t>81-7019-205-6  </t>
         </is>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>Social Aspects of Mining Towns of the Tribal Region Part II (Maps and Illustrations) </t>
+          <t>Schwager?s Car Nicobar foraminifera : In the Reports of the Novare Expedition</t>
         </is>
       </c>
       <c r="C57" s="0"/>
       <c r="D57" s="0" t="inlineStr">
         <is>
-          <t>Prasad, M.</t>
+          <t>Bhattacharya, A.K.</t>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="n">
-        <v>995</v>
+        <v>1595.00</v>
       </c>
       <c r="H57" s="0" t="n">
-        <v>49.75</v>
+        <v>79.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="0" t="inlineStr">
         <is>
-          <t>81-7019-315-X  </t>
+          <t>8170190649 </t>
         </is>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Social Aspects of Mining Towns of the Tribal Region Pt. 1</t>
+          <t>Sedimentary Geology of the Himalaya</t>
         </is>
       </c>
       <c r="C58" s="0"/>
       <c r="D58" s="0" t="inlineStr">
         <is>
-          <t>Prasad, M.</t>
+          <t>Srivastava, R.A.K. </t>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="n">
-        <v>1295</v>
+        <v>2195.00</v>
       </c>
       <c r="H58" s="0" t="n">
-        <v>64.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="0" t="inlineStr">
         <is>
-          <t>81-7019-396-6  </t>
+          <t>8170191866 </t>
         </is>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>Tectonic and Metamorphic Investigations of Kumaon-Garhwal-Himachal Lesser Himalaya</t>
+          <t>Shortening Structures in Eastern &amp; North-Western Himalayan</t>
         </is>
       </c>
       <c r="C59" s="0"/>
       <c r="D59" s="0" t="inlineStr">
         <is>
-          <t>Saklani, P.S.</t>
+          <t>Schwan, W.</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="n">
-        <v>2195.00</v>
+        <v>995.00</v>
       </c>
       <c r="H59" s="0" t="n">
-        <v>109.75</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="0" t="inlineStr">
         <is>
-          <t>8170190878 </t>
+          <t>81-88065-316   </t>
         </is>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Teratological Modification and the Meaning of Flower parts.</t>
+          <t>Social Aspects of Mining Towns of the Tribal Region Part II (Maps and Illustrations) </t>
         </is>
       </c>
       <c r="C60" s="0"/>
       <c r="D60" s="0" t="inlineStr">
         <is>
-          <t>Guedes, M.</t>
+          <t>Prasad, M.</t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="n">
         <v>995</v>
       </c>
       <c r="H60" s="0" t="n">
         <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="0" t="inlineStr">
         <is>
-          <t>9788197951664 </t>
+          <t>81-7019-315-X  </t>
         </is>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>Trace Elements and Human Health in North Kashmir Himalayas</t>
+          <t>Social Aspects of Mining Towns of the Tribal Region Pt. 1</t>
         </is>
       </c>
       <c r="C61" s="0"/>
       <c r="D61" s="0" t="inlineStr">
         <is>
-          <t>G.M. Rather</t>
+          <t>Prasad, M.</t>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F61" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F61" s="0"/>
       <c r="G61" s="0" t="n">
-        <v>1695</v>
+        <v>1295</v>
       </c>
       <c r="H61" s="0" t="n">
-        <v>50.00</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="0" t="inlineStr">
         <is>
-          <t>9789391734237 </t>
+          <t>81-7019-396-6  </t>
         </is>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Uttarakhand Society, Culture, and Pilgrimages</t>
+          <t>Tectonic and Metamorphic Investigations of Kumaon-Garhwal-Himachal Lesser Himalaya</t>
         </is>
       </c>
       <c r="C62" s="0"/>
       <c r="D62" s="0" t="inlineStr">
         <is>
-          <t>Vishwambhar Prasad Sati</t>
+          <t>Saklani, P.S.</t>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F62" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F62" s="0"/>
       <c r="G62" s="0" t="n">
-        <v>3995</v>
+        <v>2195.00</v>
       </c>
       <c r="H62" s="0" t="n">
-        <v>100.00</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="0" t="inlineStr">
         <is>
-          <t>8170193915 </t>
+          <t>8170190878 </t>
         </is>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Zoogeography of Indian Amphibians</t>
+          <t>Teratological Modification and the Meaning of Flower parts.</t>
         </is>
       </c>
       <c r="C63" s="0"/>
       <c r="D63" s="0" t="inlineStr">
         <is>
-          <t>Tiwari,S.K.</t>
+          <t>Guedes, M.</t>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="n">
+        <v>995</v>
+      </c>
+      <c r="H63" s="0" t="n">
+        <v>49.75</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="0" t="inlineStr">
+        <is>
+          <t>9788197951664 </t>
+        </is>
+      </c>
+      <c r="B64" s="0" t="inlineStr">
+        <is>
+          <t>Trace Elements and Human Health in North Kashmir Himalayas</t>
+        </is>
+      </c>
+      <c r="C64" s="0"/>
+      <c r="D64" s="0" t="inlineStr">
+        <is>
+          <t>G.M. Rather</t>
+        </is>
+      </c>
+      <c r="E64" s="0" t="inlineStr">
+        <is>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F64" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="G64" s="0" t="n">
+        <v>1695</v>
+      </c>
+      <c r="H64" s="0" t="n">
+        <v>50.00</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="0" t="inlineStr">
+        <is>
+          <t>9789391734237 </t>
+        </is>
+      </c>
+      <c r="B65" s="0" t="inlineStr">
+        <is>
+          <t>Uttarakhand Society, Culture, and Pilgrimages</t>
+        </is>
+      </c>
+      <c r="C65" s="0"/>
+      <c r="D65" s="0" t="inlineStr">
+        <is>
+          <t>Vishwambhar Prasad Sati</t>
+        </is>
+      </c>
+      <c r="E65" s="0" t="inlineStr">
+        <is>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F65" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="G65" s="0" t="n">
+        <v>3995</v>
+      </c>
+      <c r="H65" s="0" t="n">
+        <v>100.00</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="0" t="inlineStr">
+        <is>
+          <t>8170193915 </t>
+        </is>
+      </c>
+      <c r="B66" s="0" t="inlineStr">
+        <is>
+          <t>Zoogeography of Indian Amphibians</t>
+        </is>
+      </c>
+      <c r="C66" s="0"/>
+      <c r="D66" s="0" t="inlineStr">
+        <is>
+          <t>Tiwari,S.K.</t>
+        </is>
+      </c>
+      <c r="E66" s="0" t="inlineStr">
+        <is>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F66" s="0"/>
+      <c r="G66" s="0" t="n">
         <v>1295</v>
       </c>
-      <c r="H63" s="0" t="n">
+      <c r="H66" s="0" t="n">
         <v>64.75</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Doc Author</dc:creator>
   <cp:revision></cp:revision>