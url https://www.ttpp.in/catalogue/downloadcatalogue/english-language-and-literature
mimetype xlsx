--- v0 (2026-04-27)
+++ v1 (2026-09-12)
@@ -106,51 +106,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:H34"/>
+  <dimension ref="A1:H38"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>ISBN</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>TITLE</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>YEAR</t>
         </is>
       </c>
@@ -435,801 +435,937 @@
           <t>Gender Perspectives: South Asian Writing in English and in English Translations</t>
         </is>
       </c>
       <c r="C10" s="0"/>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>Basudeb Chakraborti</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F10" s="0"/>
       <c r="G10" s="0" t="n">
         <v>1495</v>
       </c>
       <c r="H10" s="0" t="n">
         <v>74.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
-          <t>81-7019-031-2   </t>
+          <t>9788196560607 </t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>History  of the Origin &amp; Progress of the Sikhs</t>
+          <t>Hindi me Vigyan Sanchar</t>
         </is>
       </c>
       <c r="C11" s="0"/>
       <c r="D11" s="0" t="inlineStr">
         <is>
-          <t>Brown, J. </t>
+          <t>Dr. Vedprakash Borkar</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="inlineStr">
+        <is>
+          <t>Hindi</t>
+        </is>
+      </c>
       <c r="G11" s="0" t="n">
-        <v>500</v>
+        <v>2595</v>
       </c>
       <c r="H11" s="0" t="n">
-        <v>25.00</v>
+        <v>80.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
-          <t>8170193192 </t>
+          <t>81-7019-031-2   </t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Human Body Design Function and Development</t>
+          <t>History  of the Origin &amp; Progress of the Sikhs</t>
         </is>
       </c>
       <c r="C12" s="0"/>
       <c r="D12" s="0" t="inlineStr">
         <is>
-          <t>Zaveri, J.</t>
+          <t>Brown, J. </t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="n">
-        <v>2495</v>
+        <v>500</v>
       </c>
       <c r="H12" s="0" t="n">
-        <v>99.75</v>
+        <v>25.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0" t="inlineStr">
         <is>
-          <t>9788170196839 </t>
+          <t>8170193192 </t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Indian Partition Fiction in English and English Translation</t>
+          <t>Human Body Design Function and Development</t>
         </is>
       </c>
       <c r="C13" s="0"/>
       <c r="D13" s="0" t="inlineStr">
         <is>
-          <t>Chakraborti B.</t>
+          <t>Zaveri, J.</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F13" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F13" s="0"/>
       <c r="G13" s="0" t="n">
-        <v>995</v>
+        <v>2495</v>
       </c>
       <c r="H13" s="0" t="n">
-        <v>49.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="inlineStr">
         <is>
-          <t>8170193095 </t>
+          <t>9788170196839 </t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Living Non-Violence</t>
+          <t>Indian Partition Fiction in English and English Translation</t>
         </is>
       </c>
       <c r="C14" s="0"/>
       <c r="D14" s="0" t="inlineStr">
         <is>
-          <t>Bhardwaj, A.B.</t>
+          <t>Chakraborti B.</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F14" s="0"/>
+      <c r="F14" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G14" s="0" t="n">
-        <v>595</v>
+        <v>995</v>
       </c>
       <c r="H14" s="0" t="n">
-        <v>29.75</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0" t="inlineStr">
         <is>
-          <t>9788170196907 </t>
+          <t>8170193095 </t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>My Mind and its By-lanes: A collection of Indian Poems in English</t>
+          <t>Living Non-Violence</t>
         </is>
       </c>
       <c r="C15" s="0"/>
       <c r="D15" s="0" t="inlineStr">
         <is>
-          <t>Basudeb Chakraborti</t>
+          <t>Bhardwaj, A.B.</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F15" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F15" s="0"/>
       <c r="G15" s="0" t="n">
-        <v>1295</v>
+        <v>595</v>
       </c>
       <c r="H15" s="0" t="n">
-        <v>64.75</v>
+        <v>29.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0" t="inlineStr">
         <is>
-          <t>8170190541 </t>
+          <t>9788170196907 </t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Mystic and Love Poetry of Medieval Hindi </t>
+          <t>My Mind and its By-lanes: A collection of Indian Poems in English</t>
         </is>
       </c>
       <c r="C16" s="0"/>
       <c r="D16" s="0" t="inlineStr">
         <is>
-          <t>Chandola, A. </t>
+          <t>Basudeb Chakraborti</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F16" s="0"/>
+      <c r="F16" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G16" s="0" t="n">
-        <v>695.00</v>
+        <v>1295</v>
       </c>
       <c r="H16" s="0" t="n">
-        <v>34.75</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0" t="inlineStr">
         <is>
-          <t>817019404X </t>
+          <t>8170190541 </t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>New Horizons in Human Biology Procedding of the UGC National Seminar</t>
+          <t>Mystic and Love Poetry of Medieval Hindi </t>
         </is>
       </c>
       <c r="C17" s="0"/>
       <c r="D17" s="0" t="inlineStr">
         <is>
-          <t>Bansal, I.J.S.</t>
+          <t>Chandola, A. </t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="n">
-        <v>1995</v>
+        <v>695.00</v>
       </c>
       <c r="H17" s="0" t="n">
-        <v>99.75</v>
+        <v>34.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
-          <t>81-7019-288-9   </t>
+          <t>817019404X </t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Outlines of Indian Philology Vol. 1 No 2</t>
+          <t>New Horizons in Human Biology Procedding of the UGC National Seminar</t>
         </is>
       </c>
       <c r="C18" s="0"/>
       <c r="D18" s="0" t="inlineStr">
         <is>
-          <t>JOHN, B.</t>
+          <t>Bansal, I.J.S.</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="n">
-        <v>595.00</v>
+        <v>1995</v>
       </c>
       <c r="H18" s="0" t="n">
-        <v>29.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0" t="inlineStr">
         <is>
-          <t>9788170196495 </t>
+          <t>81-7019-288-9   </t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Pan Indian Poetry in English Spanning First Two Decades of 21st Century</t>
+          <t>Outlines of Indian Philology Vol. 1 No 2</t>
         </is>
       </c>
       <c r="C19" s="0"/>
       <c r="D19" s="0" t="inlineStr">
         <is>
-          <t>Chakraborti B.</t>
+          <t>JOHN, B.</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>PB</t>
-[...6 lines deleted...]
-      </c>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F19" s="0"/>
       <c r="G19" s="0" t="n">
-        <v>450</v>
+        <v>595.00</v>
       </c>
       <c r="H19" s="0" t="n">
-        <v>22.50</v>
+        <v>29.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>817019198X </t>
+          <t>9788170196495 </t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Perspectives in Primate Biology Vol. 1</t>
+          <t>Pan Indian Poetry in English Spanning First Two Decades of 21st Century</t>
         </is>
       </c>
       <c r="C20" s="0"/>
       <c r="D20" s="0" t="inlineStr">
         <is>
-          <t>Seth, P.K.</t>
+          <t>Chakraborti B.</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>HB</t>
-[...2 lines deleted...]
-      <c r="F20" s="0"/>
+          <t>PB</t>
+        </is>
+      </c>
+      <c r="F20" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G20" s="0" t="n">
-        <v>2195</v>
+        <v>450</v>
       </c>
       <c r="H20" s="0" t="n">
-        <v>109.75</v>
+        <v>22.50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0" t="inlineStr">
         <is>
-          <t>8170193397 </t>
+          <t>9788198966797 </t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Perspectives in Primate Biology Vol. 2</t>
+          <t>Peetal ki Mori Gagri</t>
         </is>
       </c>
       <c r="C21" s="0"/>
       <c r="D21" s="0" t="inlineStr">
         <is>
-          <t>Seth, P.K.</t>
+          <t>Dr. Meena Kumari</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F21" s="0"/>
+      <c r="F21" s="0" t="inlineStr">
+        <is>
+          <t>Hindi</t>
+        </is>
+      </c>
       <c r="G21" s="0" t="n">
-        <v>2195</v>
+        <v>1095</v>
       </c>
       <c r="H21" s="0" t="n">
-        <v>109.75</v>
+        <v>62.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0" t="inlineStr">
         <is>
-          <t>8170193401 </t>
+          <t>817019198X </t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Perspectives in Primate Biology Vol. 3</t>
+          <t>Perspectives in Primate Biology Vol. 1</t>
         </is>
       </c>
       <c r="C22" s="0"/>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t>Seth, P.K.</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H22" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0" t="inlineStr">
         <is>
-          <t>8170194090 </t>
+          <t>8170193397 </t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Perspectives in Primate Biology Vol. 4</t>
+          <t>Perspectives in Primate Biology Vol. 2</t>
         </is>
       </c>
       <c r="C23" s="0"/>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t>Seth, P.K.</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H23" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0" t="inlineStr">
         <is>
-          <t>81770192854 </t>
+          <t>8170193401 </t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Research Methodology in Social Sciences in India</t>
+          <t>Perspectives in Primate Biology Vol. 3</t>
         </is>
       </c>
       <c r="C24" s="0"/>
       <c r="D24" s="0" t="inlineStr">
         <is>
-          <t>Vidyarthi, L.P.</t>
+          <t>Seth, P.K.</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="n">
-        <v>795</v>
+        <v>2195</v>
       </c>
       <c r="H24" s="0" t="n">
-        <v>39.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0" t="inlineStr">
         <is>
-          <t>9789391734374 </t>
+          <t>8170194090 </t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>Research Methodology: A Course Book</t>
+          <t>Perspectives in Primate Biology Vol. 4</t>
         </is>
       </c>
       <c r="C25" s="0"/>
       <c r="D25" s="0" t="inlineStr">
         <is>
-          <t>Uday Kumar Mishra</t>
+          <t>Seth, P.K.</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F25" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F25" s="0"/>
       <c r="G25" s="0" t="n">
-        <v>1595</v>
+        <v>2195</v>
       </c>
       <c r="H25" s="0" t="n">
-        <v>50.00</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0" t="inlineStr">
         <is>
-          <t>0880651946 </t>
+          <t>81770192854 </t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>Social Anthropology in India: Contemporary Prespectives</t>
+          <t>Research Methodology in Social Sciences in India</t>
         </is>
       </c>
       <c r="C26" s="0"/>
       <c r="D26" s="0" t="inlineStr">
         <is>
-          <t>Srivastava, R.</t>
+          <t>Vidyarthi, L.P.</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="n">
-        <v>1695</v>
+        <v>795</v>
       </c>
       <c r="H26" s="0" t="n">
-        <v>84.75</v>
+        <v>39.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0" t="inlineStr">
         <is>
-          <t>81-7019-315-X  </t>
+          <t>9789391734374 </t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>Social Aspects of Mining Towns of the Tribal Region Pt. 1</t>
+          <t>Research Methodology: A Course Book</t>
         </is>
       </c>
       <c r="C27" s="0"/>
       <c r="D27" s="0" t="inlineStr">
         <is>
-          <t>Prasad, M.</t>
+          <t>Uday Kumar Mishra</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F27" s="0"/>
+      <c r="F27" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G27" s="0" t="n">
-        <v>1295</v>
+        <v>1595</v>
       </c>
       <c r="H27" s="0" t="n">
-        <v>64.75</v>
+        <v>50.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0" t="inlineStr">
         <is>
-          <t>9788170196396 </t>
+          <t>0880651946 </t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Social Science Research Methodology : Concepts and Processes</t>
+          <t>Social Anthropology in India: Contemporary Prespectives</t>
         </is>
       </c>
       <c r="C28" s="0"/>
       <c r="D28" s="0" t="inlineStr">
         <is>
-          <t>Gupta R.B</t>
+          <t>Srivastava, R.</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F28" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F28" s="0"/>
       <c r="G28" s="0" t="n">
-        <v>1595</v>
+        <v>1695</v>
       </c>
       <c r="H28" s="0" t="n">
-        <v>50.00</v>
+        <v>84.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0" t="inlineStr">
         <is>
-          <t>9788170197140 </t>
+          <t>81-7019-315-X  </t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Some Problems of Translation: A Study of Tagore's Red Oleanders</t>
+          <t>Social Aspects of Mining Towns of the Tribal Region Pt. 1</t>
         </is>
       </c>
       <c r="C29" s="0"/>
       <c r="D29" s="0" t="inlineStr">
         <is>
-          <t>Basudeb Chakraborti</t>
+          <t>Prasad, M.</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F29" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F29" s="0"/>
       <c r="G29" s="0" t="n">
-        <v>995</v>
+        <v>1295</v>
       </c>
       <c r="H29" s="0" t="n">
-        <v>50.00</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="inlineStr">
         <is>
-          <t>8170196003,9788170196006 </t>
+          <t>9788170196396 </t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>The Confession of an Indian Opium Eater: A collection of Indian Poems in English</t>
+          <t>Social Science Research Methodology : Concepts and Processes</t>
         </is>
       </c>
       <c r="C30" s="0"/>
       <c r="D30" s="0" t="inlineStr">
         <is>
-          <t>Chakraborti,B.</t>
+          <t>Gupta R.B</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>PB</t>
+          <t>HB</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G30" s="0" t="n">
-        <v>750</v>
+        <v>1595</v>
       </c>
       <c r="H30" s="0" t="n">
-        <v>0.00</v>
+        <v>50.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0" t="inlineStr">
         <is>
-          <t>81-7019-038-X  </t>
+          <t>9788170197140 </t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>The Udumbaras and Salvas, Ancient People of the Punjab (Out of Print)</t>
+          <t>Some Problems of Translation: A Study of Tagore's Red Oleanders</t>
         </is>
       </c>
       <c r="C31" s="0"/>
       <c r="D31" s="0" t="inlineStr">
         <is>
-          <t>J. PRZYLUSKI</t>
+          <t>Basudeb Chakraborti</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F31" s="0"/>
+      <c r="F31" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G31" s="0" t="n">
-        <v>550</v>
+        <v>995</v>
       </c>
       <c r="H31" s="0" t="n">
-        <v>27.50</v>
+        <v>50.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0" t="inlineStr">
         <is>
-          <t>9788170197287 </t>
+          <t>8170196003,9788170196006 </t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Thomas Hardy's View of Happiness</t>
+          <t>The Confession of an Indian Opium Eater: A collection of Indian Poems in English</t>
         </is>
       </c>
       <c r="C32" s="0"/>
       <c r="D32" s="0" t="inlineStr">
         <is>
-          <t>Basudev Chakraborti</t>
+          <t>Chakraborti,B.</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>HB</t>
+          <t>PB</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G32" s="0" t="n">
-        <v>595</v>
+        <v>750</v>
       </c>
       <c r="H32" s="0" t="n">
-        <v>50.00</v>
+        <v>0.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0" t="inlineStr">
         <is>
-          <t>9788170196341 </t>
+          <t>81-7019-447-6,978817019447   </t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Thoughts Reflections and Musings (An Anthology of Essays)</t>
+          <t>The Hindu Concepts</t>
         </is>
       </c>
       <c r="C33" s="0"/>
       <c r="D33" s="0" t="inlineStr">
         <is>
-          <t>Padhi, A. K.</t>
+          <t>Baboo, B</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>PB</t>
+          <t>HB</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G33" s="0" t="n">
-        <v>795</v>
+        <v>495</v>
       </c>
       <c r="H33" s="0" t="n">
-        <v>39.75</v>
+        <v>24.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0" t="inlineStr">
         <is>
-          <t>81-7019-142-4  </t>
+          <t>81-7019-038-X  </t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Three Number Author Tables</t>
+          <t>The Udumbaras and Salvas, Ancient People of the Punjab (Out of Print)</t>
         </is>
       </c>
       <c r="C34" s="0"/>
       <c r="D34" s="0" t="inlineStr">
         <is>
-          <t>Makkar, G.C</t>
+          <t>J. PRZYLUSKI</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="n">
+        <v>550</v>
+      </c>
+      <c r="H34" s="0" t="n">
+        <v>27.50</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="0" t="inlineStr">
+        <is>
+          <t>9788170197287 </t>
+        </is>
+      </c>
+      <c r="B35" s="0" t="inlineStr">
+        <is>
+          <t>Thomas Hardy's View of Happiness</t>
+        </is>
+      </c>
+      <c r="C35" s="0"/>
+      <c r="D35" s="0" t="inlineStr">
+        <is>
+          <t>Basudev Chakraborti</t>
+        </is>
+      </c>
+      <c r="E35" s="0" t="inlineStr">
+        <is>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F35" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="G35" s="0" t="n">
+        <v>595</v>
+      </c>
+      <c r="H35" s="0" t="n">
+        <v>50.00</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="0" t="inlineStr">
+        <is>
+          <t>9788170196341 </t>
+        </is>
+      </c>
+      <c r="B36" s="0" t="inlineStr">
+        <is>
+          <t>Thoughts Reflections and Musings (An Anthology of Essays)</t>
+        </is>
+      </c>
+      <c r="C36" s="0"/>
+      <c r="D36" s="0" t="inlineStr">
+        <is>
+          <t>Padhi, A. K.</t>
+        </is>
+      </c>
+      <c r="E36" s="0" t="inlineStr">
+        <is>
+          <t>PB</t>
+        </is>
+      </c>
+      <c r="F36" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="G36" s="0" t="n">
+        <v>795</v>
+      </c>
+      <c r="H36" s="0" t="n">
+        <v>39.75</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="0" t="inlineStr">
+        <is>
+          <t>81-7019-142-4  </t>
+        </is>
+      </c>
+      <c r="B37" s="0" t="inlineStr">
+        <is>
+          <t>Three Number Author Tables</t>
+        </is>
+      </c>
+      <c r="C37" s="0"/>
+      <c r="D37" s="0" t="inlineStr">
+        <is>
+          <t>Makkar, G.C</t>
+        </is>
+      </c>
+      <c r="E37" s="0" t="inlineStr">
+        <is>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F37" s="0"/>
+      <c r="G37" s="0" t="n">
         <v>1595.00</v>
       </c>
-      <c r="H34" s="0" t="n">
+      <c r="H37" s="0" t="n">
         <v>79.75</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="0" t="inlineStr">
+        <is>
+          <t>9788196224905 </t>
+        </is>
+      </c>
+      <c r="B38" s="0" t="inlineStr">
+        <is>
+          <t>Vishdhar Bhujang Katha</t>
+        </is>
+      </c>
+      <c r="C38" s="0"/>
+      <c r="D38" s="0" t="inlineStr">
+        <is>
+          <t>Prof. Aashish Kumar Mukherjee</t>
+        </is>
+      </c>
+      <c r="E38" s="0" t="inlineStr">
+        <is>
+          <t>PB</t>
+        </is>
+      </c>
+      <c r="F38" s="0" t="inlineStr">
+        <is>
+          <t>Hindi</t>
+        </is>
+      </c>
+      <c r="G38" s="0" t="n">
+        <v>1200</v>
+      </c>
+      <c r="H38" s="0" t="n">
+        <v>34.00</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Doc Author</dc:creator>
   <cp:revision></cp:revision>
 </cp:coreProperties>