--- v0 (2026-05-25)
+++ v1 (2026-09-21)
@@ -106,51 +106,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:H8"/>
+  <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>ISBN</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>TITLE</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>YEAR</t>
         </is>
       </c>
@@ -191,245 +191,551 @@
           <t>A Rendezvous of Words</t>
         </is>
       </c>
       <c r="C2" s="0"/>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Sharma, S.</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>PB</t>
         </is>
       </c>
       <c r="F2" s="0"/>
       <c r="G2" s="0" t="n">
         <v>895</v>
       </c>
       <c r="H2" s="0" t="n">
         <v>44.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>9788197361234 </t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Indian Studies: Past and Present </t>
+          <t>Advances in Agricultural Extension</t>
         </is>
       </c>
       <c r="C3" s="0"/>
       <c r="D3" s="0" t="inlineStr">
         <is>
-          <t>Chattopadhyaya, D.</t>
+          <t>Arpita Sharma Kandpal</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F3" s="0"/>
+      <c r="F3" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G3" s="0" t="n">
-        <v>1000</v>
+        <v>1995</v>
       </c>
       <c r="H3" s="0" t="n">
-        <v>50.00</v>
+        <v>55.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
-          <t>9788170196792 </t>
+          <t>9789391734770 </t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Nagaland State Rural Livelihood Mission Empowering Women Transforming Lives</t>
+          <t>Community Empowerment Through Media</t>
         </is>
       </c>
       <c r="C4" s="0"/>
       <c r="D4" s="0" t="inlineStr">
         <is>
-          <t>Odyuo M.N.</t>
+          <t>Arpita Sharma Kandpal, Naresh Kumar Kandpal</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>PB</t>
+          <t>HB</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G4" s="0" t="n">
-        <v>595</v>
+        <v>995</v>
       </c>
       <c r="H4" s="0" t="n">
-        <v>29.75</v>
+        <v>0.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
-          <t>9789391734329 </t>
+          <t>9789348596123 </t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>National Education Policy 2020: A Forward-Looking Vision for LIS Education and Services</t>
+          <t>Digital Childhoods : Media, Learning and Representation in Contemporary Society</t>
         </is>
       </c>
       <c r="C5" s="0"/>
       <c r="D5" s="0" t="inlineStr">
         <is>
-          <t>Pravakar Rath, Amit Kumar&amp; Manendra Kumar Singh</t>
+          <t>Sayan Dey </t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G5" s="0" t="n">
-        <v>2595</v>
+        <v>1695</v>
       </c>
       <c r="H5" s="0" t="n">
-        <v>100.00</v>
+        <v>48.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
-          <t>9789391734947 </t>
+          <t>9789391734756 </t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>New Education Policy: Change is the End Result of All True Learning</t>
+          <t>Geo-Spatial Technologies in Rural Development</t>
         </is>
       </c>
       <c r="C6" s="0"/>
       <c r="D6" s="0" t="inlineStr">
         <is>
-          <t>Monika Singh and Brajraj Singh</t>
+          <t>A.Simhachalam and R.Murugesan</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G6" s="0" t="n">
-        <v>1695</v>
+        <v>2995</v>
       </c>
       <c r="H6" s="0" t="n">
-        <v>50.00</v>
+        <v>100.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
-          <t>9788170196990 </t>
+          <t>81-7019-515-9,9788170195153 </t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Recent Trends in Inclusive Education</t>
+          <t>Impact Assessment of Krishi Vigyan Kendra on Tribal Farmers</t>
         </is>
       </c>
       <c r="C7" s="0"/>
       <c r="D7" s="0" t="inlineStr">
         <is>
-          <t>Vanitha, C.</t>
+          <t>Parvez Rajan</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G7" s="0" t="n">
-        <v>1995</v>
+        <v>595</v>
       </c>
       <c r="H7" s="0" t="n">
-        <v>90.00</v>
+        <v>29.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
-          <t>9789348596611 </t>
+          <t>9789348596178 </t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Social Activities and Its Impact on Mizo Students</t>
+          <t>Indian Knowledge System; A Multidimensional Approach Towards NEP-2020</t>
         </is>
       </c>
       <c r="C8" s="0"/>
       <c r="D8" s="0" t="inlineStr">
         <is>
+          <t>Arun Kumar Chakraborty</t>
+        </is>
+      </c>
+      <c r="E8" s="0" t="inlineStr">
+        <is>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F8" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="G8" s="0" t="n">
+        <v>2795</v>
+      </c>
+      <c r="H8" s="0" t="n">
+        <v>80.00</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
+      <c r="A9" s="0" t="inlineStr">
+        <is>
+          <t>NA </t>
+        </is>
+      </c>
+      <c r="B9" s="0" t="inlineStr">
+        <is>
+          <t>Indian Studies: Past and Present </t>
+        </is>
+      </c>
+      <c r="C9" s="0"/>
+      <c r="D9" s="0" t="inlineStr">
+        <is>
+          <t>Chattopadhyaya, D.</t>
+        </is>
+      </c>
+      <c r="E9" s="0" t="inlineStr">
+        <is>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F9" s="0"/>
+      <c r="G9" s="0" t="n">
+        <v>1000</v>
+      </c>
+      <c r="H9" s="0" t="n">
+        <v>50.00</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
+      <c r="A10" s="0" t="inlineStr">
+        <is>
+          <t>9788170196792 </t>
+        </is>
+      </c>
+      <c r="B10" s="0" t="inlineStr">
+        <is>
+          <t>Nagaland State Rural Livelihood Mission Empowering Women Transforming Lives</t>
+        </is>
+      </c>
+      <c r="C10" s="0"/>
+      <c r="D10" s="0" t="inlineStr">
+        <is>
+          <t>Odyuo M.N.</t>
+        </is>
+      </c>
+      <c r="E10" s="0" t="inlineStr">
+        <is>
+          <t>PB</t>
+        </is>
+      </c>
+      <c r="F10" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="G10" s="0" t="n">
+        <v>595</v>
+      </c>
+      <c r="H10" s="0" t="n">
+        <v>29.75</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
+      <c r="A11" s="0" t="inlineStr">
+        <is>
+          <t>9789391734329 </t>
+        </is>
+      </c>
+      <c r="B11" s="0" t="inlineStr">
+        <is>
+          <t>National Education Policy 2020: A Forward-Looking Vision for LIS Education and Services</t>
+        </is>
+      </c>
+      <c r="C11" s="0"/>
+      <c r="D11" s="0" t="inlineStr">
+        <is>
+          <t>Pravakar Rath, Amit Kumar&amp; Manendra Kumar Singh</t>
+        </is>
+      </c>
+      <c r="E11" s="0" t="inlineStr">
+        <is>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F11" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="G11" s="0" t="n">
+        <v>2595</v>
+      </c>
+      <c r="H11" s="0" t="n">
+        <v>100.00</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="0" t="inlineStr">
+        <is>
+          <t>81-7019-584-1,9788170195849 </t>
+        </is>
+      </c>
+      <c r="B12" s="0" t="inlineStr">
+        <is>
+          <t>Natural Resources Management for Sustainable Development and Rural Livelihoods Vol 1-3 Set</t>
+        </is>
+      </c>
+      <c r="C12" s="0"/>
+      <c r="D12" s="0" t="inlineStr">
+        <is>
+          <t>Sati,V.P.</t>
+        </is>
+      </c>
+      <c r="E12" s="0" t="inlineStr">
+        <is>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F12" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="G12" s="0" t="n">
+        <v>14995</v>
+      </c>
+      <c r="H12" s="0" t="n">
+        <v>749.75</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="0" t="inlineStr">
+        <is>
+          <t>9789391734947 </t>
+        </is>
+      </c>
+      <c r="B13" s="0" t="inlineStr">
+        <is>
+          <t>New Education Policy: Change is the End Result of All True Learning</t>
+        </is>
+      </c>
+      <c r="C13" s="0"/>
+      <c r="D13" s="0" t="inlineStr">
+        <is>
+          <t>Monika Singh and Brajraj Singh</t>
+        </is>
+      </c>
+      <c r="E13" s="0" t="inlineStr">
+        <is>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F13" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="G13" s="0" t="n">
+        <v>1695</v>
+      </c>
+      <c r="H13" s="0" t="n">
+        <v>50.00</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="0" t="inlineStr">
+        <is>
+          <t>9788170196990 </t>
+        </is>
+      </c>
+      <c r="B14" s="0" t="inlineStr">
+        <is>
+          <t>Recent Trends in Inclusive Education</t>
+        </is>
+      </c>
+      <c r="C14" s="0"/>
+      <c r="D14" s="0" t="inlineStr">
+        <is>
+          <t>Vanitha, C.</t>
+        </is>
+      </c>
+      <c r="E14" s="0" t="inlineStr">
+        <is>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F14" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="G14" s="0" t="n">
+        <v>1995</v>
+      </c>
+      <c r="H14" s="0" t="n">
+        <v>90.00</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="0" t="inlineStr">
+        <is>
+          <t>9789348596611 </t>
+        </is>
+      </c>
+      <c r="B15" s="0" t="inlineStr">
+        <is>
+          <t>Social Activities and Its Impact on Mizo Students</t>
+        </is>
+      </c>
+      <c r="C15" s="0"/>
+      <c r="D15" s="0" t="inlineStr">
+        <is>
           <t>Francis L.R Puia Tlau, Lalbiakdiki Hnamte, B.B Mishra</t>
         </is>
       </c>
-      <c r="E8" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G8" s="0" t="n">
+      <c r="E15" s="0" t="inlineStr">
+        <is>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F15" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="G15" s="0" t="n">
         <v>1195</v>
       </c>
-      <c r="H8" s="0" t="n">
+      <c r="H15" s="0" t="n">
         <v>35.00</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="0" t="inlineStr">
+        <is>
+          <t>81-7019-520-5,9788170195207 </t>
+        </is>
+      </c>
+      <c r="B16" s="0" t="inlineStr">
+        <is>
+          <t>Thesaurus of Extension Education</t>
+        </is>
+      </c>
+      <c r="C16" s="0"/>
+      <c r="D16" s="0" t="inlineStr">
+        <is>
+          <t>Muthuraman .P et. al</t>
+        </is>
+      </c>
+      <c r="E16" s="0" t="inlineStr">
+        <is>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F16" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="G16" s="0" t="n">
+        <v>1995</v>
+      </c>
+      <c r="H16" s="0" t="n">
+        <v>99.75</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="0" t="inlineStr">
+        <is>
+          <t>81-7019-524-8,9788170195245 </t>
+        </is>
+      </c>
+      <c r="B17" s="0" t="inlineStr">
+        <is>
+          <t>Women in Rainfed Farming</t>
+        </is>
+      </c>
+      <c r="C17" s="0"/>
+      <c r="D17" s="0" t="inlineStr">
+        <is>
+          <t>Singh, S., Sanjeev</t>
+        </is>
+      </c>
+      <c r="E17" s="0" t="inlineStr">
+        <is>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F17" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="G17" s="0" t="n">
+        <v>995</v>
+      </c>
+      <c r="H17" s="0" t="n">
+        <v>49.75</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Doc Author</dc:creator>
   <cp:revision></cp:revision>
 </cp:coreProperties>