--- v0 (2026-04-27)
+++ v1 (2026-09-21)
@@ -106,51 +106,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:H898"/>
+  <dimension ref="A1:H917"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>ISBN</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>TITLE</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>YEAR</t>
         </is>
       </c>
@@ -451,27980 +451,28654 @@
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>Shankar Lal, S.K. Singh, A Kumar and Renu</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G10" s="0" t="n">
         <v>5995</v>
       </c>
       <c r="H10" s="0" t="n">
         <v>150.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
-          <t>81-7019-533-7,9788170195337 </t>
+          <t>9789348596864 </t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>A Derivative Generator: Bangla Morph Computing</t>
+          <t>A Comprehensive Textbook of Mushroom Cultivation</t>
         </is>
       </c>
       <c r="C11" s="0"/>
       <c r="D11" s="0" t="inlineStr">
         <is>
-          <t>Aparupa Dasgupta ,Tripathi,S.K.</t>
+          <t>S. K. Biswas </t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G11" s="0" t="n">
-        <v>995</v>
+        <v>2995</v>
       </c>
       <c r="H11" s="0" t="n">
-        <v>49.75</v>
+        <v>85.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>81-7019-533-7,9788170195337 </t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>A Game Book for Burma and Adjoining Territories</t>
+          <t>A Derivative Generator: Bangla Morph Computing</t>
         </is>
       </c>
       <c r="C12" s="0"/>
       <c r="D12" s="0" t="inlineStr">
         <is>
-          <t>Peacoek, H.H.</t>
+          <t>Aparupa Dasgupta ,Tripathi,S.K.</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="n">
-        <v>950</v>
+        <v>995</v>
       </c>
       <c r="H12" s="0" t="n">
-        <v>47.50</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0" t="inlineStr">
         <is>
-          <t>9788170195931 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>A Handbook of Competitive Biotechnology</t>
+          <t>A Game Book for Burma and Adjoining Territories</t>
         </is>
       </c>
       <c r="C13" s="0"/>
       <c r="D13" s="0" t="inlineStr">
         <is>
-          <t>H. K. Chourasia</t>
+          <t>Peacoek, H.H.</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>PB</t>
+          <t>HB</t>
         </is>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="n">
-        <v>1295</v>
+        <v>950</v>
       </c>
       <c r="H13" s="0" t="n">
-        <v>64.75</v>
+        <v>47.50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="inlineStr">
         <is>
-          <t>81-7019-543-4,9788170195436 </t>
+          <t>9788170195931 </t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>A Handbook of Field and Herbarium Methods</t>
+          <t>A Handbook of Competitive Biotechnology</t>
         </is>
       </c>
       <c r="C14" s="0"/>
       <c r="D14" s="0" t="inlineStr">
         <is>
-          <t>Rai,P.K.,Jain, S.K.</t>
+          <t>H. K. Chourasia</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>HB</t>
+          <t>PB</t>
         </is>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="n">
-        <v>995</v>
+        <v>1295</v>
       </c>
       <c r="H14" s="0" t="n">
-        <v>49.75</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0" t="inlineStr">
         <is>
-          <t>8170190304 </t>
+          <t>81-7019-543-4,9788170195436 </t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>A List of the Ferns of Simla &amp; North Western Himalayas</t>
+          <t>A Handbook of Field and Herbarium Methods</t>
         </is>
       </c>
       <c r="C15" s="0"/>
       <c r="D15" s="0" t="inlineStr">
         <is>
-          <t>Blandford, H.F.</t>
+          <t>Rai,P.K.,Jain, S.K.</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>PB</t>
+          <t>HB</t>
         </is>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="n">
-        <v>595</v>
+        <v>995</v>
       </c>
       <c r="H15" s="0" t="n">
-        <v>29.75</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0" t="inlineStr">
         <is>
-          <t>9789391734626 </t>
+          <t>8170190304 </t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>A Manual on Compost and Other Organic Manures</t>
+          <t>A List of the Ferns of Simla &amp; North Western Himalayas</t>
         </is>
       </c>
       <c r="C16" s="0"/>
       <c r="D16" s="0" t="inlineStr">
         <is>
-          <t>R Krishna Murthy (Forwarded by Dr M.S. Swaminathan)</t>
+          <t>Blandford, H.F.</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>PB</t>
         </is>
       </c>
-      <c r="F16" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F16" s="0"/>
       <c r="G16" s="0" t="n">
-        <v>795</v>
+        <v>595</v>
       </c>
       <c r="H16" s="0" t="n">
-        <v>60.00</v>
+        <v>29.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0" t="inlineStr">
         <is>
-          <t>81-7019-560-9,9788170195603 </t>
+          <t>9789391734626 </t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>A New Horizons in Biodiversity (RASND Vol : 3)</t>
+          <t>A Manual on Compost and Other Organic Manures</t>
         </is>
       </c>
       <c r="C17" s="0"/>
       <c r="D17" s="0" t="inlineStr">
         <is>
-          <t>B. B. Kaliwal</t>
+          <t>R Krishna Murthy (Forwarded by Dr M.S. Swaminathan)</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>HB</t>
-[...2 lines deleted...]
-      <c r="F17" s="0"/>
+          <t>PB</t>
+        </is>
+      </c>
+      <c r="F17" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G17" s="0" t="n">
-        <v>2995</v>
+        <v>795</v>
       </c>
       <c r="H17" s="0" t="n">
-        <v>149.75</v>
+        <v>60.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
-          <t>8170193115 </t>
+          <t>81-7019-560-9,9788170195603 </t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>A Nomenclatural Guide to R.H. Beddome's Ferns of South India and Ferns of British India</t>
+          <t>A New Horizons in Biodiversity (RASND Vol : 3)</t>
         </is>
       </c>
       <c r="C18" s="0"/>
       <c r="D18" s="0" t="inlineStr">
         <is>
-          <t>Chandra, S.</t>
+          <t>B. B. Kaliwal</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="n">
-        <v>995</v>
+        <v>2995</v>
       </c>
       <c r="H18" s="0" t="n">
-        <v>49.75</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0" t="inlineStr">
         <is>
-          <t>81-7019-535-3,9788170195351  </t>
+          <t>8170193115 </t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>A Plant Virus that become Friendly</t>
+          <t>A Nomenclatural Guide to R.H. Beddome's Ferns of South India and Ferns of British India</t>
         </is>
       </c>
       <c r="C19" s="0"/>
       <c r="D19" s="0" t="inlineStr">
         <is>
-          <t>S.K. Ghosh</t>
+          <t>Chandra, S.</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="n">
-        <v>2195</v>
+        <v>995</v>
       </c>
       <c r="H19" s="0" t="n">
-        <v>109.75</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>9788170196754 </t>
+          <t>81-7019-535-3,9788170195351  </t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>A Rendezvous of Words</t>
+          <t>A Plant Virus that become Friendly</t>
         </is>
       </c>
       <c r="C20" s="0"/>
       <c r="D20" s="0" t="inlineStr">
         <is>
-          <t>Sharma, S.</t>
+          <t>S.K. Ghosh</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>PB</t>
+          <t>HB</t>
         </is>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="n">
-        <v>895</v>
+        <v>2195</v>
       </c>
       <c r="H20" s="0" t="n">
-        <v>44.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0" t="inlineStr">
         <is>
-          <t>9789348596345 </t>
+          <t>9788170196754 </t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>A Synopsis on the Phytodiversity of Lakshdweep Islands</t>
+          <t>A Rendezvous of Words</t>
         </is>
       </c>
       <c r="C21" s="0"/>
       <c r="D21" s="0" t="inlineStr">
         <is>
-          <t>Arti Garg, P. Lakshminarshimhan, M. Sanjappa</t>
+          <t>Sharma, S.</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>HB</t>
-[...6 lines deleted...]
-      </c>
+          <t>PB</t>
+        </is>
+      </c>
+      <c r="F21" s="0"/>
       <c r="G21" s="0" t="n">
-        <v>2995</v>
+        <v>895</v>
       </c>
       <c r="H21" s="0" t="n">
-        <v>35.00</v>
+        <v>44.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0" t="inlineStr">
         <is>
-          <t>8170191750 </t>
+          <t>9789348596345 </t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>A Synoptic Flora of Mysore District: with an appendix of Unani,Ayurvedic and trade names of drugs</t>
+          <t>A Synopsis on the Phytodiversity of Lakshdweep Islands</t>
         </is>
       </c>
       <c r="C22" s="0"/>
       <c r="D22" s="0" t="inlineStr">
         <is>
-          <t>Rao, R.R.</t>
+          <t>Arti Garg, P. Lakshminarshimhan, M. Sanjappa</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F22" s="0"/>
+      <c r="F22" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G22" s="0" t="n">
-        <v>1295</v>
+        <v>2995</v>
       </c>
       <c r="H22" s="0" t="n">
-        <v>64.75</v>
+        <v>35.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0" t="inlineStr">
         <is>
-          <t>9788170195375 </t>
+          <t>8170191750 </t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>A Teaching Manual on Elements of Genetics</t>
+          <t>A Synoptic Flora of Mysore District: with an appendix of Unani,Ayurvedic and trade names of drugs</t>
         </is>
       </c>
       <c r="C23" s="0"/>
       <c r="D23" s="0" t="inlineStr">
         <is>
-          <t>Singh D.</t>
+          <t>Rao, R.R.</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>PB</t>
-[...6 lines deleted...]
-      </c>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F23" s="0"/>
       <c r="G23" s="0" t="n">
-        <v>250</v>
+        <v>1295</v>
       </c>
       <c r="H23" s="0" t="n">
-        <v>12.50</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0" t="inlineStr">
         <is>
-          <t>9789391734503 </t>
+          <t>9788170195375 </t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>A Textbook of the Science of Media Writing</t>
+          <t>A Teaching Manual on Elements of Genetics</t>
         </is>
       </c>
       <c r="C24" s="0"/>
       <c r="D24" s="0" t="inlineStr">
         <is>
-          <t>Bhawna Solanki</t>
+          <t>Singh D.</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
           <t>PB</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G24" s="0" t="n">
-        <v>595</v>
+        <v>250</v>
       </c>
       <c r="H24" s="0" t="n">
-        <v>40.00</v>
+        <v>12.50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>9789348596048 </t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>A Treatise on Zoology 1900-1909 Vol. 1-9 all published 8 Vols </t>
+          <t>A Text Book of Chemical Ecology and Environment</t>
         </is>
       </c>
       <c r="C25" s="0"/>
       <c r="D25" s="0" t="inlineStr">
         <is>
-          <t>Lankster, E.R.</t>
+          <t>A. J. S. Raju </t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F25" s="0"/>
+      <c r="F25" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G25" s="0" t="n">
-        <v>8000</v>
+        <v>4995</v>
       </c>
       <c r="H25" s="0" t="n">
-        <v>400.00</v>
+        <v>142.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0" t="inlineStr">
         <is>
-          <t>9789391734077 </t>
+          <t>9789391734503 </t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>A-Z of Pig Farming</t>
+          <t>A Textbook of the Science of Media Writing</t>
         </is>
       </c>
       <c r="C26" s="0"/>
       <c r="D26" s="0" t="inlineStr">
         <is>
-          <t>V.K Gupta </t>
+          <t>Bhawna Solanki</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>HB</t>
+          <t>PB</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G26" s="0" t="n">
-        <v>3995</v>
+        <v>595</v>
       </c>
       <c r="H26" s="0" t="n">
-        <v>60.00</v>
+        <v>40.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0" t="inlineStr">
         <is>
-          <t>8170194644,9788170194644 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>Aam Ke Rog Tatha Vikar- Ek Sanshipt Vivran (Hindi)</t>
+          <t>A Treatise on Zoology 1900-1909 Vol. 1-9 all published 8 Vols </t>
         </is>
       </c>
       <c r="C27" s="0"/>
       <c r="D27" s="0" t="inlineStr">
         <is>
-          <t>Pandey, O.P.</t>
+          <t>Lankster, E.R.</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F27" s="0"/>
       <c r="G27" s="0" t="n">
-        <v>795</v>
+        <v>8000</v>
       </c>
       <c r="H27" s="0" t="n">
-        <v>39.75</v>
+        <v>400.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0" t="inlineStr">
         <is>
-          <t>9788170196983 </t>
+          <t>9789391734077 </t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Aayu dugani karne hetu adhunik krishi evam labhkari udhimta vikas</t>
+          <t>A-Z of Pig Farming</t>
         </is>
       </c>
       <c r="C28" s="0"/>
       <c r="D28" s="0" t="inlineStr">
         <is>
-          <t>A. K. Singh, S.R.K. Singh, Jay Singh, et al.,</t>
+          <t>V.K Gupta </t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>PB</t>
+          <t>HB</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
-          <t>Hindi </t>
+          <t>English</t>
         </is>
       </c>
       <c r="G28" s="0" t="n">
-        <v>1295</v>
+        <v>3995</v>
       </c>
       <c r="H28" s="0" t="n">
-        <v>75.00</v>
+        <v>60.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0" t="inlineStr">
         <is>
-          <t>9789391734459 </t>
+          <t>8170194644,9788170194644 </t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Academic Libraries in Self-Reliant Learning</t>
+          <t>Aam Ke Rog Tatha Vikar- Ek Sanshipt Vivran (Hindi)</t>
         </is>
       </c>
       <c r="C29" s="0"/>
       <c r="D29" s="0" t="inlineStr">
         <is>
-          <t>V. Rangasamy</t>
+          <t>Pandey, O.P.</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F29" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F29" s="0"/>
       <c r="G29" s="0" t="n">
-        <v>2495</v>
+        <v>795</v>
       </c>
       <c r="H29" s="0" t="n">
-        <v>75.00</v>
+        <v>39.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="inlineStr">
         <is>
-          <t>8170192935 </t>
+          <t>9788170196983 </t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>Aconites of India : A Monograph</t>
+          <t>Aayu dugani karne hetu adhunik krishi evam labhkari udhimta vikas</t>
         </is>
       </c>
       <c r="C30" s="0"/>
       <c r="D30" s="0" t="inlineStr">
         <is>
-          <t>Otto Stapf</t>
+          <t>A. K. Singh, S.R.K. Singh, Jay Singh, et al.,</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>HB</t>
-[...2 lines deleted...]
-      <c r="F30" s="0"/>
+          <t>PB</t>
+        </is>
+      </c>
+      <c r="F30" s="0" t="inlineStr">
+        <is>
+          <t>Hindi </t>
+        </is>
+      </c>
       <c r="G30" s="0" t="n">
-        <v>4995</v>
+        <v>1295</v>
       </c>
       <c r="H30" s="0" t="n">
-        <v>149.75</v>
+        <v>75.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0" t="inlineStr">
         <is>
-          <t>9788170196501 </t>
+          <t>9789391734459 </t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>Active Ageing: Dynamics in the Post Modern Era</t>
+          <t>Academic Libraries in Self-Reliant Learning</t>
         </is>
       </c>
       <c r="C31" s="0"/>
       <c r="D31" s="0" t="inlineStr">
         <is>
-          <t>Laxmi and Mohan</t>
+          <t>V. Rangasamy</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F31" s="0"/>
+      <c r="F31" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G31" s="0" t="n">
-        <v>1995</v>
+        <v>2495</v>
       </c>
       <c r="H31" s="0" t="n">
-        <v>99.75</v>
+        <v>75.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0" t="inlineStr">
         <is>
-          <t>9788170195979 </t>
+          <t>8170192935 </t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Advanced Techniques in Cyanobacteria and other Microalgae</t>
+          <t>Aconites of India : A Monograph</t>
         </is>
       </c>
       <c r="C32" s="0"/>
       <c r="D32" s="0" t="inlineStr">
         <is>
-          <t>Tiwari, O.N.</t>
+          <t>Otto Stapf</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="n">
-        <v>2595</v>
+        <v>4995</v>
       </c>
       <c r="H32" s="0" t="n">
-        <v>129.75</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0" t="inlineStr">
         <is>
-          <t>8170193109 </t>
+          <t>9788170196501 </t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Advancement of Crops and Monitoring of Environment</t>
+          <t>Active Ageing: Dynamics in the Post Modern Era</t>
         </is>
       </c>
       <c r="C33" s="0"/>
       <c r="D33" s="0" t="inlineStr">
         <is>
-          <t>Verma, G.P.</t>
+          <t>Laxmi and Mohan</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F33" s="0"/>
       <c r="G33" s="0" t="n">
         <v>1995</v>
       </c>
       <c r="H33" s="0" t="n">
         <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0" t="inlineStr">
         <is>
-          <t>9788197361234 </t>
+          <t>9788170195979 </t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Advances in Agricultural Extension</t>
+          <t>Advanced Techniques in Cyanobacteria and other Microalgae</t>
         </is>
       </c>
       <c r="C34" s="0"/>
       <c r="D34" s="0" t="inlineStr">
         <is>
-          <t>Arpita Sharma Kandpal</t>
+          <t>Tiwari, O.N.</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F34" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F34" s="0"/>
       <c r="G34" s="0" t="n">
-        <v>1995</v>
+        <v>2595</v>
       </c>
       <c r="H34" s="0" t="n">
-        <v>55.00</v>
+        <v>129.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0" t="inlineStr">
         <is>
-          <t>8170193532 </t>
+          <t>8170193109 </t>
         </is>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Advances in Applied Phycology-II</t>
+          <t>Advancement of Crops and Monitoring of Environment</t>
         </is>
       </c>
       <c r="C35" s="0"/>
       <c r="D35" s="0" t="inlineStr">
         <is>
-          <t>A.C. Shukla,Priti Shukla,S. N. Pandey </t>
+          <t>Verma, G.P.</t>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="n">
         <v>1995</v>
       </c>
       <c r="H35" s="0" t="n">
         <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0" t="inlineStr">
         <is>
-          <t>8170194105 </t>
+          <t>9788197361234 </t>
         </is>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>Advances in Atomic and Molecular Physics</t>
+          <t>Advances in Agricultural Extension</t>
         </is>
       </c>
       <c r="C36" s="0"/>
       <c r="D36" s="0" t="inlineStr">
         <is>
-          <t>Mirza Said-Ul-Zafar Chaghtai</t>
+          <t>Arpita Sharma Kandpal</t>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F36" s="0"/>
+      <c r="F36" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G36" s="0" t="n">
-        <v>1895</v>
+        <v>1995</v>
       </c>
       <c r="H36" s="0" t="n">
-        <v>94.75</v>
+        <v>55.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0" t="inlineStr">
         <is>
-          <t>81-7019-573-6,9788170195733 </t>
+          <t>8170193532 </t>
         </is>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>Advances in Disease Pathology of Bast Fiber Crops</t>
+          <t>Advances in Applied Phycology-II</t>
         </is>
       </c>
       <c r="C37" s="0"/>
       <c r="D37" s="0" t="inlineStr">
         <is>
-          <t>S.K. Ghosh</t>
+          <t>A.C. Shukla,Priti Shukla,S. N. Pandey </t>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="n">
-        <v>3595</v>
+        <v>1995</v>
       </c>
       <c r="H37" s="0" t="n">
-        <v>179.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0" t="inlineStr">
         <is>
-          <t>81-7019-132-7 </t>
+          <t>8170194105 </t>
         </is>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>Advances in Essential Oil Industry</t>
+          <t>Advances in Atomic and Molecular Physics</t>
         </is>
       </c>
       <c r="C38" s="0"/>
       <c r="D38" s="0" t="inlineStr">
         <is>
-          <t>L.D. Kapoor</t>
+          <t>Mirza Said-Ul-Zafar Chaghtai</t>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="n">
-        <v>995</v>
+        <v>1895</v>
       </c>
       <c r="H38" s="0" t="n">
-        <v>49.75</v>
+        <v>94.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="0" t="inlineStr">
         <is>
-          <t>9788170196860 </t>
+          <t>81-7019-573-6,9788170195733 </t>
         </is>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>Advances in Geoinformatics Remote Sensing and GIS: Concept, Principle and Applications</t>
+          <t>Advances in Disease Pathology of Bast Fiber Crops</t>
         </is>
       </c>
       <c r="C39" s="0"/>
       <c r="D39" s="0" t="inlineStr">
         <is>
-          <t>Bhunia, G. S.</t>
+          <t>S.K. Ghosh</t>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F39" s="0"/>
       <c r="G39" s="0" t="n">
-        <v>4595</v>
+        <v>3595</v>
       </c>
       <c r="H39" s="0" t="n">
-        <v>229.75</v>
+        <v>179.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0" t="inlineStr">
         <is>
-          <t>8170193974 </t>
+          <t>81-7019-132-7 </t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>Advances in Himalayan Ecology</t>
+          <t>Advances in Essential Oil Industry</t>
         </is>
       </c>
       <c r="C40" s="0"/>
       <c r="D40" s="0" t="inlineStr">
         <is>
-          <t>G.S. Rajwar</t>
+          <t>L.D. Kapoor</t>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="n">
-        <v>1995</v>
+        <v>995</v>
       </c>
       <c r="H40" s="0" t="n">
-        <v>99.75</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="0" t="inlineStr">
         <is>
-          <t>1555282768 </t>
+          <t>9788170196860 </t>
         </is>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Advances in Mycology and Aerobiology</t>
+          <t>Advances in Geoinformatics Remote Sensing and GIS: Concept, Principle and Applications</t>
         </is>
       </c>
       <c r="C41" s="0"/>
       <c r="D41" s="0" t="inlineStr">
         <is>
-          <t>Talde, U.K.</t>
+          <t>Bhunia, G. S.</t>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="n">
-        <v>2295</v>
+        <v>4595</v>
       </c>
       <c r="H41" s="0" t="n">
-        <v>114.75</v>
+        <v>229.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="0" t="inlineStr">
         <is>
-          <t>817019346X </t>
+          <t>8170193974 </t>
         </is>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Advances in Physics of Materials</t>
+          <t>Advances in Himalayan Ecology</t>
         </is>
       </c>
       <c r="C42" s="0"/>
       <c r="D42" s="0" t="inlineStr">
         <is>
-          <t>Zaidi, Z.H. </t>
+          <t>G.S. Rajwar</t>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="n">
         <v>1995</v>
       </c>
       <c r="H42" s="0" t="n">
         <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="0" t="inlineStr">
         <is>
-          <t>8170194407 </t>
+          <t>1555282768 </t>
         </is>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>Advances in Pollen Research Vol. XXIII</t>
+          <t>Advances in Mycology and Aerobiology</t>
         </is>
       </c>
       <c r="C43" s="0"/>
       <c r="D43" s="0" t="inlineStr">
         <is>
-          <t>A.J. Solomon Raju</t>
+          <t>Talde, U.K.</t>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="n">
-        <v>1995.00</v>
+        <v>2295</v>
       </c>
       <c r="H43" s="0" t="n">
-        <v>99.75</v>
+        <v>114.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="0" t="inlineStr">
         <is>
-          <t>8170194423 </t>
+          <t>817019346X </t>
         </is>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Advances in Pollen Research Vol. XXIV</t>
+          <t>Advances in Physics of Materials</t>
         </is>
       </c>
       <c r="C44" s="0"/>
       <c r="D44" s="0" t="inlineStr">
         <is>
-          <t>A.J. Solomon Raju</t>
+          <t>Zaidi, Z.H. </t>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="n">
-        <v>1995.00</v>
+        <v>1995</v>
       </c>
       <c r="H44" s="0" t="n">
         <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="0" t="inlineStr">
         <is>
-          <t>8170194709 </t>
+          <t>9789348596185 </t>
         </is>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>Advances in Pollen Research Vol. XXIX</t>
+          <t>Advances In Plant-Bacteria Interaction Research</t>
         </is>
       </c>
       <c r="C45" s="0"/>
       <c r="D45" s="0" t="inlineStr">
         <is>
-          <t>A.J. Solomon Raju</t>
+          <t>Bhrigu Bhuyan, Robin Gogol</t>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F45" s="0"/>
+      <c r="F45" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G45" s="0" t="n">
-        <v>1995.00</v>
+        <v>2995</v>
       </c>
       <c r="H45" s="0" t="n">
-        <v>99.75</v>
+        <v>85.57</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="0" t="inlineStr">
         <is>
-          <t>8170194458 </t>
+          <t>8170194407 </t>
         </is>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Advances in Pollen Research Vol. XXV</t>
+          <t>Advances in Pollen Research Vol. XXIII</t>
         </is>
       </c>
       <c r="C46" s="0"/>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t>A.J. Solomon Raju</t>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="n">
         <v>1995.00</v>
       </c>
       <c r="H46" s="0" t="n">
         <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="0" t="inlineStr">
         <is>
-          <t>8170194555 </t>
+          <t>8170194423 </t>
         </is>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Advances in Pollen Research Vol. XXVIII</t>
+          <t>Advances in Pollen Research Vol. XXIV</t>
         </is>
       </c>
       <c r="C47" s="0"/>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t>A.J. Solomon Raju</t>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="n">
         <v>1995.00</v>
       </c>
       <c r="H47" s="0" t="n">
         <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="0" t="inlineStr">
         <is>
-          <t>8170193516 </t>
+          <t>8170194458 </t>
         </is>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>Advances in Pollen Spore Reasearch Vol. XVIII </t>
+          <t>Advances in Pollen Research Vol. XXV</t>
         </is>
       </c>
       <c r="C48" s="0"/>
       <c r="D48" s="0" t="inlineStr">
         <is>
-          <t>Sharma, S.</t>
+          <t>A.J. Solomon Raju</t>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="n">
         <v>1995.00</v>
       </c>
       <c r="H48" s="0" t="n">
         <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="0" t="inlineStr">
         <is>
-          <t>81-7019-156-4 </t>
+          <t>8170194555 </t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Advances in Pollen Spore Research Vol. I</t>
+          <t>Advances in Pollen Research Vol. XXVIII</t>
         </is>
       </c>
       <c r="C49" s="0"/>
       <c r="D49" s="0" t="inlineStr">
         <is>
-          <t>P.K.K.Nair</t>
+          <t>A.J. Solomon Raju</t>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="n">
-        <v>995</v>
+        <v>1995.00</v>
       </c>
       <c r="H49" s="0" t="n">
-        <v>49.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="0" t="inlineStr">
         <is>
-          <t>81-7019-157-2 </t>
+          <t>8170193516 </t>
         </is>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>Advances in Pollen Spore Research Vol. II, </t>
+          <t>Advances in Pollen Spore Reasearch Vol. XVIII </t>
         </is>
       </c>
       <c r="C50" s="0"/>
       <c r="D50" s="0" t="inlineStr">
         <is>
-          <t>P.K.K.Nair</t>
+          <t>Sharma, S.</t>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="n">
-        <v>995</v>
+        <v>1995.00</v>
       </c>
       <c r="H50" s="0" t="n">
-        <v>49.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="0" t="inlineStr">
         <is>
-          <t>8170191580 </t>
+          <t>81-7019-156-4 </t>
         </is>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Advances in Pollen Spore Research Vol. III. </t>
+          <t>Advances in Pollen Spore Research Vol. I</t>
         </is>
       </c>
       <c r="C51" s="0"/>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t>P.K.K.Nair</t>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="n">
         <v>995</v>
       </c>
       <c r="H51" s="0" t="n">
         <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="0" t="inlineStr">
         <is>
-          <t>8170191599 </t>
+          <t>81-7019-157-2 </t>
         </is>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>Advances in Pollen Spore Research Vol. IV</t>
+          <t>Advances in Pollen Spore Research Vol. II, </t>
         </is>
       </c>
       <c r="C52" s="0"/>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t>P.K.K.Nair</t>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="n">
         <v>995</v>
       </c>
       <c r="H52" s="0" t="n">
         <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="0" t="inlineStr">
         <is>
-          <t>0880652276 </t>
+          <t>8170191580 </t>
         </is>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Advances in Pollen Spore Research Vol. IX. </t>
+          <t>Advances in Pollen Spore Research Vol. III. </t>
         </is>
       </c>
       <c r="C53" s="0"/>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t>P.K.K.Nair</t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="n">
-        <v>1295</v>
+        <v>995</v>
       </c>
       <c r="H53" s="0" t="n">
-        <v>64.75</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="0" t="inlineStr">
         <is>
-          <t>8170191602 </t>
+          <t>8170191599 </t>
         </is>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Advances in Pollen Spore Research Vol. V-VII</t>
+          <t>Advances in Pollen Spore Research Vol. IV</t>
         </is>
       </c>
       <c r="C54" s="0"/>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t>P.K.K.Nair</t>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F54" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F54" s="0"/>
       <c r="G54" s="0" t="n">
-        <v>1295</v>
+        <v>995</v>
       </c>
       <c r="H54" s="0" t="n">
-        <v>64.75</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="0" t="inlineStr">
         <is>
-          <t>0880652268 </t>
+          <t>0880652276 </t>
         </is>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Advances in Pollen Spore Research Vol. VIII, </t>
+          <t>Advances in Pollen Spore Research Vol. IX. </t>
         </is>
       </c>
       <c r="C55" s="0"/>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t>P.K.K.Nair</t>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="n">
-        <v>995</v>
+        <v>1295</v>
       </c>
       <c r="H55" s="0" t="n">
-        <v>49.75</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>8170191602 </t>
         </is>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Advances in Pollen Spore Research Vol. XIV</t>
+          <t>Advances in Pollen Spore Research Vol. V-VII</t>
         </is>
       </c>
       <c r="C56" s="0"/>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t>P.K.K.Nair</t>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F56" s="0"/>
+      <c r="F56" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G56" s="0" t="n">
         <v>1295</v>
       </c>
       <c r="H56" s="0" t="n">
         <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="0" t="inlineStr">
         <is>
-          <t>1555282679 </t>
+          <t>0880652268 </t>
         </is>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>Advances in Pollen Spore Research Vol. XIX </t>
+          <t>Advances in Pollen Spore Research Vol. VIII, </t>
         </is>
       </c>
       <c r="C57" s="0"/>
       <c r="D57" s="0" t="inlineStr">
         <is>
-          <t>Malik, C.P.</t>
+          <t>P.K.K.Nair</t>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="n">
-        <v>1995.00</v>
+        <v>995</v>
       </c>
       <c r="H57" s="0" t="n">
-        <v>99.75</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="0" t="inlineStr">
         <is>
-          <t>817019329X </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Advances In Pollen Spore Research Vol. XV-XVI</t>
+          <t>Advances in Pollen Spore Research Vol. XIV</t>
         </is>
       </c>
       <c r="C58" s="0"/>
       <c r="D58" s="0" t="inlineStr">
         <is>
-          <t>Yunus, D.</t>
+          <t>P.K.K.Nair</t>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="n">
-        <v>1995.00</v>
+        <v>1295</v>
       </c>
       <c r="H58" s="0" t="n">
-        <v>99.75</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="0" t="inlineStr">
         <is>
-          <t>8170193699 </t>
+          <t>1555282679 </t>
         </is>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>Advances In Pollen Spore Research Vol. XVII.</t>
+          <t>Advances in Pollen Spore Research Vol. XIX </t>
         </is>
       </c>
       <c r="C59" s="0"/>
       <c r="D59" s="0" t="inlineStr">
         <is>
-          <t>Mondal, M.S.</t>
+          <t>Malik, C.P.</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="n">
         <v>1995.00</v>
       </c>
       <c r="H59" s="0" t="n">
         <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="0" t="inlineStr">
         <is>
-          <t>155528275X </t>
+          <t>817019329X </t>
         </is>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Advances in Pollen Spore Research Vol. XX </t>
+          <t>Advances In Pollen Spore Research Vol. XV-XVI</t>
         </is>
       </c>
       <c r="C60" s="0"/>
       <c r="D60" s="0" t="inlineStr">
         <is>
-          <t>Malik, C.P.</t>
+          <t>Yunus, D.</t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="n">
         <v>1995.00</v>
       </c>
       <c r="H60" s="0" t="n">
         <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="0" t="inlineStr">
         <is>
-          <t>8170194229 </t>
+          <t>8170193699 </t>
         </is>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>Advances in Pollen Spore Research Vol. XXI, </t>
+          <t>Advances In Pollen Spore Research Vol. XVII.</t>
         </is>
       </c>
       <c r="C61" s="0"/>
       <c r="D61" s="0" t="inlineStr">
         <is>
-          <t>Malik, C.P.</t>
+          <t>Mondal, M.S.</t>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="n">
         <v>1995.00</v>
       </c>
       <c r="H61" s="0" t="n">
         <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="0" t="inlineStr">
         <is>
-          <t>8170191440 </t>
+          <t>155528275X </t>
         </is>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Advances in Pollen Spore Research Vol.X. </t>
+          <t>Advances in Pollen Spore Research Vol. XX </t>
         </is>
       </c>
       <c r="C62" s="0"/>
       <c r="D62" s="0" t="inlineStr">
         <is>
-          <t>P.K.K.Nair</t>
+          <t>Malik, C.P.</t>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="n">
-        <v>1295</v>
+        <v>1995.00</v>
       </c>
       <c r="H62" s="0" t="n">
-        <v>64.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="0" t="inlineStr">
         <is>
-          <t>8170190010 </t>
+          <t>8170194229 </t>
         </is>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Advances in Pollen Spore Research Vol.XI. </t>
+          <t>Advances in Pollen Spore Research Vol. XXI, </t>
         </is>
       </c>
       <c r="C63" s="0"/>
       <c r="D63" s="0" t="inlineStr">
         <is>
-          <t>P.K.K.Nair</t>
+          <t>Malik, C.P.</t>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="n">
-        <v>1295</v>
+        <v>1995.00</v>
       </c>
       <c r="H63" s="0" t="n">
-        <v>64.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="0" t="inlineStr">
         <is>
-          <t>8170191610 </t>
+          <t>8170191440 </t>
         </is>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Advances in Pollen Spore Research Vol.XII,</t>
+          <t>Advances in Pollen Spore Research Vol.X. </t>
         </is>
       </c>
       <c r="C64" s="0"/>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t>P.K.K.Nair</t>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="n">
         <v>1295</v>
       </c>
       <c r="H64" s="0" t="n">
         <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>8170190010 </t>
         </is>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>Advances in Pollen Spore Research Vol.XIII. </t>
+          <t>Advances in Pollen Spore Research Vol.XI. </t>
         </is>
       </c>
       <c r="C65" s="0"/>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t>P.K.K.Nair</t>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="n">
-        <v>995</v>
+        <v>1295</v>
       </c>
       <c r="H65" s="0" t="n">
-        <v>49.75</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="0" t="inlineStr">
         <is>
-          <t>9788170196228 </t>
+          <t>8170191610 </t>
         </is>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Advances in Post Harvest Management, Processing and Value Addition of Horticultural Crops Part 1 : Fruits and Flower , Part 2 : Vegetable, Spices &amp; Plantation Crops  (Vol 1-2 Set )</t>
+          <t>Advances in Pollen Spore Research Vol.XII,</t>
         </is>
       </c>
       <c r="C66" s="0"/>
       <c r="D66" s="0" t="inlineStr">
         <is>
-          <t>J.C. Jana,Nilesh Bhowmick</t>
+          <t>P.K.K.Nair</t>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="n">
-        <v>9995</v>
+        <v>1295</v>
       </c>
       <c r="H66" s="0" t="n">
-        <v>499.75</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="0" t="inlineStr">
         <is>
-          <t>8170193052 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Advances in Research on Plant Pathogenic Bacteria</t>
+          <t>Advances in Pollen Spore Research Vol.XIII. </t>
         </is>
       </c>
       <c r="C67" s="0"/>
       <c r="D67" s="0" t="inlineStr">
         <is>
-          <t>Gnanamanickam, S.S.</t>
+          <t>P.K.K.Nair</t>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="n">
-        <v>1995</v>
+        <v>995</v>
       </c>
       <c r="H67" s="0" t="n">
-        <v>99.75</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="0" t="inlineStr">
         <is>
-          <t>81-7019-532-9,9788170195320 </t>
+          <t>9788170196228 </t>
         </is>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Advances in Solar Energy Science and Engineering  Volume-2</t>
+          <t>Advances in Post Harvest Management, Processing and Value Addition of Horticultural Crops Part 1 : Fruits and Flower , Part 2 : Vegetable, Spices &amp; Plantation Crops  (Vol 1-2 Set )</t>
         </is>
       </c>
       <c r="C68" s="0"/>
       <c r="D68" s="0" t="inlineStr">
         <is>
-          <t>Garg,H.P.</t>
+          <t>J.C. Jana,Nilesh Bhowmick</t>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F68" s="0"/>
       <c r="G68" s="0" t="n">
-        <v>2595</v>
+        <v>9995</v>
       </c>
       <c r="H68" s="0" t="n">
-        <v>129.75</v>
+        <v>499.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="0" t="inlineStr">
         <is>
-          <t>8170195507, 9788170195504 </t>
+          <t>8170193052 </t>
         </is>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Advances in Solar Energy Science and Engineering  Volume-3 - Renewable Energy Education, Training and Skill Development</t>
+          <t>Advances in Research on Plant Pathogenic Bacteria</t>
         </is>
       </c>
       <c r="C69" s="0"/>
       <c r="D69" s="0" t="inlineStr">
         <is>
-          <t>S.K. Singh,Garg,H.P.</t>
+          <t>Gnanamanickam, S.S.</t>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="n">
-        <v>2595</v>
+        <v>1995</v>
       </c>
       <c r="H69" s="0" t="n">
-        <v>129.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="0" t="inlineStr">
         <is>
-          <t>81-7019-574-4,9788170195740 </t>
+          <t>81-7019-532-9,9788170195320 </t>
         </is>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Advances in Solar Energy Science and Engineering  Volume-4</t>
+          <t>Advances in Solar Energy Science and Engineering  Volume-2</t>
         </is>
       </c>
       <c r="C70" s="0"/>
       <c r="D70" s="0" t="inlineStr">
         <is>
-          <t>Garg,H.P.,Gangwar, B.</t>
+          <t>Garg,H.P.</t>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="n">
         <v>2595</v>
       </c>
       <c r="H70" s="0" t="n">
         <v>129.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="0" t="inlineStr">
         <is>
-          <t>8170195167 </t>
+          <t>8170195507, 9788170195504 </t>
         </is>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Advances in Solar Energy Science and Engineering Volume 1</t>
+          <t>Advances in Solar Energy Science and Engineering  Volume-3 - Renewable Energy Education, Training and Skill Development</t>
         </is>
       </c>
       <c r="C71" s="0"/>
       <c r="D71" s="0" t="inlineStr">
         <is>
-          <t>Garg,H.P.,Saxena,P.</t>
+          <t>S.K. Singh,Garg,H.P.</t>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="n">
         <v>2595</v>
       </c>
       <c r="H71" s="0" t="n">
         <v>129.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="0" t="inlineStr">
         <is>
-          <t>9789348596291 </t>
+          <t>81-7019-574-4,9788170195740 </t>
         </is>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Advances in Vegetable Breeding</t>
+          <t>Advances in Solar Energy Science and Engineering  Volume-4</t>
         </is>
       </c>
       <c r="C72" s="0"/>
       <c r="D72" s="0" t="inlineStr">
         <is>
-          <t>P. Tripathy </t>
+          <t>Garg,H.P.,Gangwar, B.</t>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F72" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F72" s="0"/>
       <c r="G72" s="0" t="n">
-        <v>4995</v>
+        <v>2595</v>
       </c>
       <c r="H72" s="0" t="n">
-        <v>142.00</v>
+        <v>129.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="0" t="inlineStr">
         <is>
-          <t>81-7019-444-X </t>
+          <t>8170195167 </t>
         </is>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Advancing Frontiers in Geology and Geophysic</t>
+          <t>Advances in Solar Energy Science and Engineering Volume 1</t>
         </is>
       </c>
       <c r="C73" s="0"/>
       <c r="D73" s="0" t="inlineStr">
         <is>
-          <t>Subramaniam, A.P.</t>
+          <t>Garg,H.P.,Saxena,P.</t>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="n">
-        <v>2995</v>
+        <v>2595</v>
       </c>
       <c r="H73" s="0" t="n">
-        <v>149.75</v>
+        <v>129.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="0" t="inlineStr">
         <is>
-          <t>9788170194446 </t>
+          <t>9789348596291 </t>
         </is>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Advancing Frountiers in Geology and Geophysices</t>
+          <t>Advances in Vegetable Breeding</t>
         </is>
       </c>
       <c r="C74" s="0"/>
       <c r="D74" s="0" t="inlineStr">
         <is>
-          <t>A.P Subramaniam, S. Balakrishna</t>
+          <t>P. Tripathy </t>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>english </t>
         </is>
       </c>
       <c r="G74" s="0" t="n">
-        <v>2995</v>
+        <v>4995</v>
       </c>
       <c r="H74" s="0" t="n">
-        <v>85.00</v>
+        <v>142.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="0" t="inlineStr">
         <is>
-          <t>81-7019-612-7; 9788170196129 </t>
+          <t>81-7019-444-X </t>
         </is>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Aeromycoflora and Pollination Ecology</t>
+          <t>Advancing Frontiers in Geology and Geophysic</t>
         </is>
       </c>
       <c r="C75" s="0"/>
       <c r="D75" s="0" t="inlineStr">
         <is>
-          <t>A.J. Solomon Raju</t>
+          <t>Subramaniam, A.P.</t>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="n">
         <v>2995</v>
       </c>
       <c r="H75" s="0" t="n">
         <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="0" t="inlineStr">
         <is>
-          <t>8170193893 </t>
+          <t>9788170194446 </t>
         </is>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Agama and Tripitaka Eka Anusilana</t>
+          <t>Advancing Frountiers in Geology and Geophysices</t>
         </is>
       </c>
       <c r="C76" s="0"/>
       <c r="D76" s="0" t="inlineStr">
         <is>
-          <t>Muni, S.</t>
+          <t>A.P Subramaniam, S. Balakrishna</t>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F76" s="0"/>
+      <c r="F76" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G76" s="0" t="n">
-        <v>1995.00</v>
+        <v>2995</v>
       </c>
       <c r="H76" s="0" t="n">
-        <v>99.75</v>
+        <v>85.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="0" t="inlineStr">
         <is>
-          <t>9789391734732 </t>
+          <t>81-7019-612-7; 9788170196129 </t>
         </is>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Agri-Business opportunities in North East India</t>
+          <t>Aeromycoflora and Pollination Ecology</t>
         </is>
       </c>
       <c r="C77" s="0"/>
       <c r="D77" s="0" t="inlineStr">
         <is>
-          <t>Govindasamy Kadirvel, Subhra saikat Roy , sandeep Ghatak and Vinay Kumar mishra</t>
+          <t>A.J. Solomon Raju</t>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F77" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F77" s="0"/>
       <c r="G77" s="0" t="n">
-        <v>3995</v>
+        <v>2995</v>
       </c>
       <c r="H77" s="0" t="n">
-        <v>150.00</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="0" t="inlineStr">
         <is>
-          <t>9788170196426 </t>
+          <t>8170193893 </t>
         </is>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Agri-Entrepreneurship Challenges and Opportunities</t>
+          <t>Agama and Tripitaka Eka Anusilana</t>
         </is>
       </c>
       <c r="C78" s="0"/>
       <c r="D78" s="0" t="inlineStr">
         <is>
-          <t>Prusty,Kashyap, P.</t>
+          <t>Muni, S.</t>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="n">
-        <v>3795</v>
+        <v>1995.00</v>
       </c>
       <c r="H78" s="0" t="n">
-        <v>189.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="0" t="inlineStr">
         <is>
-          <t>9789391734169 </t>
+          <t>9789391734732 </t>
         </is>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Agricultural Economics 2/Ed</t>
+          <t>Agri-Business opportunities in North East India</t>
         </is>
       </c>
       <c r="C79" s="0"/>
       <c r="D79" s="0" t="inlineStr">
         <is>
-          <t>R. K. Kulshreshtha, Amod Sharma and Pallavi</t>
+          <t>Govindasamy Kadirvel, Subhra saikat Roy , sandeep Ghatak and Vinay Kumar mishra</t>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G79" s="0" t="n">
-        <v>1995</v>
+        <v>3995</v>
       </c>
       <c r="H79" s="0" t="n">
-        <v>90.00</v>
+        <v>150.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="0" t="inlineStr">
         <is>
-          <t>9789391734251 </t>
+          <t>9788170196426 </t>
         </is>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Agricultural Marketing, Trade, Price Analysis and Rural Marketing in India</t>
+          <t>Agri-Entrepreneurship Challenges and Opportunities</t>
         </is>
       </c>
       <c r="C80" s="0"/>
       <c r="D80" s="0" t="inlineStr">
         <is>
-          <t>Amod Sharma, D. C. Kalia and K. K. Jha</t>
+          <t>Prusty,Kashyap, P.</t>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F80" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F80" s="0"/>
       <c r="G80" s="0" t="n">
-        <v>2495</v>
+        <v>3795</v>
       </c>
       <c r="H80" s="0" t="n">
-        <v>100.00</v>
+        <v>189.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="0" t="inlineStr">
         <is>
-          <t>9789348596468 </t>
+          <t>9789391734169 </t>
         </is>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Agricultural Sustainability: Strategies for Organic, Climate-Smart, and Resource-Conserving Farming</t>
+          <t>Agricultural Economics 2/Ed</t>
         </is>
       </c>
       <c r="C81" s="0"/>
       <c r="D81" s="0" t="inlineStr">
         <is>
-          <t>Shravanthi, A.R., Pradhan, J., Kumari, T. and Meena, R.K.</t>
+          <t>R. K. Kulshreshtha, Amod Sharma and Pallavi</t>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G81" s="0" t="n">
-        <v>1895</v>
+        <v>1995</v>
       </c>
       <c r="H81" s="0" t="n">
-        <v>50.00</v>
+        <v>90.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="0" t="inlineStr">
         <is>
-          <t>9789391734923 </t>
+          <t>9789391734251 </t>
         </is>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Agricultural Technology for Promoting Food and Income Security in India</t>
+          <t>Agricultural Marketing, Trade, Price Analysis and Rural Marketing in India</t>
         </is>
       </c>
       <c r="C82" s="0"/>
       <c r="D82" s="0" t="inlineStr">
         <is>
-          <t>K. K. Jha, Amod Sharma, Y.K Sharma and R. K. Kulshrestha</t>
+          <t>Amod Sharma, D. C. Kalia and K. K. Jha</t>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G82" s="0" t="n">
-        <v>1695</v>
+        <v>2495</v>
       </c>
       <c r="H82" s="0" t="n">
-        <v>40.00</v>
+        <v>100.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="0" t="inlineStr">
         <is>
-          <t>8170194318 </t>
+          <t>9789348596468 </t>
         </is>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Agromicrobes</t>
+          <t>Agricultural Sustainability: Strategies for Organic, Climate-Smart, and Resource-Conserving Farming</t>
         </is>
       </c>
       <c r="C83" s="0"/>
       <c r="D83" s="0" t="inlineStr">
         <is>
-          <t>Jha, M.N.</t>
+          <t>Shravanthi, A.R., Pradhan, J., Kumari, T. and Meena, R.K.</t>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F83" s="0"/>
+      <c r="F83" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G83" s="0" t="n">
-        <v>2595</v>
+        <v>1895</v>
       </c>
       <c r="H83" s="0" t="n">
-        <v>129.75</v>
+        <v>50.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="0" t="inlineStr">
         <is>
-          <t>8170190940 </t>
+          <t>9789391734923 </t>
         </is>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Aid to the International code of botanical nomenclature</t>
+          <t>Agricultural Technology for Promoting Food and Income Security in India</t>
         </is>
       </c>
       <c r="C84" s="0"/>
       <c r="D84" s="0" t="inlineStr">
         <is>
-          <t>Henry, A.N.</t>
+          <t>K. K. Jha, Amod Sharma, Y.K Sharma and R. K. Kulshrestha</t>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F84" s="0"/>
+      <c r="F84" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G84" s="0" t="n">
-        <v>995</v>
+        <v>1695</v>
       </c>
       <c r="H84" s="0" t="n">
-        <v>49.75</v>
+        <v>40.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>9789348596130 </t>
         </is>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Algae : Form &amp; Function</t>
+          <t>Agriculture Competitions Success : Current Topics And Multiple Choice Questions</t>
         </is>
       </c>
       <c r="C85" s="0"/>
       <c r="D85" s="0" t="inlineStr">
         <is>
-          <t>Venkataraman, G.S.</t>
+          <t>H.R. Gautam</t>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F85" s="0"/>
+      <c r="F85" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G85" s="0" t="n">
-        <v>795</v>
+        <v>1595</v>
       </c>
       <c r="H85" s="0" t="n">
-        <v>39.75</v>
+        <v>45.57</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="0" t="inlineStr">
         <is>
-          <t>81-7019-226-9 </t>
+          <t>9789348596239 </t>
         </is>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Algal Biofertilizers &amp; Rice Cultivation (Out of Print)</t>
+          <t>Agriculture In Indian Himalyan Region vol (1-2) set</t>
         </is>
       </c>
       <c r="C86" s="0"/>
       <c r="D86" s="0" t="inlineStr">
         <is>
-          <t>G. S. VENKATARAMA</t>
+          <t>U.C. Sharma, M.Datta Et all.</t>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F86" s="0"/>
+      <c r="F86" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G86" s="0" t="n">
-        <v>1295</v>
+        <v>14995</v>
       </c>
       <c r="H86" s="0" t="n">
-        <v>64.75</v>
+        <v>428.42</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="0" t="inlineStr">
         <is>
-          <t>8170193281 </t>
+          <t>8170194318 </t>
         </is>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>An Atlas of Indian Wild Life</t>
+          <t>Agromicrobes</t>
         </is>
       </c>
       <c r="C87" s="0"/>
       <c r="D87" s="0" t="inlineStr">
         <is>
-          <t>Tiwari,S.K.</t>
+          <t>Jha, M.N.</t>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="n">
-        <v>495</v>
+        <v>2595</v>
       </c>
       <c r="H87" s="0" t="n">
-        <v>24.75</v>
+        <v>129.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="0" t="inlineStr">
         <is>
-          <t>9789348596260 </t>
+          <t>8170190940 </t>
         </is>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>An Introduction to State and Political Theory</t>
+          <t>Aid to the International code of botanical nomenclature</t>
         </is>
       </c>
       <c r="C88" s="0"/>
       <c r="D88" s="0" t="inlineStr">
         <is>
-          <t>Rama Rao Bonagani</t>
+          <t>Henry, A.N.</t>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F88" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F88" s="0"/>
       <c r="G88" s="0" t="n">
-        <v>3295</v>
+        <v>995</v>
       </c>
       <c r="H88" s="0" t="n">
-        <v>38.29</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="0" t="inlineStr">
         <is>
-          <t>8170192331 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>Analytical Studies on Growing Plant Cell Walls</t>
+          <t>Algae : Form &amp; Function</t>
         </is>
       </c>
       <c r="C89" s="0"/>
       <c r="D89" s="0" t="inlineStr">
         <is>
-          <t>Kerzuhiko,Naokisakuria,Yoshio Masuda</t>
+          <t>Venkataraman, G.S.</t>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="n">
-        <v>900.00</v>
+        <v>795</v>
       </c>
       <c r="H89" s="0" t="n">
-        <v>45.00</v>
+        <v>39.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="0" t="inlineStr">
         <is>
-          <t>9004077510 </t>
+          <t>81-7019-226-9 </t>
         </is>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>Anatomy of Morphology</t>
+          <t>Algal Biofertilizers &amp; Rice Cultivation (Out of Print)</t>
         </is>
       </c>
       <c r="C90" s="0"/>
       <c r="D90" s="0" t="inlineStr">
         <is>
-          <t>A.D.J. Meeuse</t>
+          <t>G. S. VENKATARAMA</t>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="n">
-        <v>3295</v>
+        <v>1295</v>
       </c>
       <c r="H90" s="0" t="n">
-        <v>164.75</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="0" t="inlineStr">
         <is>
-          <t>8170193559 </t>
+          <t>8170193281 </t>
         </is>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>Anatomy of the Common Lemon Butterfly.</t>
+          <t>An Atlas of Indian Wild Life</t>
         </is>
       </c>
       <c r="C91" s="0"/>
       <c r="D91" s="0" t="inlineStr">
         <is>
-          <t>Goyle, S. </t>
+          <t>Tiwari,S.K.</t>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="n">
-        <v>1995</v>
+        <v>495</v>
       </c>
       <c r="H91" s="0" t="n">
-        <v>99.75</v>
+        <v>24.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>9789348596260 </t>
         </is>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>Anatomy of Vertebrates (Fishes &amp; Reptiles)</t>
+          <t>An Introduction to State and Political Theory</t>
         </is>
       </c>
       <c r="C92" s="0"/>
       <c r="D92" s="0" t="inlineStr">
         <is>
-          <t>Owen, R.</t>
+          <t>Rama Rao Bonagani</t>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F92" s="0"/>
+      <c r="F92" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G92" s="0" t="n">
-        <v>1250</v>
+        <v>3295</v>
       </c>
       <c r="H92" s="0" t="n">
-        <v>62.50</v>
+        <v>38.29</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>8170192331 </t>
         </is>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>Anatomy of Woody Plants</t>
+          <t>Analytical Studies on Growing Plant Cell Walls</t>
         </is>
       </c>
       <c r="C93" s="0"/>
       <c r="D93" s="0" t="inlineStr">
         <is>
-          <t>Jaffrey, E.C.</t>
+          <t>Kerzuhiko,Naokisakuria,Yoshio Masuda</t>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="n">
-        <v>2000</v>
+        <v>900.00</v>
       </c>
       <c r="H93" s="0" t="n">
-        <v>100.00</v>
+        <v>45.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="0" t="inlineStr">
         <is>
-          <t>8170191483 </t>
+          <t>9004077510 </t>
         </is>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>Ancient India: As described by Megasthenes and Arrian</t>
+          <t>Anatomy of Morphology</t>
         </is>
       </c>
       <c r="C94" s="0"/>
       <c r="D94" s="0" t="inlineStr">
         <is>
-          <t>McCrindle, J.W.</t>
+          <t>A.D.J. Meeuse</t>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="n">
-        <v>1995.00</v>
+        <v>3295</v>
       </c>
       <c r="H94" s="0" t="n">
-        <v>99.75</v>
+        <v>164.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="0" t="inlineStr">
         <is>
-          <t>1555282024 </t>
+          <t>8170193559 </t>
         </is>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>Ancient India: As described in classical literature;being a collection of Greek and latin texts relating to India extracted from Hrodotos Starabo,Plinius,Aelianus Kosmas,Bardesanes,Porphyrious Strobaaios,Dion,Chroysostom,Dionysios,Philostratos....</t>
+          <t>Anatomy of the Common Lemon Butterfly.</t>
         </is>
       </c>
       <c r="C95" s="0"/>
       <c r="D95" s="0" t="inlineStr">
         <is>
-          <t>Yamaguti, S.</t>
+          <t>Goyle, S. </t>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="n">
         <v>1995</v>
       </c>
       <c r="H95" s="0" t="n">
         <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="0" t="inlineStr">
         <is>
-          <t>9788170194781 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>Animal Disease Informatics</t>
+          <t>Anatomy of Vertebrates (Fishes &amp; Reptiles)</t>
         </is>
       </c>
       <c r="C96" s="0"/>
       <c r="D96" s="0" t="inlineStr">
         <is>
-          <t>Shome, B. R.</t>
+          <t>Owen, R.</t>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="n">
-        <v>1995</v>
+        <v>1250</v>
       </c>
       <c r="H96" s="0" t="n">
-        <v>99.75</v>
+        <v>62.50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="0" t="inlineStr">
         <is>
-          <t>81-7019-561-7,9788170195610 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>Animal Physiology (RASND Vol : 4)</t>
+          <t>Anatomy of Woody Plants</t>
         </is>
       </c>
       <c r="C97" s="0"/>
       <c r="D97" s="0" t="inlineStr">
         <is>
-          <t>B. B. Kaliwal</t>
+          <t>Jaffrey, E.C.</t>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F97" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F97" s="0"/>
       <c r="G97" s="0" t="n">
-        <v>3495</v>
+        <v>2000</v>
       </c>
       <c r="H97" s="0" t="n">
-        <v>174.75</v>
+        <v>100.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="0" t="inlineStr">
         <is>
-          <t>8170192439 </t>
+          <t>8170191483 </t>
         </is>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>Anthropology in Indian Context</t>
+          <t>Ancient India: As described by Megasthenes and Arrian</t>
         </is>
       </c>
       <c r="C98" s="0"/>
       <c r="D98" s="0" t="inlineStr">
         <is>
-          <t>Bansal, I.J.S.</t>
+          <t>McCrindle, J.W.</t>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="n">
-        <v>1295</v>
+        <v>1995.00</v>
       </c>
       <c r="H98" s="0" t="n">
-        <v>64.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="0" t="inlineStr">
         <is>
-          <t>8170193133 </t>
+          <t>1555282024 </t>
         </is>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>Antiquites of Orissa 2 vols set</t>
+          <t>Ancient India: As described in classical literature;being a collection of Greek and latin texts relating to India extracted from Hrodotos Starabo,Plinius,Aelianus Kosmas,Bardesanes,Porphyrious Strobaaios,Dion,Chroysostom,Dionysios,Philostratos....</t>
         </is>
       </c>
       <c r="C99" s="0"/>
       <c r="D99" s="0" t="inlineStr">
         <is>
-          <t>Mitra, R.</t>
+          <t>Yamaguti, S.</t>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="n">
-        <v>3995.00</v>
+        <v>1995</v>
       </c>
       <c r="H99" s="0" t="n">
-        <v>199.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="0" t="inlineStr">
         <is>
-          <t>8170195256 </t>
+          <t>9788170194781 </t>
         </is>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>Application of ICT in Libraries: A Paradigm Shift</t>
+          <t>Animal Disease Informatics</t>
         </is>
       </c>
       <c r="C100" s="0"/>
       <c r="D100" s="0" t="inlineStr">
         <is>
-          <t>Dr. Lallaisangzuali</t>
+          <t>Shome, B. R.</t>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F100" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F100" s="0"/>
       <c r="G100" s="0" t="n">
-        <v>995</v>
+        <v>1995</v>
       </c>
       <c r="H100" s="0" t="n">
-        <v>49.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="0" t="inlineStr">
         <is>
-          <t>8170193133 </t>
+          <t>81-7019-561-7,9788170195610 </t>
         </is>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>Applied Botany for Mass Communications</t>
+          <t>Animal Physiology (RASND Vol : 4)</t>
         </is>
       </c>
       <c r="C101" s="0"/>
       <c r="D101" s="0" t="inlineStr">
         <is>
-          <t>V.S. Agarwal</t>
+          <t>B. B. Kaliwal</t>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F101" s="0"/>
+      <c r="F101" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G101" s="0" t="n">
-        <v>2395</v>
+        <v>3495</v>
       </c>
       <c r="H101" s="0" t="n">
-        <v>119.75</v>
+        <v>174.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="0" t="inlineStr">
         <is>
-          <t>81-7019-492-X,9788170194811 </t>
+          <t>8170192439 </t>
         </is>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>Applied Pedology</t>
+          <t>Anthropology in Indian Context</t>
         </is>
       </c>
       <c r="C102" s="0"/>
       <c r="D102" s="0" t="inlineStr">
         <is>
-          <t>Sarkar, D</t>
+          <t>Bansal, I.J.S.</t>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="n">
-        <v>1995</v>
+        <v>1295</v>
       </c>
       <c r="H102" s="0" t="n">
-        <v>99.75</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="0" t="inlineStr">
         <is>
-          <t>9788170195078 </t>
+          <t>8170193133 </t>
         </is>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>Aquaculture in Hill Area</t>
+          <t>Antiquites of Orissa 2 vols set</t>
         </is>
       </c>
       <c r="C103" s="0"/>
       <c r="D103" s="0" t="inlineStr">
         <is>
-          <t>M.P. SINGH ET. AL.</t>
+          <t>Mitra, R.</t>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F103" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="n">
-        <v>2195</v>
+        <v>3995.00</v>
       </c>
       <c r="H103" s="0" t="n">
-        <v>109.75</v>
+        <v>199.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="0" t="inlineStr">
         <is>
-          <t>81-7019-312-5 </t>
+          <t>8170195256 </t>
         </is>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>Aquatic Weed Management  : A text   Book and Manual</t>
+          <t>Application of ICT in Libraries: A Paradigm Shift</t>
         </is>
       </c>
       <c r="C104" s="0"/>
       <c r="D104" s="0" t="inlineStr">
         <is>
-          <t>O.P. Gupta</t>
+          <t>Dr. Lallaisangzuali</t>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F104" s="0"/>
+      <c r="F104" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G104" s="0" t="n">
-        <v>1995</v>
+        <v>995</v>
       </c>
       <c r="H104" s="0" t="n">
-        <v>99.75</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>8170193133 </t>
         </is>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>Aracchnida</t>
+          <t>Applied Botany for Mass Communications</t>
         </is>
       </c>
       <c r="C105" s="0"/>
       <c r="D105" s="0" t="inlineStr">
         <is>
-          <t>Pocock, R.I.</t>
+          <t>V.S. Agarwal</t>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="n">
-        <v>2195.00</v>
+        <v>2395</v>
       </c>
       <c r="H105" s="0" t="n">
-        <v>109.75</v>
+        <v>119.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="0" t="inlineStr">
         <is>
-          <t>9788170196648 </t>
+          <t>81-7019-492-X,9788170194811 </t>
         </is>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>Arecanut</t>
+          <t>Applied Pedology</t>
         </is>
       </c>
       <c r="C106" s="0"/>
       <c r="D106" s="0" t="inlineStr">
         <is>
-          <t>P. Chowdappa</t>
+          <t>Sarkar, D</t>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="n">
-        <v>4495</v>
+        <v>1995</v>
       </c>
       <c r="H106" s="0" t="n">
-        <v>224.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="0" t="inlineStr">
         <is>
-          <t>9789348596598 </t>
+          <t>9788170195078 </t>
         </is>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>Asia in Perspective: Culture, Economy and Society</t>
+          <t>Aquaculture in Hill Area</t>
         </is>
       </c>
       <c r="C107" s="0"/>
       <c r="D107" s="0" t="inlineStr">
         <is>
-          <t>Anisha Bordoloi, Bhaswati Sarmah, Bondita Baruah</t>
+          <t>M.P. SINGH ET. AL.</t>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G107" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H107" s="0" t="n">
-        <v>60.00</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="0" t="inlineStr">
         <is>
-          <t>8170192722 </t>
+          <t>81-7019-312-5 </t>
         </is>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>Asiatic Palms (Supplement) Lepidocaryeae, Part(1): The species of Calmus Calcutta</t>
+          <t>Aquatic Weed Management  : A text   Book and Manual</t>
         </is>
       </c>
       <c r="C108" s="0"/>
       <c r="D108" s="0" t="inlineStr">
         <is>
-          <t>O. Beccari</t>
+          <t>O.P. Gupta</t>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="n">
-        <v>5995</v>
+        <v>1995</v>
       </c>
       <c r="H108" s="0" t="n">
-        <v>299.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="0" t="inlineStr">
         <is>
-          <t>8170192145 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>Aspects of Jaina Monasticism</t>
+          <t>Aracchnida</t>
         </is>
       </c>
       <c r="C109" s="0"/>
       <c r="D109" s="0" t="inlineStr">
         <is>
-          <t>Tatia, N.</t>
+          <t>Pocock, R.I.</t>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="n">
-        <v>995.00</v>
+        <v>2195.00</v>
       </c>
       <c r="H109" s="0" t="n">
-        <v>49.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="0" t="inlineStr">
         <is>
-          <t>81-7019-162-9 </t>
+          <t>9788170196648 </t>
         </is>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>Aspects of Plant Sciences Vol. 1</t>
+          <t>Arecanut</t>
         </is>
       </c>
       <c r="C110" s="0"/>
       <c r="D110" s="0" t="inlineStr">
         <is>
-          <t>P.K.K.Nair</t>
+          <t>P. Chowdappa</t>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="n">
-        <v>1295</v>
+        <v>4495</v>
       </c>
       <c r="H110" s="0" t="n">
-        <v>64.75</v>
+        <v>224.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="0" t="inlineStr">
         <is>
-          <t>9789391734824 </t>
+          <t>9789348596598 </t>
         </is>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>Assessing Library Service Quality</t>
+          <t>Asia in Perspective: Culture, Economy and Society</t>
         </is>
       </c>
       <c r="C111" s="0"/>
       <c r="D111" s="0" t="inlineStr">
         <is>
-          <t>Bhanu Pratap</t>
+          <t>Anisha Bordoloi, Bhaswati Sarmah, Bondita Baruah</t>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G111" s="0" t="n">
-        <v>2495</v>
+        <v>2195</v>
       </c>
       <c r="H111" s="0" t="n">
-        <v>70.00</v>
+        <v>60.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="0" t="inlineStr">
         <is>
-          <t>9789391734299 </t>
+          <t>8170192722 </t>
         </is>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>At a Glance of Agricultural Economics for Competitive Exam's</t>
+          <t>Asiatic Palms (Supplement) Lepidocaryeae, Part(1): The species of Calmus Calcutta</t>
         </is>
       </c>
       <c r="C112" s="0"/>
       <c r="D112" s="0" t="inlineStr">
         <is>
-          <t>Amod Sharma</t>
+          <t>O. Beccari</t>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>PB</t>
-[...6 lines deleted...]
-      </c>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F112" s="0"/>
       <c r="G112" s="0" t="n">
-        <v>295</v>
+        <v>5995</v>
       </c>
       <c r="H112" s="0" t="n">
-        <v>50.00</v>
+        <v>299.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="0" t="inlineStr">
         <is>
-          <t>8170194504,9788170194507 </t>
+          <t>8170192145 </t>
         </is>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>Atlas Animal Genetic Resources of India</t>
+          <t>Aspects of Jaina Monasticism</t>
         </is>
       </c>
       <c r="C113" s="0"/>
       <c r="D113" s="0" t="inlineStr">
         <is>
-          <t> Dinesh Kumar , S.C. Gupta,S.P.S. Ahlawat</t>
+          <t>Tatia, N.</t>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="n">
-        <v>5995</v>
+        <v>995.00</v>
       </c>
       <c r="H113" s="0" t="n">
-        <v>299.75</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="0" t="inlineStr">
         <is>
-          <t>9789391734305 </t>
+          <t>81-7019-162-9 </t>
         </is>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>Atmanirbhar Bharat and Media On the Road to Success</t>
+          <t>Aspects of Plant Sciences Vol. 1</t>
         </is>
       </c>
       <c r="C114" s="0"/>
       <c r="D114" s="0" t="inlineStr">
         <is>
-          <t>Dr. Manash Pratim Goswami, Dr Nikhil Kumar Gouda &amp; Dr. Radha Bathran</t>
+          <t>P.K.K.Nair</t>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F114" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F114" s="0"/>
       <c r="G114" s="0" t="n">
-        <v>2195</v>
+        <v>1295</v>
       </c>
       <c r="H114" s="0" t="n">
-        <v>50.00</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>9789391734824 </t>
         </is>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>Atmanushasana</t>
+          <t>Assessing Library Service Quality</t>
         </is>
       </c>
       <c r="C115" s="0"/>
       <c r="D115" s="0" t="inlineStr">
         <is>
-          <t>Acharya, G.B.</t>
+          <t>Bhanu Pratap</t>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F115" s="0"/>
+      <c r="F115" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G115" s="0" t="n">
-        <v>950.00</v>
+        <v>2495</v>
       </c>
       <c r="H115" s="0" t="n">
-        <v>47.50</v>
+        <v>70.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="0" t="inlineStr">
         <is>
-          <t>81-7019-489-X,9788170194897 </t>
+          <t>9789391734299 </t>
         </is>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>Attributes of Plant Spatial Analysis</t>
+          <t>At a Glance of Agricultural Economics for Competitive Exam's</t>
         </is>
       </c>
       <c r="C116" s="0"/>
       <c r="D116" s="0" t="inlineStr">
         <is>
-          <t>Mathur, M.,Chhabra, M.B.</t>
+          <t>Amod Sharma</t>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>HB</t>
-[...2 lines deleted...]
-      <c r="F116" s="0"/>
+          <t>PB</t>
+        </is>
+      </c>
+      <c r="F116" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G116" s="0" t="n">
-        <v>2995</v>
+        <v>295</v>
       </c>
       <c r="H116" s="0" t="n">
-        <v>149.75</v>
+        <v>50.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="0" t="inlineStr">
         <is>
-          <t>9788197361296 </t>
+          <t>8170194504,9788170194507 </t>
         </is>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>Basics of Natural Farming</t>
+          <t>Atlas Animal Genetic Resources of India</t>
         </is>
       </c>
       <c r="C117" s="0"/>
       <c r="D117" s="0" t="inlineStr">
         <is>
-          <t>A. Ghosal, S. Karak, U. Thapa</t>
+          <t> Dinesh Kumar , S.C. Gupta,S.P.S. Ahlawat</t>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F117" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F117" s="0"/>
       <c r="G117" s="0" t="n">
-        <v>2495</v>
+        <v>5995</v>
       </c>
       <c r="H117" s="0" t="n">
-        <v>70.00</v>
+        <v>299.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="0" t="inlineStr">
         <is>
-          <t>81701945124, 9788170195122 </t>
+          <t>9789391734305 </t>
         </is>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>Bees and Pollination</t>
+          <t>Atmanirbhar Bharat and Media On the Road to Success</t>
         </is>
       </c>
       <c r="C118" s="0"/>
       <c r="D118" s="0" t="inlineStr">
         <is>
-          <t>A.J. Solomon Raju</t>
+          <t>Dr. Manash Pratim Goswami, Dr Nikhil Kumar Gouda &amp; Dr. Radha Bathran</t>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F118" s="0"/>
+      <c r="F118" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G118" s="0" t="n">
-        <v>1595</v>
+        <v>2195</v>
       </c>
       <c r="H118" s="0" t="n">
-        <v>79.75</v>
+        <v>50.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="0" t="inlineStr">
         <is>
-          <t>81-7019-000-2 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>Bengal Native Army to Year Eighteen Ninety-Five</t>
+          <t>Atmanushasana</t>
         </is>
       </c>
       <c r="C119" s="0"/>
       <c r="D119" s="0" t="inlineStr">
         <is>
-          <t>Cardew, G.F.</t>
+          <t>Acharya, G.B.</t>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="n">
-        <v>2995.00</v>
+        <v>950.00</v>
       </c>
       <c r="H119" s="0" t="n">
-        <v>149.75</v>
+        <v>47.50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="0" t="inlineStr">
         <is>
-          <t>8170195108, 9788170195108 </t>
+          <t>81-7019-489-X,9788170194897 </t>
         </is>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
-          <t>Bhasha - Paristhithaki : Bhartiye Avum Vaishvik Paripeksha</t>
+          <t>Attributes of Plant Spatial Analysis</t>
         </is>
       </c>
       <c r="C120" s="0"/>
       <c r="D120" s="0" t="inlineStr">
         <is>
-          <t>A.K.Tripathi,S.K. Singh</t>
+          <t>Mathur, M.,Chhabra, M.B.</t>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="n">
-        <v>1395</v>
+        <v>2995</v>
       </c>
       <c r="H120" s="0" t="n">
-        <v>69.75</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="0" t="inlineStr">
         <is>
-          <t>9788170196464 </t>
+          <t>9788197361296 </t>
         </is>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>Bhasha Avum Digital Loktantr (Hindi)</t>
+          <t>Basics of Natural Farming</t>
         </is>
       </c>
       <c r="C121" s="0"/>
       <c r="D121" s="0" t="inlineStr">
         <is>
-          <t>A.K.Tripathi</t>
+          <t>A. Ghosal, S. Karak, U. Thapa</t>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
-          <t>Hindi</t>
+          <t>English</t>
         </is>
       </c>
       <c r="G121" s="0" t="n">
-        <v>1995</v>
+        <v>2495</v>
       </c>
       <c r="H121" s="0" t="n">
-        <v>99.75</v>
+        <v>70.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="0" t="inlineStr">
         <is>
-          <t>81-7019-568-4 ; 9788170195689 </t>
+          <t>81701945124, 9788170195122 </t>
         </is>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
-          <t>Bhasha samay avum samvad</t>
+          <t>Bees and Pollination</t>
         </is>
       </c>
       <c r="C122" s="0"/>
       <c r="D122" s="0" t="inlineStr">
         <is>
-          <t>S.K. Singh,Shanmughavel,P.</t>
+          <t>A.J. Solomon Raju</t>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="n">
-        <v>3295</v>
+        <v>1595</v>
       </c>
       <c r="H122" s="0" t="n">
-        <v>164.75</v>
+        <v>79.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="0" t="inlineStr">
         <is>
-          <t>9788197951619 </t>
+          <t>81-7019-000-2 </t>
         </is>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>Bhoomi Charan  Niyantran ke liya mirda Prabandhan (Hindi)</t>
+          <t>Bengal Native Army to Year Eighteen Ninety-Five</t>
         </is>
       </c>
       <c r="C123" s="0"/>
       <c r="D123" s="0" t="inlineStr">
         <is>
-          <t>Dharamveer  Singh, Devideen Yadav and M Madhu,  Subhash  Babu</t>
+          <t>Cardew, G.F.</t>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F123" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F123" s="0"/>
       <c r="G123" s="0" t="n">
-        <v>2395</v>
+        <v>2995.00</v>
       </c>
       <c r="H123" s="0" t="n">
-        <v>65.00</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="0" t="inlineStr">
         <is>
-          <t>9789391734411 </t>
+          <t>8170195108, 9788170195108 </t>
         </is>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>Bilgrami's Fungi of India List and References (1988-2020)</t>
+          <t>Bhasha - Paristhithaki : Bhartiye Avum Vaishvik Paripeksha</t>
         </is>
       </c>
       <c r="C124" s="0"/>
       <c r="D124" s="0" t="inlineStr">
         <is>
-          <t>Manoharachary, C. Atri, N.S., T. Prameela Devi, Deeba Kamil, S. K. Singh and A.P. Singh</t>
+          <t>A.K.Tripathi,S.K. Singh</t>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F124" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F124" s="0"/>
       <c r="G124" s="0" t="n">
-        <v>3995</v>
+        <v>1395</v>
       </c>
       <c r="H124" s="0" t="n">
-        <v>100.00</v>
+        <v>69.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="0" t="inlineStr">
         <is>
-          <t>9788170196242 </t>
+          <t>9788170196464 </t>
         </is>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>Bio-Intensive Approaches: Application and Effectiveness in Plant Disease Management</t>
+          <t>Bhasha Avum Digital Loktantr (Hindi)</t>
         </is>
       </c>
       <c r="C125" s="0"/>
       <c r="D125" s="0" t="inlineStr">
         <is>
-          <t>Mujeebur R. Khan,R.N. Pandey</t>
+          <t>A.K.Tripathi</t>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F125" s="0"/>
+      <c r="F125" s="0" t="inlineStr">
+        <is>
+          <t>Hindi</t>
+        </is>
+      </c>
       <c r="G125" s="0" t="n">
-        <v>5495</v>
+        <v>1995</v>
       </c>
       <c r="H125" s="0" t="n">
-        <v>274.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="0" t="inlineStr">
         <is>
-          <t>9788170196266 </t>
+          <t>81-7019-568-4 ; 9788170195689 </t>
         </is>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>Bio-intensive Approaches: Application and Effectiveness in the Management of Plant Nematodes, Insects and Weeds</t>
+          <t>Bhasha samay avum samvad</t>
         </is>
       </c>
       <c r="C126" s="0"/>
       <c r="D126" s="0" t="inlineStr">
         <is>
-          <t>Mujeebur, R. Khan</t>
+          <t>S.K. Singh,Shanmughavel,P.</t>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="n">
-        <v>5995</v>
+        <v>3295</v>
       </c>
       <c r="H126" s="0" t="n">
-        <v>299.75</v>
+        <v>164.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="0" t="inlineStr">
         <is>
-          <t>9789391734572 </t>
+          <t>9788197951619 </t>
         </is>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>Biobased Products: Sustainable Applications</t>
+          <t>Bhoomi Charan  Niyantran ke liya mirda Prabandhan (Hindi)</t>
         </is>
       </c>
       <c r="C127" s="0"/>
       <c r="D127" s="0" t="inlineStr">
         <is>
-          <t>Dr. E. Keshamma &amp; Dr. Sharangouda J. Patil</t>
+          <t>Dharamveer  Singh, Devideen Yadav and M Madhu,  Subhash  Babu</t>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>Hindi</t>
         </is>
       </c>
       <c r="G127" s="0" t="n">
-        <v>2995</v>
+        <v>2395</v>
       </c>
       <c r="H127" s="0" t="n">
-        <v>80.00</v>
+        <v>65.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="0" t="inlineStr">
         <is>
-          <t>817019377X </t>
+          <t>9789391734411 </t>
         </is>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>Biochemical Aspects of Plant Disease Resistance Vol. 2</t>
+          <t>Bilgrami's Fungi of India List and References (1988-2020)</t>
         </is>
       </c>
       <c r="C128" s="0"/>
       <c r="D128" s="0" t="inlineStr">
         <is>
-          <t>Mahadevan, A.</t>
+          <t>Manoharachary, C. Atri, N.S., T. Prameela Devi, Deeba Kamil, S. K. Singh and A.P. Singh</t>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F128" s="0"/>
+      <c r="F128" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G128" s="0" t="n">
-        <v>2395</v>
+        <v>3995</v>
       </c>
       <c r="H128" s="0" t="n">
-        <v>119.75</v>
+        <v>100.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="0" t="inlineStr">
         <is>
-          <t>81-7019-141-6 </t>
+          <t>9788170196242 </t>
         </is>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>Biochemical Aspects of Plant Disease Resistance Vol. I (Preformed Inhibitory substances Prohibiting)</t>
+          <t>Bio-Intensive Approaches: Application and Effectiveness in Plant Disease Management</t>
         </is>
       </c>
       <c r="C129" s="0"/>
       <c r="D129" s="0" t="inlineStr">
         <is>
-          <t>Mahadevan, A.</t>
+          <t>Mujeebur R. Khan,R.N. Pandey</t>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="n">
-        <v>2395</v>
+        <v>5495</v>
       </c>
       <c r="H129" s="0" t="n">
-        <v>119.75</v>
+        <v>274.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="0" t="inlineStr">
         <is>
-          <t>81-7019-602-6; 9788170196020 </t>
+          <t>9788170196266 </t>
         </is>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>Biodiversity and Bioprospects: Indian Senario and Perspective</t>
+          <t>Bio-intensive Approaches: Application and Effectiveness in the Management of Plant Nematodes, Insects and Weeds</t>
         </is>
       </c>
       <c r="C130" s="0"/>
       <c r="D130" s="0" t="inlineStr">
         <is>
-          <t>Rao, P.N.</t>
+          <t>Mujeebur, R. Khan</t>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="n">
-        <v>3995</v>
+        <v>5995</v>
       </c>
       <c r="H130" s="0" t="n">
-        <v>199.75</v>
+        <v>299.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="0" t="inlineStr">
         <is>
-          <t>8170195139, 9788170195139 </t>
+          <t>9789391734572 </t>
         </is>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>Biodiversity in Tropical Ecosystems</t>
+          <t>Biobased Products: Sustainable Applications</t>
         </is>
       </c>
       <c r="C131" s="0"/>
       <c r="D131" s="0" t="inlineStr">
         <is>
-          <t>S. K. Tripathi</t>
+          <t>Dr. E. Keshamma &amp; Dr. Sharangouda J. Patil</t>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F131" s="0"/>
+      <c r="F131" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G131" s="0" t="n">
-        <v>3295</v>
+        <v>2995</v>
       </c>
       <c r="H131" s="0" t="n">
-        <v>164.75</v>
+        <v>80.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="0" t="inlineStr">
         <is>
-          <t>9788170195924 </t>
+          <t>817019377X </t>
         </is>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>Biological Control of Crop Diseases Recent Advances and Perspectives Vol 1 : Horticultural Crops, Vol 2 : Cereals, Pulses, Oilseeds and Other Crops Vol. 1-2 set</t>
+          <t>Biochemical Aspects of Plant Disease Resistance Vol. 2</t>
         </is>
       </c>
       <c r="C132" s="0"/>
       <c r="D132" s="0" t="inlineStr">
         <is>
-          <t>Dinesh Singh</t>
+          <t>Mahadevan, A.</t>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="n">
-        <v>9995</v>
+        <v>2395</v>
       </c>
       <c r="H132" s="0" t="n">
-        <v>499.75</v>
+        <v>119.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="0" t="inlineStr">
         <is>
-          <t>8170191793 </t>
+          <t>81-7019-141-6 </t>
         </is>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>Biological Macromolecules Sturcture and Function</t>
+          <t>Biochemical Aspects of Plant Disease Resistance Vol. I (Preformed Inhibitory substances Prohibiting)</t>
         </is>
       </c>
       <c r="C133" s="0"/>
       <c r="D133" s="0" t="inlineStr">
         <is>
-          <t>C. Rajamanickem</t>
+          <t>Mahadevan, A.</t>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="n">
-        <v>3995</v>
+        <v>2395</v>
       </c>
       <c r="H133" s="0" t="n">
-        <v>99.75</v>
+        <v>119.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="0" t="inlineStr">
         <is>
-          <t>709932383 </t>
+          <t>81-7019-602-6; 9788170196020 </t>
         </is>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>Biology of Mutualism (Ecology &amp; Evolution)  Out of Print</t>
+          <t>Biodiversity and Bioprospects: Indian Senario and Perspective</t>
         </is>
       </c>
       <c r="C134" s="0"/>
       <c r="D134" s="0" t="inlineStr">
         <is>
-          <t>Boucher, D.H.</t>
+          <t>Rao, P.N.</t>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="n">
-        <v>2195</v>
+        <v>3995</v>
       </c>
       <c r="H134" s="0" t="n">
-        <v>109.75</v>
+        <v>199.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="0" t="inlineStr">
         <is>
-          <t>8170193737 </t>
+          <t>8170195139, 9788170195139 </t>
         </is>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>Biomembranes in Health &amp; Disease 2 Vols.</t>
+          <t>Biodiversity in Tropical Ecosystems</t>
         </is>
       </c>
       <c r="C135" s="0"/>
       <c r="D135" s="0" t="inlineStr">
         <is>
-          <t>Kidwai, A.M.</t>
+          <t>S. K. Tripathi</t>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="n">
-        <v>5995</v>
+        <v>3295</v>
       </c>
       <c r="H135" s="0" t="n">
         <v>164.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="0" t="inlineStr">
         <is>
-          <t>817019301X </t>
+          <t>9788170195924 </t>
         </is>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>Biomembranes: Structure Biogensis and Transport Proceedings of Biomembrane Symposium</t>
+          <t>Biological Control of Crop Diseases Recent Advances and Perspectives Vol 1 : Horticultural Crops, Vol 2 : Cereals, Pulses, Oilseeds and Other Crops Vol. 1-2 set</t>
         </is>
       </c>
       <c r="C136" s="0"/>
       <c r="D136" s="0" t="inlineStr">
         <is>
-          <t>Rajamanickam</t>
+          <t>Dinesh Singh</t>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="n">
-        <v>2995</v>
+        <v>9995</v>
       </c>
       <c r="H136" s="0" t="n">
-        <v>114.75</v>
+        <v>499.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="0" t="inlineStr">
         <is>
-          <t>8170191939 </t>
+          <t>8170191793 </t>
         </is>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>Biometrical Techniques in Breeding &amp; Genetics  (Out of Print)</t>
+          <t>Biological Macromolecules Sturcture and Function</t>
         </is>
       </c>
       <c r="C137" s="0"/>
       <c r="D137" s="0" t="inlineStr">
         <is>
-          <t>Singh, R.K.</t>
+          <t>C. Rajamanickem</t>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="n">
-        <v>1995</v>
+        <v>3995</v>
       </c>
       <c r="H137" s="0" t="n">
         <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="0" t="inlineStr">
         <is>
-          <t>9788170197027 </t>
+          <t>709932383 </t>
         </is>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>Biomolecule The Current Status and Future Perspectives</t>
+          <t>Biology of Mutualism (Ecology &amp; Evolution)  Out of Print</t>
         </is>
       </c>
       <c r="C138" s="0"/>
       <c r="D138" s="0" t="inlineStr">
         <is>
-          <t>Sadashiv S. O., S. J Patil and Nandeshwarappa, B.P.</t>
+          <t>Boucher, D.H.</t>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F138" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H138" s="0" t="n">
-        <v>100.00</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="0" t="inlineStr">
         <is>
-          <t>8170190118 </t>
+          <t>8170193737 </t>
         </is>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>Biophysical Chemistry : Metal Ions DNS Interaction</t>
+          <t>Biomembranes in Health &amp; Disease 2 Vols.</t>
         </is>
       </c>
       <c r="C139" s="0"/>
       <c r="D139" s="0" t="inlineStr">
         <is>
-          <t>Banerjee, P.K.</t>
+          <t>Kidwai, A.M.</t>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="n">
-        <v>1595</v>
+        <v>5995</v>
       </c>
       <c r="H139" s="0" t="n">
-        <v>79.75</v>
+        <v>164.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="0" t="inlineStr">
         <is>
-          <t>81-7019-447-4 </t>
+          <t>817019301X </t>
         </is>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>Bioresources Conservation and Management</t>
+          <t>Biomembranes: Structure Biogensis and Transport Proceedings of Biomembrane Symposium</t>
         </is>
       </c>
       <c r="C140" s="0"/>
       <c r="D140" s="0" t="inlineStr">
         <is>
-          <t>A.J. Solomon Raju</t>
+          <t>Rajamanickam</t>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="n">
-        <v>2995</v>
+        <v>3295</v>
       </c>
       <c r="H140" s="0" t="n">
-        <v>149.75</v>
+        <v>114.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="0" t="inlineStr">
         <is>
-          <t>9789348596253 </t>
+          <t>8170191939 </t>
         </is>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>Bioresources Processing Technologies and Applications</t>
+          <t>Biometrical Techniques in Breeding &amp; Genetics  (Out of Print)</t>
         </is>
       </c>
       <c r="C141" s="0"/>
       <c r="D141" s="0" t="inlineStr">
         <is>
-          <t>T.C Venkateswarulu, Malathi Balasubramaniyan, Chrles David, Md. Nazneen Bobby, O.N Tiwari</t>
+          <t>Singh, R.K.</t>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F141" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F141" s="0"/>
       <c r="G141" s="0" t="n">
-        <v>4595</v>
+        <v>1995</v>
       </c>
       <c r="H141" s="0" t="n">
-        <v>125.00</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="0" t="inlineStr">
         <is>
-          <t>81-7019-559-0,9788170195597 </t>
+          <t>9788170197027 </t>
         </is>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>Biotechnology for Human Welfare (RASND Vol :2)</t>
+          <t>Biomolecule The Current Status and Future Perspectives</t>
         </is>
       </c>
       <c r="C142" s="0"/>
       <c r="D142" s="0" t="inlineStr">
         <is>
-          <t>B. B. Kaliwal</t>
+          <t>Sadashiv S. O., S. J Patil and Nandeshwarappa, B.P.</t>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F142" s="0"/>
+      <c r="F142" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G142" s="0" t="n">
-        <v>3995</v>
+        <v>2195</v>
       </c>
       <c r="H142" s="0" t="n">
-        <v>199.75</v>
+        <v>100.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="0" t="inlineStr">
         <is>
-          <t>8170192091 </t>
+          <t>8170190118 </t>
         </is>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>Birds Vol 2 2/Ed</t>
+          <t>Biophysical Chemistry : Metal Ions DNS Interaction</t>
         </is>
       </c>
       <c r="C143" s="0"/>
       <c r="D143" s="0" t="inlineStr">
         <is>
-          <t>Baker, E.C.S.</t>
+          <t>Banerjee, P.K.</t>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="n">
-        <v>2195</v>
+        <v>1595</v>
       </c>
       <c r="H143" s="0" t="n">
-        <v>109.75</v>
+        <v>79.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="0" t="inlineStr">
         <is>
-          <t>81-7019-208-0 </t>
+          <t>81-7019-447-4 </t>
         </is>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>Birds Vol. 1 2/Ed</t>
+          <t>Bioresources Conservation and Management</t>
         </is>
       </c>
       <c r="C144" s="0"/>
       <c r="D144" s="0" t="inlineStr">
         <is>
-          <t>Baker, E.C.S.</t>
+          <t>A.J. Solomon Raju</t>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="n">
-        <v>2195</v>
+        <v>2995</v>
       </c>
       <c r="H144" s="0" t="n">
-        <v>109.75</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="0" t="inlineStr">
         <is>
-          <t>8170192102 </t>
+          <t>9789348596253 </t>
         </is>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>Birds Vol. 3 2/Ed</t>
+          <t>Bioresources Processing Technologies and Applications</t>
         </is>
       </c>
       <c r="C145" s="0"/>
       <c r="D145" s="0" t="inlineStr">
         <is>
-          <t>Baker, E.C.S.</t>
+          <t>T.C Venkateswarulu, Malathi Balasubramaniyan, Chrles David, Md. Nazneen Bobby, O.N Tiwari</t>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F145" s="0"/>
+      <c r="F145" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G145" s="0" t="n">
-        <v>2195</v>
+        <v>4595</v>
       </c>
       <c r="H145" s="0" t="n">
-        <v>109.75</v>
+        <v>125.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="0" t="inlineStr">
         <is>
-          <t>9789391734282 </t>
+          <t>81-7019-559-0,9788170195597 </t>
         </is>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>Breastfeeding - The Art and Science of Lactation</t>
+          <t>Biotechnology for Human Welfare (RASND Vol :2)</t>
         </is>
       </c>
       <c r="C146" s="0"/>
       <c r="D146" s="0" t="inlineStr">
         <is>
-          <t>Ed. Dr Amrita Sarkar</t>
+          <t>B. B. Kaliwal</t>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F146" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F146" s="0"/>
       <c r="G146" s="0" t="n">
-        <v>2995</v>
+        <v>3995</v>
       </c>
       <c r="H146" s="0" t="n">
-        <v>200.00</v>
+        <v>199.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="0" t="inlineStr">
         <is>
-          <t>9788170195528,81-7019-567-6 </t>
+          <t>8170192091 </t>
         </is>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>Breeding of Horticultural Crops : Spices and Plantation Crops Vol. 1 Part A-B (set)</t>
+          <t>Birds Vol 2 2/Ed</t>
         </is>
       </c>
       <c r="C147" s="0"/>
       <c r="D147" s="0" t="inlineStr">
         <is>
-          <t>V. A Parthasarathy,Singh, S.</t>
+          <t>Baker, E.C.S.</t>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="n">
-        <v>6995</v>
+        <v>2195</v>
       </c>
       <c r="H147" s="0" t="n">
-        <v>349.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="0" t="inlineStr">
         <is>
-          <t>9788170196471 </t>
+          <t>81-7019-208-0 </t>
         </is>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>Breeding of Horticultural Crops Vol. 2 : Tropical Fruits</t>
+          <t>Birds Vol. 1 2/Ed</t>
         </is>
       </c>
       <c r="C148" s="0"/>
       <c r="D148" s="0" t="inlineStr">
         <is>
-          <t>Parthasarathy, V.A.</t>
+          <t>Baker, E.C.S.</t>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="n">
-        <v>4495</v>
+        <v>2195</v>
       </c>
       <c r="H148" s="0" t="n">
-        <v>224.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>8170192102 </t>
         </is>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>Bulletin of Religion: ISPP Vol. 1 No. 4</t>
+          <t>Birds Vol. 3 2/Ed</t>
         </is>
       </c>
       <c r="C149" s="0"/>
       <c r="D149" s="0" t="inlineStr">
         <is>
-          <t>Barth, M.A.</t>
+          <t>Baker, E.C.S.</t>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="n">
-        <v>900.00</v>
+        <v>2195</v>
       </c>
       <c r="H149" s="0" t="n">
-        <v>45.00</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="0" t="inlineStr">
         <is>
-          <t>81-7019-585-X,9788170195856 </t>
+          <t>9789391734282 </t>
         </is>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>Business Ethics and Corporate Governance : Text and Cases</t>
+          <t>Breastfeeding - The Art and Science of Lactation</t>
         </is>
       </c>
       <c r="C150" s="0"/>
       <c r="D150" s="0" t="inlineStr">
         <is>
-          <t>Abhijit Dutta</t>
+          <t>Ed. Dr Amrita Sarkar</t>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F150" s="0"/>
+      <c r="F150" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G150" s="0" t="n">
-        <v>1395</v>
+        <v>2995</v>
       </c>
       <c r="H150" s="0" t="n">
-        <v>69.75</v>
+        <v>200.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="0" t="inlineStr">
         <is>
-          <t>81-7019-388-5   </t>
+          <t>9787019567601 </t>
         </is>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>Butterflies  The Funa of British Indian including Burma and Ceylon Vol. 1-2 set</t>
+          <t>Breeding of Horticultural Crops : Spices and Plantation Crops Vol. 1 Part A-B (set)</t>
         </is>
       </c>
       <c r="C151" s="0"/>
       <c r="D151" s="0" t="inlineStr">
         <is>
-          <t>Talbot, G</t>
+          <t>V. A Parthasarathy,Singh, S.</t>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="n">
-        <v>2000</v>
+        <v>6995</v>
       </c>
       <c r="H151" s="0" t="n">
-        <v>100.00</v>
+        <v>349.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="0" t="inlineStr">
         <is>
-          <t>8170192323,9788170192329 </t>
+          <t>9788170196471 </t>
         </is>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>Butterflies of the Indian Region</t>
+          <t>Breeding of Horticultural Crops Vol. 2 : Tropical Fruits</t>
         </is>
       </c>
       <c r="C152" s="0"/>
       <c r="D152" s="0" t="inlineStr">
         <is>
-          <t>Blyth, W.</t>
+          <t>Parthasarathy, V.A.</t>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="n">
-        <v>4500</v>
+        <v>4495</v>
       </c>
       <c r="H152" s="0" t="n">
-        <v>225.00</v>
+        <v>224.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>9789348596154 </t>
         </is>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>Carcinological Fauna of India</t>
+          <t>Building Climate Resilience and Sustainable Through Agro- Ecotourism</t>
         </is>
       </c>
       <c r="C153" s="0"/>
       <c r="D153" s="0" t="inlineStr">
         <is>
-          <t>Alcock, A.</t>
+          <t>Paramesha V </t>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F153" s="0"/>
+      <c r="F153" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G153" s="0" t="n">
-        <v>1250</v>
+        <v>3995</v>
       </c>
       <c r="H153" s="0" t="n">
-        <v>62.50</v>
+        <v>115.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="0" t="inlineStr">
         <is>
           <t>NA </t>
         </is>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>Catalogue of the Fishes in the British Musuem 1859-1970 8 Vols set</t>
+          <t>Bulletin of Religion: ISPP Vol. 1 No. 4</t>
         </is>
       </c>
       <c r="C154" s="0"/>
       <c r="D154" s="0" t="inlineStr">
         <is>
-          <t>Albert, G.</t>
+          <t>Barth, M.A.</t>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="n">
-        <v>5000</v>
+        <v>900.00</v>
       </c>
       <c r="H154" s="0" t="n">
-        <v>250.00</v>
+        <v>45.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>81-7019-585-X,9788170195856 </t>
         </is>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>Catalogue of the Fresh Water Fishes of Africa in the British Museum (Natural History) Vol. 1-4 set </t>
+          <t>Business Ethics and Corporate Governance : Text and Cases</t>
         </is>
       </c>
       <c r="C155" s="0"/>
       <c r="D155" s="0" t="inlineStr">
         <is>
-          <t>Boulenger, G.A.</t>
+          <t>Abhijit Dutta</t>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="n">
-        <v>2000</v>
+        <v>1395</v>
       </c>
       <c r="H155" s="0" t="n">
-        <v>100.00</v>
+        <v>69.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="0" t="inlineStr">
         <is>
-          <t>N.A. </t>
+          <t>81-7019-388-5   </t>
         </is>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>Catalogue of the Mesozoic Plants of the British Museum (Natural History) The Cretaceous Flora Algae &amp; Fungi</t>
+          <t>Butterflies  The Funa of British Indian including Burma and Ceylon Vol. 1-2 set</t>
         </is>
       </c>
       <c r="C156" s="0"/>
       <c r="D156" s="0" t="inlineStr">
         <is>
-          <t>Marie C. Stopes</t>
+          <t>Talbot, G</t>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="n">
-        <v>950</v>
+        <v>2000</v>
       </c>
       <c r="H156" s="0" t="n">
-        <v>47.50</v>
+        <v>100.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>9788170192329 </t>
         </is>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>Catalouge of Cainozoic plants</t>
+          <t>Butterflies of the Indian Region</t>
         </is>
       </c>
       <c r="C157" s="0"/>
       <c r="D157" s="0" t="inlineStr">
         <is>
-          <t>J.Groves</t>
+          <t>Blyth, W.</t>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F157" s="0"/>
+      <c r="F157" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G157" s="0" t="n">
-        <v>950</v>
+        <v>4995</v>
       </c>
       <c r="H157" s="0" t="n">
-        <v>47.50</v>
+        <v>225.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="0" t="inlineStr">
         <is>
-          <t>8170192013 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>Cestoda Vol. 1</t>
+          <t>Carcinological Fauna of India</t>
         </is>
       </c>
       <c r="C158" s="0"/>
       <c r="D158" s="0" t="inlineStr">
         <is>
-          <t>Southwell, T.</t>
+          <t>Alcock, A.</t>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="n">
-        <v>2195</v>
+        <v>1250</v>
       </c>
       <c r="H158" s="0" t="n">
-        <v>109.75</v>
+        <v>62.50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="0" t="inlineStr">
         <is>
-          <t>8170192021 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>Cestoda Vol. 2</t>
+          <t>Catalogue of the Fishes in the British Musuem 1859-1970 8 Vols set</t>
         </is>
       </c>
       <c r="C159" s="0"/>
       <c r="D159" s="0" t="inlineStr">
         <is>
-          <t>Southwell, T.</t>
+          <t>Albert, G.</t>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="n">
-        <v>2195</v>
+        <v>5000</v>
       </c>
       <c r="H159" s="0" t="n">
-        <v>109.75</v>
+        <v>250.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="0" t="inlineStr">
         <is>
-          <t>8170195035, 9788170195030  </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>Challenges and Prospective of Plant Abiotic Stress  Vol. 1-2 Set</t>
+          <t>Catalogue of the Fresh Water Fishes of Africa in the British Museum (Natural History) Vol. 1-4 set </t>
         </is>
       </c>
       <c r="C160" s="0"/>
       <c r="D160" s="0" t="inlineStr">
         <is>
-          <t>Ratna Kumar Pasala</t>
+          <t>Boulenger, G.A.</t>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="n">
-        <v>5995</v>
+        <v>2000</v>
       </c>
       <c r="H160" s="0" t="n">
-        <v>299.75</v>
+        <v>100.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="0" t="inlineStr">
         <is>
-          <t>8170193354 </t>
+          <t>N.A. </t>
         </is>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>Changing Perspectives of Anthropology in India</t>
+          <t>Catalogue of the Mesozoic Plants of the British Museum (Natural History) The Cretaceous Flora Algae &amp; Fungi</t>
         </is>
       </c>
       <c r="C161" s="0"/>
       <c r="D161" s="0" t="inlineStr">
         <is>
-          <t>Tiwari, S.C.</t>
+          <t>Marie C. Stopes</t>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="n">
-        <v>2195</v>
+        <v>950</v>
       </c>
       <c r="H161" s="0" t="n">
-        <v>109.75</v>
+        <v>47.50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="0" t="inlineStr">
         <is>
-          <t>81-7019-435-0 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>Changing Trends in Pollen Spore Research</t>
+          <t>Catalouge of Cainozoic plants</t>
         </is>
       </c>
       <c r="C162" s="0"/>
       <c r="D162" s="0" t="inlineStr">
         <is>
-          <t>A.J. Solomon Raju</t>
+          <t>J.Groves</t>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="n">
-        <v>1995</v>
+        <v>950</v>
       </c>
       <c r="H162" s="0" t="n">
-        <v>99.75</v>
+        <v>47.50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="0" t="inlineStr">
         <is>
-          <t>8170192242 </t>
+          <t>8170192013 </t>
         </is>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>Chromosome Numbers and Evolutionary Status of Ferns and Fern Allies: Pachmari Hills</t>
+          <t>Cestoda Vol. 1</t>
         </is>
       </c>
       <c r="C163" s="0"/>
       <c r="D163" s="0" t="inlineStr">
         <is>
-          <t>S.M. Vasudeva,S.S. Bir</t>
+          <t>Southwell, T.</t>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="n">
-        <v>995</v>
+        <v>2195</v>
       </c>
       <c r="H163" s="0" t="n">
-        <v>49.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="0" t="inlineStr">
         <is>
-          <t>9789391734930 </t>
+          <t>8170192021 </t>
         </is>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>Citrus Diversity in India</t>
+          <t>Cestoda Vol. 2</t>
         </is>
       </c>
       <c r="C164" s="0"/>
       <c r="D164" s="0" t="inlineStr">
         <is>
-          <t>A.A. Murkte, A. Thiruganavel, J. Prasanth Tej Kumar, R. K. Sonkar, Subhra Saikat Roy and Dillip Ghosh</t>
+          <t>Southwell, T.</t>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F164" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F164" s="0"/>
       <c r="G164" s="0" t="n">
-        <v>2595</v>
+        <v>2195</v>
       </c>
       <c r="H164" s="0" t="n">
-        <v>80.00</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="0" t="inlineStr">
         <is>
-          <t>9789348596734 </t>
+          <t>8170195035, 9788170195030  </t>
         </is>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>Citrus Processing and Postharvest Management</t>
+          <t>Challenges and Prospective of Plant Abiotic Stress  Vol. 1-2 Set</t>
         </is>
       </c>
       <c r="C165" s="0"/>
       <c r="D165" s="0" t="inlineStr">
         <is>
-          <t>Dinesh Kumar, Manju Gurjar, S.S. Roy &amp; D. Ghosh</t>
+          <t>Ratna Kumar Pasala</t>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F165" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F165" s="0"/>
       <c r="G165" s="0" t="n">
-        <v>2595</v>
+        <v>5995</v>
       </c>
       <c r="H165" s="0" t="n">
-        <v>70.00</v>
+        <v>299.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="0" t="inlineStr">
         <is>
-          <t>9788170192947 </t>
+          <t>8170193354 </t>
         </is>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>Classical Mechanics</t>
+          <t>Changing Perspectives of Anthropology in India</t>
         </is>
       </c>
       <c r="C166" s="0"/>
       <c r="D166" s="0" t="inlineStr">
         <is>
-          <t>Khanna, K.M.</t>
+          <t>Tiwari, S.C.</t>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>PB</t>
+          <t>HB</t>
         </is>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="n">
-        <v>1695</v>
+        <v>2195</v>
       </c>
       <c r="H166" s="0" t="n">
-        <v>50.00</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="0" t="inlineStr">
         <is>
-          <t>9788170194750 </t>
+          <t>81-7019-435-0 </t>
         </is>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>Clean Meat Production with Special Reference to Pork</t>
+          <t>Changing Trends in Pollen Spore Research</t>
         </is>
       </c>
       <c r="C167" s="0"/>
       <c r="D167" s="0" t="inlineStr">
         <is>
-          <t>Thomas, R.,Das, A.</t>
+          <t>A.J. Solomon Raju</t>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="n">
-        <v>2195</v>
+        <v>1995</v>
       </c>
       <c r="H167" s="0" t="n">
-        <v>109.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="0" t="inlineStr">
         <is>
-          <t>8170192420 </t>
+          <t>8170192242 </t>
         </is>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
-          <t>Climate and Geology of Kashmir and Central Asia</t>
+          <t>Chromosome Numbers and Evolutionary Status of Ferns and Fern Allies: Pachmari Hills</t>
         </is>
       </c>
       <c r="C168" s="0"/>
       <c r="D168" s="0" t="inlineStr">
         <is>
-          <t>Agarwal, D.P. </t>
+          <t>S.M. Vasudeva,S.S. Bir</t>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="n">
-        <v>2195</v>
+        <v>995</v>
       </c>
       <c r="H168" s="0" t="n">
-        <v>109.75</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="0" t="inlineStr">
         <is>
-          <t>8170194725,9788170194729 </t>
+          <t>9789391734930 </t>
         </is>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>Climate Change : Impacts and Adaptations in Crop Plants</t>
+          <t>Citrus Diversity in India</t>
         </is>
       </c>
       <c r="C169" s="0"/>
       <c r="D169" s="0" t="inlineStr">
         <is>
-          <t>Dr. Madan Pal Singh</t>
+          <t>A.A. Murkte, A. Thiruganavel, J. Prasanth Tej Kumar, R. K. Sonkar, Subhra Saikat Roy and Dillip Ghosh</t>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F169" s="0"/>
+      <c r="F169" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G169" s="0" t="n">
-        <v>3295</v>
+        <v>2595</v>
       </c>
       <c r="H169" s="0" t="n">
-        <v>164.75</v>
+        <v>80.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="0" t="inlineStr">
         <is>
-          <t>81-7019-518-3,9788180195181 </t>
+          <t>9789348596734 </t>
         </is>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>Climate Change and Socio-Ecological Transformation</t>
+          <t>Citrus Processing and Postharvest Management</t>
         </is>
       </c>
       <c r="C170" s="0"/>
       <c r="D170" s="0" t="inlineStr">
         <is>
-          <t>Sati, V.P. ,Dubey, S.C.</t>
+          <t>Dinesh Kumar, Manju Gurjar, S.S. Roy &amp; D. Ghosh</t>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F170" s="0"/>
+      <c r="F170" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G170" s="0" t="n">
-        <v>2995</v>
+        <v>2595</v>
       </c>
       <c r="H170" s="0" t="n">
-        <v>149.75</v>
+        <v>70.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="0" t="inlineStr">
         <is>
-          <t>9789391734633 </t>
+          <t>9788170192947 </t>
         </is>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
-          <t>Climate Resilient Agriculture for Sustainable Production</t>
+          <t>Classical Mechanics</t>
         </is>
       </c>
       <c r="C171" s="0"/>
       <c r="D171" s="0" t="inlineStr">
         <is>
-          <t>N.P. Singh, Mahesh Kumar, N. V. Singh, Yogeshwar Singh</t>
+          <t>Khanna, K.M.</t>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>HB</t>
-[...6 lines deleted...]
-      </c>
+          <t>PB</t>
+        </is>
+      </c>
+      <c r="F171" s="0"/>
       <c r="G171" s="0" t="n">
-        <v>2995</v>
+        <v>995</v>
       </c>
       <c r="H171" s="0" t="n">
-        <v>80.00</v>
+        <v>50.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="0" t="inlineStr">
         <is>
-          <t>9789391734381 </t>
+          <t>9788170194750 </t>
         </is>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>Climate Smart and Nutridense Underutilized Fruit Crops</t>
+          <t>Clean Meat Production with Special Reference to Pork</t>
         </is>
       </c>
       <c r="C172" s="0"/>
       <c r="D172" s="0" t="inlineStr">
         <is>
-          <t>A.K. Pandey &amp; Yamuna Pandey</t>
+          <t>Thomas, R.,Das, A.</t>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F172" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F172" s="0"/>
       <c r="G172" s="0" t="n">
-        <v>3995</v>
+        <v>2195</v>
       </c>
       <c r="H172" s="0" t="n">
-        <v>100.00</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>8170192420 </t>
         </is>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
-          <t>Coleoptera : Dermaptera - Earwigs</t>
+          <t>Climate and Geology of Kashmir and Central Asia</t>
         </is>
       </c>
       <c r="C173" s="0"/>
       <c r="D173" s="0" t="inlineStr">
         <is>
-          <t>Burr, M.</t>
+          <t>Agarwal, D.P. </t>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H173" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="0" t="inlineStr">
         <is>
-          <t>8170190479 </t>
+          <t>8170194725,9788170194729 </t>
         </is>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>Coleoptera : Dermaptera-earwigs (Fauna Of British India)</t>
+          <t>Climate Change : Impacts and Adaptations in Crop Plants</t>
         </is>
       </c>
       <c r="C174" s="0"/>
       <c r="D174" s="0" t="inlineStr">
         <is>
-          <t>Burr, M.</t>
+          <t>Dr. Madan Pal Singh</t>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="n">
-        <v>2195</v>
+        <v>3295</v>
       </c>
       <c r="H174" s="0" t="n">
-        <v>109.75</v>
+        <v>164.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="0" t="inlineStr">
         <is>
-          <t>817019007X </t>
+          <t>81-7019-518-3,9788180195181 </t>
         </is>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>Coleoptera : Endomychidae, clavicornia, erotylidae, lenguriidae (Fauna Of British India)</t>
+          <t>Climate Change and Socio-Ecological Transformation</t>
         </is>
       </c>
       <c r="C175" s="0"/>
       <c r="D175" s="0" t="inlineStr">
         <is>
-          <t>Arrow, G.J.</t>
+          <t>Sati, V.P. ,Dubey, S.C.</t>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="n">
-        <v>2195</v>
+        <v>2995</v>
       </c>
       <c r="H175" s="0" t="n">
-        <v>109.75</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="0" t="inlineStr">
         <is>
-          <t>81-7019-008-8 </t>
+          <t>9789391734633 </t>
         </is>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>Coleoptera : Lamellicornia, Cetoniinae &amp; Deynastinae (Fauna Of British India)</t>
+          <t>Climate Resilient Agriculture for Sustainable Production</t>
         </is>
       </c>
       <c r="C176" s="0"/>
       <c r="D176" s="0" t="inlineStr">
         <is>
-          <t>Arrow, G.J.</t>
+          <t>N.P. Singh, Mahesh Kumar, N. V. Singh, Yogeshwar Singh</t>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F176" s="0"/>
+      <c r="F176" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G176" s="0" t="n">
-        <v>2195</v>
+        <v>2995</v>
       </c>
       <c r="H176" s="0" t="n">
-        <v>109.75</v>
+        <v>80.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="0" t="inlineStr">
         <is>
-          <t>81-7019-009-5 </t>
+          <t>9789391734381 </t>
         </is>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>Coleoptera, Lamellicornia, Lucanidae and Passalidae Vol. IV (Fauna Of British India)</t>
+          <t>Climate Smart and Nutridense Underutilized Fruit Crops</t>
         </is>
       </c>
       <c r="C177" s="0"/>
       <c r="D177" s="0" t="inlineStr">
         <is>
-          <t>Arrow, G.J.</t>
+          <t>A.K. Pandey &amp; Yamuna Pandey</t>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F177" s="0"/>
+      <c r="F177" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G177" s="0" t="n">
-        <v>2195</v>
+        <v>3995</v>
       </c>
       <c r="H177" s="0" t="n">
-        <v>109.75</v>
+        <v>100.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="0" t="inlineStr">
         <is>
-          <t>81-7019-146-7   </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>Coleoptera, Phytophaga-Chrysomelidae, Chrysomelinae &amp; Halticinae (Fauna Of British India)</t>
+          <t>Coleoptera : Dermaptera - Earwigs</t>
         </is>
       </c>
       <c r="C178" s="0"/>
       <c r="D178" s="0" t="inlineStr">
         <is>
-          <t>Maulik, S.</t>
+          <t>Burr, M.</t>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H178" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="0" t="inlineStr">
         <is>
-          <t>81-7019-126-2 </t>
+          <t>8170190479 </t>
         </is>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>Coleoptera, Phytophaga-Chrysomelidae, Vol. 21 (Fauna Of British India)</t>
+          <t>Coleoptera : Dermaptera-earwigs (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C179" s="0"/>
       <c r="D179" s="0" t="inlineStr">
         <is>
-          <t>Jacoby, M.</t>
+          <t>Burr, M.</t>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H179" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="0" t="inlineStr">
         <is>
-          <t>80-7019-145-9    </t>
+          <t>817019007X </t>
         </is>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>Coleoptera, Phytophaga-Chrysomelidae: Hispinae &amp; Cossidiane (Fauna Of British India)</t>
+          <t>Coleoptera : Endomychidae, clavicornia, erotylidae, lenguriidae (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C180" s="0"/>
       <c r="D180" s="0" t="inlineStr">
         <is>
-          <t>Maulik, S.</t>
+          <t>Arrow, G.J.</t>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H180" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="0" t="inlineStr">
         <is>
-          <t>8170191475 </t>
+          <t>81-7019-008-8 </t>
         </is>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>Coleoptera, Phytophaga-Chrysomelidae:, Galerucinae (Fauna Of British India)</t>
+          <t>Coleoptera : Lamellicornia, Cetoniinae &amp; Deynastinae (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C181" s="0"/>
       <c r="D181" s="0" t="inlineStr">
         <is>
-          <t>Maulik, S.</t>
+          <t>Arrow, G.J.</t>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H181" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="0" t="inlineStr">
         <is>
-          <t>81-7019-143-2   </t>
+          <t>81-7019-009-5 </t>
         </is>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>Coleoptera, Rhynochophora-Curculionidae Vol XVI (Fauna Of British India)</t>
+          <t>Coleoptera, Lamellicornia, Lucanidae and Passalidae Vol. IV (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C182" s="0"/>
       <c r="D182" s="0" t="inlineStr">
         <is>
-          <t>Marshal, G.A.K.</t>
+          <t>Arrow, G.J.</t>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H182" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="0" t="inlineStr">
         <is>
-          <t>8170190495 </t>
+          <t>81-7019-146-7   </t>
         </is>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>Coleoptera, Staphylinidae Vol. 1 (Fauna Of British India)</t>
+          <t>Coleoptera, Phytophaga-Chrysomelidae, Chrysomelinae &amp; Halticinae (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C183" s="0"/>
       <c r="D183" s="0" t="inlineStr">
         <is>
-          <t>Cameron, M.   </t>
+          <t>Maulik, S.</t>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H183" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="0" t="inlineStr">
         <is>
-          <t>8170190509 </t>
+          <t>81-7019-126-2 </t>
         </is>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>Coleoptera, Staphylinoidae, Vol.2. (Fauna Of British India)</t>
+          <t>Coleoptera, Phytophaga-Chrysomelidae, Vol. 21 (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C184" s="0"/>
       <c r="D184" s="0" t="inlineStr">
         <is>
-          <t>Cameron, M.   </t>
+          <t>Jacoby, M.</t>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H184" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="0" t="inlineStr">
         <is>
-          <t>8170190517 </t>
+          <t>80-7019-145-9    </t>
         </is>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
-          <t>Coleoptera, Staphylinoidae: Staphy-lionidea Vol. 3 (Fauna Of British India)</t>
+          <t>Coleoptera, Phytophaga-Chrysomelidae: Hispinae &amp; Cossidiane (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C185" s="0"/>
       <c r="D185" s="0" t="inlineStr">
         <is>
-          <t>Cameron, M.   </t>
+          <t>Maulik, S.</t>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H185" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="0" t="inlineStr">
         <is>
-          <t>8170190525 </t>
+          <t>8170191475 </t>
         </is>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>Coleoptera, Staphylinoidae: Staphyliniae Vol. 4. Part 1 (Fauna Of British India)</t>
+          <t>Coleoptera, Phytophaga-Chrysomelidae:, Galerucinae (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C186" s="0"/>
       <c r="D186" s="0" t="inlineStr">
         <is>
-          <t>Cameron, M.   </t>
+          <t>Maulik, S.</t>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H186" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="0" t="inlineStr">
         <is>
-          <t>81-7019-053-3   </t>
+          <t>81-7019-143-2   </t>
         </is>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>Coleoptera, Staphylinoidae: Staphylinidae Vol. 4. Part 2, (Fauna Of British India)</t>
+          <t>Coleoptera, Rhynochophora-Curculionidae Vol XVI (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C187" s="0"/>
       <c r="D187" s="0" t="inlineStr">
         <is>
-          <t>Cameron, M.   </t>
+          <t>Marshal, G.A.K.</t>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H187" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="0" t="inlineStr">
         <is>
-          <t>81-7019-084-3 </t>
+          <t>8170190495 </t>
         </is>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
-          <t>Coleoptera, Vol. 1 Phytophaga-Cerambycidae (Fauna Of British India)</t>
+          <t>Coleoptera, Staphylinidae Vol. 1 (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C188" s="0"/>
       <c r="D188" s="0" t="inlineStr">
         <is>
-          <t>Gahan, G.J.</t>
+          <t>Cameron, M.   </t>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H188" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="0" t="inlineStr">
         <is>
-          <t>81-7019-004-5 </t>
+          <t>8170190509 </t>
         </is>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
-          <t>Coleoptera, Vol. 1, Adephaga-Carabinae (Fauna Of British India)</t>
+          <t>Coleoptera, Staphylinoidae, Vol.2. (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C189" s="0"/>
       <c r="D189" s="0" t="inlineStr">
         <is>
-          <t>Andrews, H.E.</t>
+          <t>Cameron, M.   </t>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H189" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="0" t="inlineStr">
         <is>
-          <t>81-7019-007-X </t>
+          <t>8170190517 </t>
         </is>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>Coleoptera: Clavicornia Erotylidae, Languriidae, and Endomychidae (Fauna Of British India)</t>
+          <t>Coleoptera, Staphylinoidae: Staphy-lionidea Vol. 3 (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C190" s="0"/>
       <c r="D190" s="0" t="inlineStr">
         <is>
-          <t>Arrow, G.J.</t>
+          <t>Cameron, M.   </t>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H190" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="0" t="inlineStr">
         <is>
-          <t>81-7019-005-3 </t>
+          <t>8170190525 </t>
         </is>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
-          <t>ColeopteraVol. 2 Adephaga-Harpalinae (Fauna Of British India)</t>
+          <t>Coleoptera, Staphylinoidae: Staphyliniae Vol. 4. Part 1 (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C191" s="0"/>
       <c r="D191" s="0" t="inlineStr">
         <is>
-          <t>Andrews, H.E.</t>
+          <t>Cameron, M.   </t>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H191" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="0" t="inlineStr">
         <is>
-          <t>81-7019-079-2 </t>
+          <t>81-7019-053-3   </t>
         </is>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>Colleoptera: Adephaga general introduction and Cicindelidae &amp; Paussidae (Fauna Of British India)</t>
+          <t>Coleoptera, Staphylinoidae: Staphylinidae Vol. 4. Part 2, (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C192" s="0"/>
       <c r="D192" s="0" t="inlineStr">
         <is>
-          <t>Fowler, W.W.</t>
+          <t>Cameron, M.   </t>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H192" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>81-7019-084-3 </t>
         </is>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
-          <t>Commercial Timbers of India, their distribution, supplies, Anatomical Structure, Physical and Mechanical Properties and uses Vol. 1-2 set </t>
+          <t>Coleoptera, Vol. 1 Phytophaga-Cerambycidae (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C193" s="0"/>
       <c r="D193" s="0" t="inlineStr">
         <is>
-          <t>Pearson, R.S.</t>
+          <t>Gahan, G.J.</t>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="n">
-        <v>2500</v>
+        <v>2195</v>
       </c>
       <c r="H193" s="0" t="n">
-        <v>125.00</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="0" t="inlineStr">
         <is>
-          <t>9788170196204 </t>
+          <t>81-7019-004-5 </t>
         </is>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
-          <t>Common Zoosporic and Water Borne Conidial Fungi</t>
+          <t>Coleoptera, Vol. 1, Adephaga-Carabinae (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C194" s="0"/>
       <c r="D194" s="0" t="inlineStr">
         <is>
-          <t>C. Manoharachary</t>
+          <t>Andrews, H.E.</t>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F194" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F194" s="0"/>
       <c r="G194" s="0" t="n">
-        <v>995</v>
+        <v>2195</v>
       </c>
       <c r="H194" s="0" t="n">
-        <v>49.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="0" t="inlineStr">
         <is>
-          <t>9789391734466 </t>
+          <t>81-7019-007-X </t>
         </is>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
-          <t>Community Development: Evidence Based Indian Approaches</t>
+          <t>Coleoptera: Clavicornia Erotylidae, Languriidae, and Endomychidae (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C195" s="0"/>
       <c r="D195" s="0" t="inlineStr">
         <is>
-          <t>Mohan A. K. and Laxmi</t>
+          <t>Arrow, G.J.</t>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F195" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F195" s="0"/>
       <c r="G195" s="0" t="n">
-        <v>2995</v>
+        <v>2195</v>
       </c>
       <c r="H195" s="0" t="n">
-        <v>80.00</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="0" t="inlineStr">
         <is>
-          <t>9789391734770 </t>
+          <t>81-7019-005-3 </t>
         </is>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
-          <t>Community Empowerment Through Media</t>
+          <t>ColeopteraVol. 2 Adephaga-Harpalinae (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C196" s="0"/>
       <c r="D196" s="0" t="inlineStr">
         <is>
-          <t>Arpita Sharma Kandpal, Naresh Kumar Kandpal</t>
+          <t>Andrews, H.E.</t>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F196" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F196" s="0"/>
       <c r="G196" s="0" t="n">
-        <v>995</v>
+        <v>2195</v>
       </c>
       <c r="H196" s="0" t="n">
-        <v>0.00</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="0" t="inlineStr">
         <is>
-          <t>81-7019-548-5,9788170195481 </t>
+          <t>81-7019-079-2 </t>
         </is>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
-          <t>Compendium of Phytophthora Diseases</t>
+          <t>Colleoptera: Adephaga general introduction and Cicindelidae &amp; Paussidae (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C197" s="0"/>
       <c r="D197" s="0" t="inlineStr">
         <is>
-          <t>P. Chowdappa</t>
+          <t>Fowler, W.W.</t>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="n">
-        <v>2495</v>
+        <v>2195</v>
       </c>
       <c r="H197" s="0" t="n">
-        <v>124.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="0" t="inlineStr">
         <is>
-          <t>81-7019-581-7,9788170195818 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
-          <t>Compendium of Statistics of Pulses</t>
+          <t>Commercial Timbers of India, their distribution, supplies, Anatomical Structure, Physical and Mechanical Properties and uses Vol. 1-2 set </t>
         </is>
       </c>
       <c r="C198" s="0"/>
       <c r="D198" s="0" t="inlineStr">
         <is>
-          <t>Shankar Lal</t>
+          <t>Pearson, R.S.</t>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="n">
-        <v>2995</v>
+        <v>2500</v>
       </c>
       <c r="H198" s="0" t="n">
-        <v>149.75</v>
+        <v>125.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="0" t="inlineStr">
         <is>
-          <t>81-7019-566-8,9788170195665 </t>
+          <t>9789348596451 </t>
         </is>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
-          <t>Compendium of Technologies for Processing, Preservation and Value Addition of Horticultural Crops</t>
+          <t>Common Diseases of Mithun (Bios Frontalis) : A Reference Guide</t>
         </is>
       </c>
       <c r="C199" s="0"/>
       <c r="D199" s="0" t="inlineStr">
         <is>
-          <t>S.K. Srivastava,Pasala,R.K.,Bhagat,K.</t>
+          <t>J. K. Chamuah </t>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F199" s="0"/>
+      <c r="F199" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G199" s="0" t="n">
-        <v>1595</v>
+        <v>1995</v>
       </c>
       <c r="H199" s="0" t="n">
-        <v>79.75</v>
+        <v>57.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="0" t="inlineStr">
         <is>
-          <t>9788170196136 </t>
+          <t>9788170196204 </t>
         </is>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
-          <t>Compendium on Abbreviations in Agricultural Sciences</t>
+          <t>Common Zoosporic and Water Borne Conidial Fungi</t>
         </is>
       </c>
       <c r="C200" s="0"/>
       <c r="D200" s="0" t="inlineStr">
         <is>
-          <t>Shankar Lal</t>
+          <t>C. Manoharachary</t>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
-          <t>PB</t>
-[...2 lines deleted...]
-      <c r="F200" s="0"/>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F200" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G200" s="0" t="n">
-        <v>595</v>
+        <v>995</v>
       </c>
       <c r="H200" s="0" t="n">
-        <v>29.75</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="0" t="inlineStr">
         <is>
-          <t>81-7019-564-1,9788170195641 </t>
+          <t>9789391734466 </t>
         </is>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
-          <t>Comprehensive Practical Organic Chemistry: Preparation, Quantitative and Qualitative Analysis</t>
+          <t>Community Development: Evidence Based Indian Approaches</t>
         </is>
       </c>
       <c r="C201" s="0"/>
       <c r="D201" s="0" t="inlineStr">
         <is>
-          <t>B. P. Nandeshwarappa,Shanmughavel,P.</t>
+          <t>Mohan A. K. and Laxmi</t>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F201" s="0"/>
+      <c r="F201" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G201" s="0" t="n">
-        <v>995</v>
+        <v>2995</v>
       </c>
       <c r="H201" s="0" t="n">
-        <v>49.75</v>
+        <v>80.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="0" t="inlineStr">
         <is>
-          <t>9789391734404 </t>
+          <t>9789391734770 </t>
         </is>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
-          <t>Concepts of farm power and energy</t>
+          <t>Community Empowerment Through Media</t>
         </is>
       </c>
       <c r="C202" s="0"/>
       <c r="D202" s="0" t="inlineStr">
         <is>
-          <t>P.C Dihingia, C.B. Khobragade &amp; Prasanna Kumar G.V</t>
+          <t>Arpita Sharma Kandpal, Naresh Kumar Kandpal</t>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F202" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G202" s="0" t="n">
-        <v>1995</v>
+        <v>995</v>
       </c>
       <c r="H202" s="0" t="n">
-        <v>60.00</v>
+        <v>0.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="0" t="inlineStr">
         <is>
-          <t>8170193273 </t>
+          <t>81-7019-548-5,9788170195481 </t>
         </is>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
-          <t>Concepts of Modern Physics Vol. 1</t>
+          <t>Compendium of Phytophthora Diseases</t>
         </is>
       </c>
       <c r="C203" s="0"/>
       <c r="D203" s="0" t="inlineStr">
         <is>
-          <t>Sinha, O.P.</t>
+          <t>P. Chowdappa</t>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="n">
-        <v>2195.00</v>
+        <v>2495</v>
       </c>
       <c r="H203" s="0" t="n">
-        <v>109.75</v>
+        <v>124.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="0" t="inlineStr">
         <is>
-          <t>8170193370 </t>
+          <t>81-7019-581-7,9788170195818 </t>
         </is>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
-          <t>Concepts of Modern Physics, Vol. 2</t>
+          <t>Compendium of Statistics of Pulses</t>
         </is>
       </c>
       <c r="C204" s="0"/>
       <c r="D204" s="0" t="inlineStr">
         <is>
-          <t>Sinha, O.P.</t>
+          <t>Shankar Lal</t>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="n">
-        <v>2995.00</v>
+        <v>2995</v>
       </c>
       <c r="H204" s="0" t="n">
         <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="0" t="inlineStr">
         <is>
-          <t>81-7019-609-7,9788170196099 </t>
+          <t>81-7019-566-8,9788170195665 </t>
         </is>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
-          <t>Conservation Agriculture for Advancing Food Security in Changing Climate Vol 1-2 Set</t>
+          <t>Compendium of Technologies for Processing, Preservation and Value Addition of Horticultural Crops</t>
         </is>
       </c>
       <c r="C205" s="0"/>
       <c r="D205" s="0" t="inlineStr">
         <is>
-          <t>Sv Ngachan ,KP Mohapatra ,Anup Das </t>
+          <t>S.K. Srivastava,Pasala,R.K.,Bhagat,K.</t>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="n">
-        <v>7995</v>
+        <v>1595</v>
       </c>
       <c r="H205" s="0" t="n">
-        <v>399.75</v>
+        <v>79.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="0" t="inlineStr">
         <is>
-          <t>9789348596505 </t>
+          <t>9788170196136 </t>
         </is>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
-          <t>Conservation Agriculture in Transition : Global Insights, Indian Experiences, &amp; Future Pathways</t>
+          <t>Compendium on Abbreviations in Agricultural Sciences</t>
         </is>
       </c>
       <c r="C206" s="0"/>
       <c r="D206" s="0" t="inlineStr">
         <is>
-          <t>Paramesha V</t>
+          <t>Shankar Lal</t>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>HB</t>
-[...6 lines deleted...]
-      </c>
+          <t>PB</t>
+        </is>
+      </c>
+      <c r="F206" s="0"/>
       <c r="G206" s="0" t="n">
-        <v>1995</v>
+        <v>595</v>
       </c>
       <c r="H206" s="0" t="n">
-        <v>57.00</v>
+        <v>29.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="0" t="inlineStr">
         <is>
-          <t>81-7019-501-9,9788170195016 </t>
+          <t>81-7019-564-1,9788170195641 </t>
         </is>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
-          <t>Conservation of Environment for Human Health</t>
+          <t>Comprehensive Practical Organic Chemistry: Preparation, Quantitative and Qualitative Analysis</t>
         </is>
       </c>
       <c r="C207" s="0"/>
       <c r="D207" s="0" t="inlineStr">
         <is>
-          <t>Ashwani Wanganeo,S. Z. Qasim,Rath, P.</t>
+          <t>B. P. Nandeshwarappa,Shanmughavel,P.</t>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="n">
-        <v>4495</v>
+        <v>995</v>
       </c>
       <c r="H207" s="0" t="n">
-        <v>224.75</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="0" t="inlineStr">
         <is>
-          <t>81-7019-554-X,9788170195542 </t>
+          <t>9789391734404 </t>
         </is>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
-          <t>Conservation, Cultivation, Diseases and Therapeutic Importance of Medicinal and Aromatic Plants</t>
+          <t>Concepts of farm power and energy</t>
         </is>
       </c>
       <c r="C208" s="0"/>
       <c r="D208" s="0" t="inlineStr">
         <is>
-          <t>A. K. Roy,H. K. Chourasia</t>
+          <t>P.C Dihingia, C.B. Khobragade &amp; Prasanna Kumar G.V</t>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F208" s="0"/>
+      <c r="F208" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G208" s="0" t="n">
-        <v>3995</v>
+        <v>1995</v>
       </c>
       <c r="H208" s="0" t="n">
-        <v>199.75</v>
+        <v>60.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="0" t="inlineStr">
         <is>
-          <t>9789391734084 </t>
+          <t>8170193273 </t>
         </is>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
-          <t>Consortium of E-Resources in Agriculture A Networked Environment</t>
+          <t>Concepts of Modern Physics Vol. 1</t>
         </is>
       </c>
       <c r="C209" s="0"/>
       <c r="D209" s="0" t="inlineStr">
         <is>
-          <t>Tanuja Kumari</t>
+          <t>Sinha, O.P.</t>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F209" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F209" s="0"/>
       <c r="G209" s="0" t="n">
-        <v>1495</v>
+        <v>2195.00</v>
       </c>
       <c r="H209" s="0" t="n">
-        <v>75.00</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="0" t="inlineStr">
         <is>
-          <t>81-7019-154-8   </t>
+          <t>8170193370 </t>
         </is>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
-          <t>Contemporaneity and the Chronology of Mahavira &amp; Budha</t>
+          <t>Concepts of Modern Physics, Vol. 2</t>
         </is>
       </c>
       <c r="C210" s="0"/>
       <c r="D210" s="0" t="inlineStr">
         <is>
-          <t>Muni, S.</t>
+          <t>Sinha, O.P.</t>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="n">
-        <v>995.00</v>
+        <v>2995.00</v>
       </c>
       <c r="H210" s="0" t="n">
-        <v>49.75</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="0" t="inlineStr">
         <is>
-          <t>81-7019-603-4; 9788170196037 </t>
+          <t>81-7019-609-7,9788170196099 </t>
         </is>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
-          <t>Contemporary Trends in Fisheries and Aquaculture</t>
+          <t>Conservation Agriculture for Advancing Food Security in Changing Climate Vol 1-2 Set</t>
         </is>
       </c>
       <c r="C211" s="0"/>
       <c r="D211" s="0" t="inlineStr">
         <is>
-          <t>Rao, P.N.</t>
+          <t>Sv Ngachan ,KP Mohapatra ,Anup Das </t>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F211" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F211" s="0"/>
       <c r="G211" s="0" t="n">
-        <v>2995</v>
+        <v>7995</v>
       </c>
       <c r="H211" s="0" t="n">
-        <v>149.75</v>
+        <v>399.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="0" t="inlineStr">
         <is>
-          <t>9789391734275 </t>
+          <t>9789348596505 </t>
         </is>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
-          <t>Corporate Management : A Socio-Legal Study</t>
+          <t>Conservation Agriculture in Transition : Global Insights, Indian Experiences, &amp; Future Pathways</t>
         </is>
       </c>
       <c r="C212" s="0"/>
       <c r="D212" s="0" t="inlineStr">
         <is>
-          <t>Binayak Patnaik , Sunil Kumar Padhi and Aswini Kumar Padhi</t>
+          <t>Paramesha V</t>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F212" s="0" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>english </t>
         </is>
       </c>
       <c r="G212" s="0" t="n">
-        <v>2195</v>
+        <v>1995</v>
       </c>
       <c r="H212" s="0" t="n">
-        <v>180.00</v>
+        <v>57.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="0" t="inlineStr">
         <is>
-          <t>9789391734138 </t>
+          <t>81-7019-501-9,9788170195016 </t>
         </is>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
-          <t>Creative Librarianship : Restructuring  User Experience</t>
+          <t>Conservation of Environment for Human Health</t>
         </is>
       </c>
       <c r="C213" s="0"/>
       <c r="D213" s="0" t="inlineStr">
         <is>
-          <t>Dr. S. Dhanavandan</t>
+          <t>Ashwani Wanganeo,S. Z. Qasim,Rath, P.</t>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F213" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F213" s="0"/>
       <c r="G213" s="0" t="n">
-        <v>2995</v>
+        <v>4495</v>
       </c>
       <c r="H213" s="0" t="n">
-        <v>90.00</v>
+        <v>224.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="0" t="inlineStr">
         <is>
-          <t>N/A </t>
+          <t>81-7019-554-X,9788170195542 </t>
         </is>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
-          <t>Crystallography and Practical Crystal MeasurementVol 1-2 Set</t>
+          <t>Conservation, Cultivation, Diseases and Therapeutic Importance of Medicinal and Aromatic Plants</t>
         </is>
       </c>
       <c r="C214" s="0"/>
       <c r="D214" s="0" t="inlineStr">
         <is>
-          <t>A. E. H. TUTTON</t>
+          <t>A. K. Roy,H. K. Chourasia</t>
         </is>
       </c>
       <c r="E214" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F214" s="0"/>
       <c r="G214" s="0" t="n">
-        <v>3295</v>
+        <v>3995</v>
       </c>
       <c r="H214" s="0" t="n">
-        <v>164.75</v>
+        <v>199.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="0" t="inlineStr">
         <is>
-          <t>81-7019-579-5,9788170195795 </t>
+          <t>9789391734084 </t>
         </is>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
-          <t>Cultural Geography of Uttarakhand Himalaya</t>
+          <t>Consortium of E-Resources in Agriculture A Networked Environment</t>
         </is>
       </c>
       <c r="C215" s="0"/>
       <c r="D215" s="0" t="inlineStr">
         <is>
-          <t>Sati,V.P.</t>
+          <t>Tanuja Kumari</t>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F215" s="0"/>
+      <c r="F215" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G215" s="0" t="n">
-        <v>2995</v>
+        <v>1495</v>
       </c>
       <c r="H215" s="0" t="n">
-        <v>149.75</v>
+        <v>75.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="0" t="inlineStr">
         <is>
-          <t>9789391734909 </t>
+          <t>81-7019-154-8   </t>
         </is>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
-          <t>Current Agriculture-2024</t>
+          <t>Contemporaneity and the Chronology of Mahavira &amp; Budha</t>
         </is>
       </c>
       <c r="C216" s="0"/>
       <c r="D216" s="0" t="inlineStr">
         <is>
-          <t>H.R. GAUTAM</t>
+          <t>Muni, S.</t>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
-          <t>PB</t>
-[...6 lines deleted...]
-      </c>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F216" s="0"/>
       <c r="G216" s="0" t="n">
-        <v>1295</v>
+        <v>995.00</v>
       </c>
       <c r="H216" s="0" t="n">
-        <v>50.00</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="0" t="inlineStr">
         <is>
-          <t>8170190835 </t>
+          <t>81-7019-603-4; 9788170196037 </t>
         </is>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
-          <t>Current Concepts on Fungal Diseases of Rice</t>
+          <t>Contemporary Trends in Fisheries and Aquaculture</t>
         </is>
       </c>
       <c r="C217" s="0"/>
       <c r="D217" s="0" t="inlineStr">
         <is>
-          <t>Gangopadhyay, S.</t>
+          <t>Rao, P.N.</t>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F217" s="0"/>
+      <c r="F217" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G217" s="0" t="n">
-        <v>2195</v>
+        <v>2995</v>
       </c>
       <c r="H217" s="0" t="n">
-        <v>109.75</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="0" t="inlineStr">
         <is>
-          <t>8170193982 </t>
+          <t>9789391734275 </t>
         </is>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
-          <t>Current perspectives in palynological research(silver jubilee commemoration volume of the journal of palynology Vol. 26-27 </t>
+          <t>Corporate Management : A Socio-Legal Study</t>
         </is>
       </c>
       <c r="C218" s="0"/>
       <c r="D218" s="0" t="inlineStr">
         <is>
-          <t>Chanda, S.C.</t>
+          <t>Binayak Patnaik , Sunil Kumar Padhi and Aswini Kumar Padhi</t>
         </is>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F218" s="0"/>
+      <c r="F218" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G218" s="0" t="n">
-        <v>3295.00</v>
+        <v>2195</v>
       </c>
       <c r="H218" s="0" t="n">
-        <v>164.75</v>
+        <v>180.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="0" t="inlineStr">
         <is>
-          <t>9788170196617 </t>
+          <t>9789391734138 </t>
         </is>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
-          <t>Current Status of Researches in Bioscienes</t>
+          <t>Creative Librarianship : Restructuring  User Experience</t>
         </is>
       </c>
       <c r="C219" s="0"/>
       <c r="D219" s="0" t="inlineStr">
         <is>
-          <t>P.C. Joshi</t>
+          <t>Dr. S. Dhanavandan</t>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F219" s="0"/>
+      <c r="F219" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G219" s="0" t="n">
-        <v>4995</v>
+        <v>2995</v>
       </c>
       <c r="H219" s="0" t="n">
-        <v>249.75</v>
+        <v>90.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="0" t="inlineStr">
         <is>
-          <t>9788170196594 </t>
+          <t>N/A </t>
         </is>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
-          <t>Current Status of Researches in Fish and Fisheries</t>
+          <t>Crystallography and Practical Crystal MeasurementVol 1-2 Set</t>
         </is>
       </c>
       <c r="C220" s="0"/>
       <c r="D220" s="0" t="inlineStr">
         <is>
-          <t>P.C. Joshi</t>
+          <t>A. E. H. TUTTON</t>
         </is>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="n">
         <v>3295</v>
       </c>
       <c r="H220" s="0" t="n">
         <v>164.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="0" t="inlineStr">
         <is>
-          <t>8170193303 </t>
+          <t>81-7019-579-5,9788170195795 </t>
         </is>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
-          <t>Current Trends in Geology: Vol. 11: Himalayan Mountain Building</t>
+          <t>Cultural Geography of Uttarakhand Himalaya</t>
         </is>
       </c>
       <c r="C221" s="0"/>
       <c r="D221" s="0" t="inlineStr">
         <is>
-          <t>Saklani, P.S.</t>
+          <t>Sati,V.P.</t>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="n">
-        <v>2195.00</v>
+        <v>2995</v>
       </c>
       <c r="H221" s="0" t="n">
-        <v>109.75</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="0" t="inlineStr">
         <is>
-          <t>8170193443 </t>
+          <t>9789391734909 </t>
         </is>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
-          <t>Current Trends in Geology: Vol. 12: Metamorphism Ophiolites and Orogenic Belts</t>
+          <t>Current Agriculture-2024</t>
         </is>
       </c>
       <c r="C222" s="0"/>
       <c r="D222" s="0" t="inlineStr">
         <is>
-          <t>Saklani, P.S.</t>
+          <t>H.R. GAUTAM</t>
         </is>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
-          <t>HB</t>
-[...2 lines deleted...]
-      <c r="F222" s="0"/>
+          <t>PB</t>
+        </is>
+      </c>
+      <c r="F222" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G222" s="0" t="n">
-        <v>3295.00</v>
+        <v>1295</v>
       </c>
       <c r="H222" s="0" t="n">
-        <v>164.75</v>
+        <v>50.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="0" t="inlineStr">
         <is>
-          <t>8170193967 </t>
+          <t>8170194245 </t>
         </is>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
-          <t>Current Trends in Geology: Vol. 13: Tectonic and Metamorphic investigations of Kumaun</t>
+          <t>Current concepts of Multidiscipline Approach to the Medicinal Plants Part 1</t>
         </is>
       </c>
       <c r="C223" s="0"/>
       <c r="D223" s="0" t="inlineStr">
         <is>
-          <t>Saklani, P.S.</t>
+          <t>Govil, J.N.  </t>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F223" s="0"/>
       <c r="G223" s="0" t="n">
-        <v>2195.00</v>
+        <v>2995</v>
       </c>
       <c r="H223" s="0" t="n">
-        <v>109.75</v>
+        <v>175.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>8170190835 </t>
         </is>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
-          <t>Current Trends in Geology: Vol. 14 : Geology of the Lower Himalaya (Garhwal)</t>
+          <t>Current Concepts on Fungal Diseases of Rice</t>
         </is>
       </c>
       <c r="C224" s="0"/>
       <c r="D224" s="0" t="inlineStr">
         <is>
-          <t>Saklani, P.S.</t>
+          <t>Gangopadhyay, S.</t>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="n">
-        <v>800</v>
+        <v>2195</v>
       </c>
       <c r="H224" s="0" t="n">
-        <v>40.00</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="0" t="inlineStr">
         <is>
-          <t>8190228978 </t>
+          <t>8170193982 </t>
         </is>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
-          <t>Current Trends in Geology: Vol. 15 Pt. 1 :  Himalaya (Geological Aspects)</t>
+          <t>Current perspectives in palynological research(silver jubilee commemoration volume of the journal of palynology Vol. 26-27 </t>
         </is>
       </c>
       <c r="C225" s="0"/>
       <c r="D225" s="0" t="inlineStr">
         <is>
-          <t>Saklani, P.S.</t>
+          <t>Chanda, S.C.</t>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="n">
         <v>3295.00</v>
       </c>
       <c r="H225" s="0" t="n">
         <v>164.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="0" t="inlineStr">
         <is>
-          <t>8190228976 </t>
+          <t>9788170196617 </t>
         </is>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
-          <t>Current Trends in Geology: Vol. 15 Pt. 2 : Himalaya (Geological Aspects)</t>
+          <t>Current Status of Researches in Bioscienes</t>
         </is>
       </c>
       <c r="C226" s="0"/>
       <c r="D226" s="0" t="inlineStr">
         <is>
-          <t>Saklani, P.S.</t>
+          <t>P.C. Joshi</t>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="n">
-        <v>3295.00</v>
+        <v>4995</v>
       </c>
       <c r="H226" s="0" t="n">
-        <v>164.75</v>
+        <v>249.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="0" t="inlineStr">
         <is>
-          <t>8190304046 </t>
+          <t>9788170196594 </t>
         </is>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
-          <t>Current Trends in Geology: Vol. 15 Pt. 3 : Himalaya (Geological Aspects)</t>
+          <t>Current Status of Researches in Fish and Fisheries</t>
         </is>
       </c>
       <c r="C227" s="0"/>
       <c r="D227" s="0" t="inlineStr">
         <is>
-          <t>Saklani, P.S.</t>
+          <t>P.C. Joshi</t>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="n">
-        <v>3295.00</v>
+        <v>3295</v>
       </c>
       <c r="H227" s="0" t="n">
         <v>164.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="0" t="inlineStr">
         <is>
-          <t>8190304143 </t>
+          <t>8170193303 </t>
         </is>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
-          <t>Current Trends in Geology: Vol. 15 Pt. 4 : Himalaya (Geological Aspects)</t>
+          <t>Current Trends in Geology: Vol. 11: Himalayan Mountain Building</t>
         </is>
       </c>
       <c r="C228" s="0"/>
       <c r="D228" s="0" t="inlineStr">
         <is>
           <t>Saklani, P.S.</t>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="n">
-        <v>3295.00</v>
+        <v>2195.00</v>
       </c>
       <c r="H228" s="0" t="n">
-        <v>164.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="0" t="inlineStr">
         <is>
-          <t>8190304372 </t>
+          <t>8170193443 </t>
         </is>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
-          <t>Current Trends in Geology: Vol. 15 Pt. 5 : Himalaya (Geological Aspects)</t>
+          <t>Current Trends in Geology: Vol. 12: Metamorphism Ophiolites and Orogenic Belts</t>
         </is>
       </c>
       <c r="C229" s="0"/>
       <c r="D229" s="0" t="inlineStr">
         <is>
           <t>Saklani, P.S.</t>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="n">
         <v>3295.00</v>
       </c>
       <c r="H229" s="0" t="n">
         <v>164.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="0" t="inlineStr">
         <is>
-          <t>8170191823 </t>
+          <t>8170193967 </t>
         </is>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
-          <t>Current Trends in Geology: Vol. 1: Tectonic Geology of the Himalaya</t>
+          <t>Current Trends in Geology: Vol. 13: Tectonic and Metamorphic investigations of Kumaun</t>
         </is>
       </c>
       <c r="C230" s="0"/>
       <c r="D230" s="0" t="inlineStr">
         <is>
           <t>Saklani, P.S.</t>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="n">
         <v>2195.00</v>
       </c>
       <c r="H230" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="0" t="inlineStr">
         <is>
-          <t>N/A </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
-          <t>Current Trends in Geology: Vol. 4: Metamorphic Tectonites of the Himalaya</t>
+          <t>Current Trends in Geology: Vol. 14 : Geology of the Lower Himalaya (Garhwal)</t>
         </is>
       </c>
       <c r="C231" s="0"/>
       <c r="D231" s="0" t="inlineStr">
         <is>
           <t>Saklani, P.S.</t>
         </is>
       </c>
       <c r="E231" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="n">
-        <v>2995.00</v>
+        <v>800</v>
       </c>
       <c r="H231" s="0" t="n">
-        <v>149.75</v>
+        <v>40.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="0" t="inlineStr">
         <is>
-          <t>8170190649 </t>
+          <t>8190228978 </t>
         </is>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
-          <t>Current Trends in Geology: Vol. 5: Sedimentory Geology of the Himalaya</t>
+          <t>Current Trends in Geology: Vol. 15 Pt. 1 :  Himalaya (Geological Aspects)</t>
         </is>
       </c>
       <c r="C232" s="0"/>
       <c r="D232" s="0" t="inlineStr">
         <is>
-          <t>Srivastava, R.A.K. </t>
+          <t>Saklani, P.S.</t>
         </is>
       </c>
       <c r="E232" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="n">
-        <v>2195.00</v>
+        <v>3295.00</v>
       </c>
       <c r="H232" s="0" t="n">
-        <v>109.75</v>
+        <v>164.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="0" t="inlineStr">
         <is>
-          <t>8170192706 </t>
+          <t>8190228976 </t>
         </is>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
-          <t>Current Trends in Geology: Vol. 7-8: (Combined) See Proceedings of the IVth Indian Geological Congress  </t>
+          <t>Current Trends in Geology: Vol. 15 Pt. 2 : Himalaya (Geological Aspects)</t>
         </is>
       </c>
       <c r="C233" s="0"/>
       <c r="D233" s="0" t="inlineStr">
         <is>
-          <t>Bhattacharya, A.K.</t>
+          <t>Saklani, P.S.</t>
         </is>
       </c>
       <c r="E233" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="n">
-        <v>4295.00</v>
+        <v>3295.00</v>
       </c>
       <c r="H233" s="0" t="n">
-        <v>214.75</v>
+        <v>164.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="0" t="inlineStr">
         <is>
-          <t>8170192714 </t>
+          <t>8190304046 </t>
         </is>
       </c>
       <c r="B234" s="0" t="inlineStr">
         <is>
-          <t>Current Trends in Geology: Vol. 9: Himalayan Thrusts and Associated Rocks</t>
+          <t>Current Trends in Geology: Vol. 15 Pt. 3 : Himalaya (Geological Aspects)</t>
         </is>
       </c>
       <c r="C234" s="0"/>
       <c r="D234" s="0" t="inlineStr">
         <is>
           <t>Saklani, P.S.</t>
         </is>
       </c>
       <c r="E234" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="n">
-        <v>2195.00</v>
+        <v>3295.00</v>
       </c>
       <c r="H234" s="0" t="n">
-        <v>109.75</v>
+        <v>164.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>8190304143 </t>
         </is>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
-          <t>Current Trends in Indian Environment </t>
+          <t>Current Trends in Geology: Vol. 15 Pt. 4 : Himalaya (Geological Aspects)</t>
         </is>
       </c>
       <c r="C235" s="0"/>
       <c r="D235" s="0" t="inlineStr">
         <is>
-          <t>Bandhu, D.</t>
+          <t>Saklani, P.S.</t>
         </is>
       </c>
       <c r="E235" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="n">
-        <v>1995</v>
+        <v>3295.00</v>
       </c>
       <c r="H235" s="0" t="n">
-        <v>99.75</v>
+        <v>164.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="0" t="inlineStr">
         <is>
-          <t>8170190584 </t>
+          <t>8190304372 </t>
         </is>
       </c>
       <c r="B236" s="0" t="inlineStr">
         <is>
-          <t>Current Trends in Life Science, Prof. Mall Commemoration volume</t>
+          <t>Current Trends in Geology: Vol. 15 Pt. 5 : Himalaya (Geological Aspects)</t>
         </is>
       </c>
       <c r="C236" s="0"/>
       <c r="D236" s="0" t="inlineStr">
         <is>
-          <t>S.K. Chauhan</t>
+          <t>Saklani, P.S.</t>
         </is>
       </c>
       <c r="E236" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="n">
-        <v>1995</v>
+        <v>3295.00</v>
       </c>
       <c r="H236" s="0" t="n">
-        <v>99.75</v>
+        <v>164.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="0" t="inlineStr">
         <is>
-          <t>8170191955 </t>
+          <t>8170191823 </t>
         </is>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
-          <t>Current Trends in Plant Virology</t>
+          <t>Current Trends in Geology: Vol. 1: Tectonic Geology of the Himalaya</t>
         </is>
       </c>
       <c r="C237" s="0"/>
       <c r="D237" s="0" t="inlineStr">
         <is>
-          <t>B.P. Singh</t>
+          <t>Saklani, P.S.</t>
         </is>
       </c>
       <c r="E237" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="n">
-        <v>1295</v>
+        <v>2195.00</v>
       </c>
       <c r="H237" s="0" t="n">
-        <v>64.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="0" t="inlineStr">
         <is>
-          <t>8170191955 </t>
+          <t>N/A </t>
         </is>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
-          <t>Current Trends of Plant Virology</t>
+          <t>Current Trends in Geology: Vol. 4: Metamorphic Tectonites of the Himalaya</t>
         </is>
       </c>
       <c r="C238" s="0"/>
       <c r="D238" s="0" t="inlineStr">
         <is>
-          <t>B.P. Singh</t>
+          <t>Saklani, P.S.</t>
         </is>
       </c>
       <c r="E238" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="n">
-        <v>1295</v>
+        <v>2995.00</v>
       </c>
       <c r="H238" s="0" t="n">
-        <v>64.75</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="0" t="inlineStr">
         <is>
-          <t>8170193222 </t>
+          <t>8170190649 </t>
         </is>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
-          <t>Cytology of the Ferns of Western Ghats in South India</t>
+          <t>Current Trends in Geology: Vol. 5: Sedimentory Geology of the Himalaya</t>
         </is>
       </c>
       <c r="C239" s="0"/>
       <c r="D239" s="0" t="inlineStr">
         <is>
-          <t>Manickam, V.S.</t>
+          <t>Srivastava, R.A.K. </t>
         </is>
       </c>
       <c r="E239" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="n">
-        <v>1295</v>
+        <v>2195.00</v>
       </c>
       <c r="H239" s="0" t="n">
-        <v>64.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="0" t="inlineStr">
         <is>
-          <t>9788170197003 </t>
+          <t>8170192706 </t>
         </is>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
-          <t>Data Mining &amp; Predictive Analytics</t>
+          <t>Current Trends in Geology: Vol. 7-8: (Combined) See Proceedings of the IVth Indian Geological Congress  </t>
         </is>
       </c>
       <c r="C240" s="0"/>
       <c r="D240" s="0" t="inlineStr">
         <is>
-          <t>V. Kumar, R. Rajesh, T. M. Thasleema and S. Manohar Naik</t>
+          <t>Bhattacharya, A.K.</t>
         </is>
       </c>
       <c r="E240" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F240" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F240" s="0"/>
       <c r="G240" s="0" t="n">
-        <v>1995</v>
+        <v>4295.00</v>
       </c>
       <c r="H240" s="0" t="n">
-        <v>90.00</v>
+        <v>214.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="0" t="inlineStr">
         <is>
-          <t>8170194695,9788170194699 </t>
+          <t>8170192714 </t>
         </is>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
-          <t>Decision Making Models for Aquaculture Farming Development</t>
+          <t>Current Trends in Geology: Vol. 9: Himalayan Thrusts and Associated Rocks</t>
         </is>
       </c>
       <c r="C241" s="0"/>
       <c r="D241" s="0" t="inlineStr">
         <is>
-          <t>Ganesan, K.,Mahalakshmi,P.</t>
+          <t>Saklani, P.S.</t>
         </is>
       </c>
       <c r="E241" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="n">
-        <v>995</v>
+        <v>2195.00</v>
       </c>
       <c r="H241" s="0" t="n">
-        <v>49.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="0" t="inlineStr">
         <is>
-          <t>81-7019-047-9   </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
-          <t>Dermapatera (Fauna Of British India)</t>
+          <t>Current Trends in Indian Environment </t>
         </is>
       </c>
       <c r="C242" s="0"/>
       <c r="D242" s="0" t="inlineStr">
         <is>
-          <t>Burr, M.</t>
+          <t>Bandhu, D.</t>
         </is>
       </c>
       <c r="E242" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="n">
-        <v>2195</v>
+        <v>1995</v>
       </c>
       <c r="H242" s="0" t="n">
-        <v>109.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="0" t="inlineStr">
         <is>
-          <t>8170192250 </t>
+          <t>8170190584 </t>
         </is>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
-          <t>Design Tables for Folded Plates</t>
+          <t>Current Trends in Life Science, Prof. Mall Commemoration volume</t>
         </is>
       </c>
       <c r="C243" s="0"/>
       <c r="D243" s="0" t="inlineStr">
         <is>
-          <t>Varyani, U.H.</t>
+          <t>S.K. Chauhan</t>
         </is>
       </c>
       <c r="E243" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="n">
-        <v>3295</v>
+        <v>1995</v>
       </c>
       <c r="H243" s="0" t="n">
-        <v>164.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="0" t="inlineStr">
         <is>
-          <t>9789348596765 </t>
+          <t>8170191955 </t>
         </is>
       </c>
       <c r="B244" s="0" t="inlineStr">
         <is>
-          <t>Detection and Field Management of Plant Viruses and their vectors</t>
+          <t>Current Trends in Plant Virology</t>
         </is>
       </c>
       <c r="C244" s="0"/>
       <c r="D244" s="0" t="inlineStr">
         <is>
-          <t>R. Selvarajan, V. Balasubramanian, A. Mohanasudaram, K. Nagendran and R.K Gaur</t>
+          <t>B.P. Singh</t>
         </is>
       </c>
       <c r="E244" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F244" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F244" s="0"/>
       <c r="G244" s="0" t="n">
-        <v>5995</v>
+        <v>1295</v>
       </c>
       <c r="H244" s="0" t="n">
-        <v>170.00</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="0" t="inlineStr">
         <is>
-          <t>81-7019-473-3,9788170194736 </t>
+          <t>8170191955 </t>
         </is>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
-          <t>Developing the potential of underutilized horticultural crops of hill regions</t>
+          <t>Current Trends of Plant Virology</t>
         </is>
       </c>
       <c r="C245" s="0"/>
       <c r="D245" s="0" t="inlineStr">
         <is>
-          <t>Prakash, N.</t>
+          <t>B.P. Singh</t>
         </is>
       </c>
       <c r="E245" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="n">
-        <v>3995</v>
+        <v>1295</v>
       </c>
       <c r="H245" s="0" t="n">
-        <v>199.75</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="0" t="inlineStr">
         <is>
-          <t>8170191580 </t>
+          <t>8170193222 </t>
         </is>
       </c>
       <c r="B246" s="0" t="inlineStr">
         <is>
-          <t>Development &amp; Physiology of Angiosperms Pollen</t>
+          <t>Cytology of the Ferns of Western Ghats in South India</t>
         </is>
       </c>
       <c r="C246" s="0"/>
       <c r="D246" s="0" t="inlineStr">
         <is>
-          <t>Shivana, K.R.</t>
+          <t>Manickam, V.S.</t>
         </is>
       </c>
       <c r="E246" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="n">
-        <v>995</v>
+        <v>1295</v>
       </c>
       <c r="H246" s="0" t="n">
-        <v>49.75</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="0" t="inlineStr">
         <is>
-          <t>8170190428 </t>
+          <t>9788170197003 </t>
         </is>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
-          <t>Development of Ovule &amp; Seed, Coat Structure in Angiosperms </t>
+          <t>Data Mining &amp; Predictive Analytics</t>
         </is>
       </c>
       <c r="C247" s="0"/>
       <c r="D247" s="0" t="inlineStr">
         <is>
-          <t>Boumen, F.</t>
+          <t>V. Kumar, R. Rajesh, T. M. Thasleema and S. Manohar Naik</t>
         </is>
       </c>
       <c r="E247" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F247" s="0"/>
+      <c r="F247" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G247" s="0" t="n">
-        <v>995</v>
+        <v>1995</v>
       </c>
       <c r="H247" s="0" t="n">
-        <v>49.75</v>
+        <v>90.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="0" t="inlineStr">
         <is>
-          <t>81-7019-494-6,9788170194941 </t>
+          <t>8170194695,9788170194699 </t>
         </is>
       </c>
       <c r="B248" s="0" t="inlineStr">
         <is>
-          <t>Dewey Decimal Classification 23 : A Practical Approach</t>
+          <t>Decision Making Models for Aquaculture Farming Development</t>
         </is>
       </c>
       <c r="C248" s="0"/>
       <c r="D248" s="0" t="inlineStr">
         <is>
-          <t>A.P.Singh</t>
+          <t>Ganesan, K.,Mahalakshmi,P.</t>
         </is>
       </c>
       <c r="E248" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="n">
-        <v>1495</v>
+        <v>995</v>
       </c>
       <c r="H248" s="0" t="n">
-        <v>74.75</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="0" t="inlineStr">
         <is>
-          <t>9788170196945 </t>
+          <t>81-7019-047-9   </t>
         </is>
       </c>
       <c r="B249" s="0" t="inlineStr">
         <is>
-          <t>Dictionary of Agricultural Terminology</t>
+          <t>Dermapatera (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C249" s="0"/>
       <c r="D249" s="0" t="inlineStr">
         <is>
-          <t>Shankar Lal and A. K. Tripathi</t>
+          <t>Burr, M.</t>
         </is>
       </c>
       <c r="E249" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F249" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="n">
-        <v>2495</v>
+        <v>2195</v>
       </c>
       <c r="H249" s="0" t="n">
-        <v>80.00</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="0" t="inlineStr">
         <is>
-          <t>81-7019-577-9,9788170195771 </t>
+          <t>8170192250 </t>
         </is>
       </c>
       <c r="B250" s="0" t="inlineStr">
         <is>
-          <t>Dictionary Of Biological Terms</t>
+          <t>Design Tables for Folded Plates</t>
         </is>
       </c>
       <c r="C250" s="0"/>
       <c r="D250" s="0" t="inlineStr">
         <is>
-          <t>Shankar Lal</t>
+          <t>Varyani, U.H.</t>
         </is>
       </c>
       <c r="E250" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F250" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="n">
-        <v>1695</v>
+        <v>3295</v>
       </c>
       <c r="H250" s="0" t="n">
-        <v>84.75</v>
+        <v>164.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="0" t="inlineStr">
         <is>
-          <t>81-7019-578-7,9788170195788 </t>
+          <t>9789348596765 </t>
         </is>
       </c>
       <c r="B251" s="0" t="inlineStr">
         <is>
-          <t>Dictionary Of Terms in Physics,Chemistry and Mathematics</t>
+          <t>Detection and Field Management of Plant Viruses and their vectors</t>
         </is>
       </c>
       <c r="C251" s="0"/>
       <c r="D251" s="0" t="inlineStr">
         <is>
-          <t>Shankar Lal</t>
+          <t>R. Selvarajan, V. Balasubramanian, A. Mohanasudaram, K. Nagendran and R.K Gaur</t>
         </is>
       </c>
       <c r="E251" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F251" s="0"/>
+      <c r="F251" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G251" s="0" t="n">
-        <v>995</v>
+        <v>5995</v>
       </c>
       <c r="H251" s="0" t="n">
-        <v>49.75</v>
+        <v>170.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="0" t="inlineStr">
         <is>
-          <t>817019506X, 9788170195061 </t>
+          <t>81-7019-473-3,9788170194736 </t>
         </is>
       </c>
       <c r="B252" s="0" t="inlineStr">
         <is>
-          <t>Digital Forestry</t>
+          <t>Developing the potential of underutilized horticultural crops of hill regions</t>
         </is>
       </c>
       <c r="C252" s="0"/>
       <c r="D252" s="0" t="inlineStr">
         <is>
-          <t>Shanmughavel,P.</t>
+          <t>Prakash, N.</t>
         </is>
       </c>
       <c r="E252" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="n">
-        <v>2995</v>
+        <v>3995</v>
       </c>
       <c r="H252" s="0" t="n">
-        <v>85.00</v>
+        <v>199.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="0" t="inlineStr">
         <is>
-          <t>9789391734480 </t>
+          <t>8170191580 </t>
         </is>
       </c>
       <c r="B253" s="0" t="inlineStr">
         <is>
-          <t>Digital Transformation in Libraries and Information Centres</t>
+          <t>Development &amp; Physiology of Angiosperms Pollen</t>
         </is>
       </c>
       <c r="C253" s="0"/>
       <c r="D253" s="0" t="inlineStr">
         <is>
-          <t>Bhanu Partap and Nitin Joshi</t>
+          <t>Shivana, K.R.</t>
         </is>
       </c>
       <c r="E253" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F253" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F253" s="0"/>
       <c r="G253" s="0" t="n">
-        <v>3295</v>
+        <v>995</v>
       </c>
       <c r="H253" s="0" t="n">
-        <v>80.00</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="0" t="inlineStr">
         <is>
-          <t>9788170190608 </t>
+          <t>8170190428 </t>
         </is>
       </c>
       <c r="B254" s="0" t="inlineStr">
         <is>
-          <t>Diptera : The Fauna of British India Ceylon &amp; Burma Vol. IV</t>
+          <t>Development of Ovule &amp; Seed, Coat Structure in Angiosperms </t>
         </is>
       </c>
       <c r="C254" s="0"/>
       <c r="D254" s="0" t="inlineStr">
         <is>
-          <t>Christophers, S.R.</t>
+          <t>Boumen, F.</t>
         </is>
       </c>
       <c r="E254" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F254" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F254" s="0"/>
       <c r="G254" s="0" t="n">
-        <v>2195</v>
+        <v>995</v>
       </c>
       <c r="H254" s="0" t="n">
-        <v>80.00</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="0" t="inlineStr">
         <is>
-          <t>9788170190141 </t>
+          <t>81-7019-494-6,9788170194941 </t>
         </is>
       </c>
       <c r="B255" s="0" t="inlineStr">
         <is>
-          <t>Diptera : The Fauna of British India Vol. V</t>
+          <t>Dewey Decimal Classification 23 : A Practical Approach</t>
         </is>
       </c>
       <c r="C255" s="0"/>
       <c r="D255" s="0" t="inlineStr">
         <is>
-          <t>Barraud</t>
+          <t>A.P.Singh</t>
         </is>
       </c>
       <c r="E255" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F255" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F255" s="0"/>
       <c r="G255" s="0" t="n">
-        <v>2195</v>
+        <v>1495</v>
       </c>
       <c r="H255" s="0" t="n">
-        <v>80.00</v>
+        <v>74.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="0" t="inlineStr">
         <is>
-          <t>81-7019-231-5   </t>
+          <t>9789348596833 </t>
         </is>
       </c>
       <c r="B256" s="0" t="inlineStr">
         <is>
-          <t>Diptera, Family Calliporidae, Vol. 6, (Fauna Of British India)</t>
+          <t>Diagnosis and Green Perspectives in the Management of Agricultural Pests</t>
         </is>
       </c>
       <c r="C256" s="0"/>
       <c r="D256" s="0" t="inlineStr">
         <is>
-          <t>White, R.S.</t>
+          <t>S. Banik, J. Halder </t>
         </is>
       </c>
       <c r="E256" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F256" s="0"/>
+      <c r="F256" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G256" s="0" t="n">
-        <v>2195</v>
+        <v>3995</v>
       </c>
       <c r="H256" s="0" t="n">
-        <v>109.75</v>
+        <v>114.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="0" t="inlineStr">
         <is>
-          <t>8170190142 </t>
+          <t>9788170196945 </t>
         </is>
       </c>
       <c r="B257" s="0" t="inlineStr">
         <is>
-          <t>Diptera, Family Culicidae, Tribe Megarhinii &amp; Culicini, Vol. 5, (Fauna Of British India)</t>
+          <t>Dictionary of Agricultural Terminology</t>
         </is>
       </c>
       <c r="C257" s="0"/>
       <c r="D257" s="0" t="inlineStr">
         <is>
-          <t>Berraud, P.J.</t>
+          <t>Shankar Lal and A. K. Tripathi</t>
         </is>
       </c>
       <c r="E257" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F257" s="0"/>
+      <c r="F257" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G257" s="0" t="n">
-        <v>2195</v>
+        <v>2495</v>
       </c>
       <c r="H257" s="0" t="n">
-        <v>109.75</v>
+        <v>80.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="0" t="inlineStr">
         <is>
-          <t>8170190606 </t>
+          <t>81-7019-577-9,9788170195771 </t>
         </is>
       </c>
       <c r="B258" s="0" t="inlineStr">
         <is>
-          <t>Diptera, Family Culicidae, Tribe, triphelini, Vol. 4 (Fauna Of British India)</t>
+          <t>Dictionary Of Biological Terms</t>
         </is>
       </c>
       <c r="C258" s="0"/>
       <c r="D258" s="0" t="inlineStr">
         <is>
-          <t>Christophers, S.R.</t>
+          <t>Shankar Lal</t>
         </is>
       </c>
       <c r="E258" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F258" s="0"/>
+      <c r="F258" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G258" s="0" t="n">
-        <v>2195</v>
+        <v>1695</v>
       </c>
       <c r="H258" s="0" t="n">
-        <v>109.75</v>
+        <v>84.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="0" t="inlineStr">
         <is>
-          <t>81-7019-045-2   </t>
+          <t>81-7019-578-7,9788170195788 </t>
         </is>
       </c>
       <c r="B259" s="0" t="inlineStr">
         <is>
-          <t>Diptera: Brachycera, Vol. 2 (Fauna Of British India)</t>
+          <t>Dictionary Of Terms in Physics,Chemistry and Mathematics</t>
         </is>
       </c>
       <c r="C259" s="0"/>
       <c r="D259" s="0" t="inlineStr">
         <is>
-          <t>Brunnetti, E.</t>
+          <t>Shankar Lal</t>
         </is>
       </c>
       <c r="E259" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="n">
-        <v>2195</v>
+        <v>995</v>
       </c>
       <c r="H259" s="0" t="n">
-        <v>109.75</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="0" t="inlineStr">
         <is>
-          <t>8170190444 </t>
+          <t>9789348596123 </t>
         </is>
       </c>
       <c r="B260" s="0" t="inlineStr">
         <is>
-          <t>Diptera: Nematocaera Vol. 1 (Fauna Of British India)</t>
+          <t>Digital Childhoods : Media, Learning and Representation in Contemporary Society</t>
         </is>
       </c>
       <c r="C260" s="0"/>
       <c r="D260" s="0" t="inlineStr">
         <is>
-          <t>Brunnetti, E.</t>
+          <t>Sayan Dey </t>
         </is>
       </c>
       <c r="E260" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F260" s="0"/>
+      <c r="F260" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G260" s="0" t="n">
-        <v>2195</v>
+        <v>1695</v>
       </c>
       <c r="H260" s="0" t="n">
-        <v>109.75</v>
+        <v>48.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="0" t="inlineStr">
         <is>
-          <t>8170190460 </t>
+          <t>817019506X, 9788170195061 </t>
         </is>
       </c>
       <c r="B261" s="0" t="inlineStr">
         <is>
-          <t>Diptera: Pipunculidae, Syrphidae, Conopidae Cestridae, Vol. 3 (Fauna Of British India)</t>
+          <t>Digital Forestry</t>
         </is>
       </c>
       <c r="C261" s="0"/>
       <c r="D261" s="0" t="inlineStr">
         <is>
-          <t>Brunnetti, E.</t>
+          <t>Shanmughavel,P.</t>
         </is>
       </c>
       <c r="E261" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="n">
-        <v>2195</v>
+        <v>2995</v>
       </c>
       <c r="H261" s="0" t="n">
-        <v>109.75</v>
+        <v>85.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="0" t="inlineStr">
         <is>
-          <t>9789348596710 </t>
+          <t>9789391734480 </t>
         </is>
       </c>
       <c r="B262" s="0" t="inlineStr">
         <is>
-          <t>Diseases of Buffalo</t>
+          <t>Digital Transformation in Libraries and Information Centres</t>
         </is>
       </c>
       <c r="C262" s="0"/>
       <c r="D262" s="0" t="inlineStr">
         <is>
-          <t>S S Patil </t>
+          <t>Bhanu Partap and Nitin Joshi</t>
         </is>
       </c>
       <c r="E262" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F262" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G262" s="0" t="n">
-        <v>4495</v>
+        <v>3295</v>
       </c>
       <c r="H262" s="0" t="n">
-        <v>128.00</v>
+        <v>80.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="0" t="inlineStr">
         <is>
-          <t>81-7019-528-0,9788170195283 </t>
+          <t>9788170190608 </t>
         </is>
       </c>
       <c r="B263" s="0" t="inlineStr">
         <is>
-          <t>Diseases of Field Crops and their Management</t>
+          <t>Diptera : The Fauna of British India Ceylon &amp; Burma Vol. IV</t>
         </is>
       </c>
       <c r="C263" s="0"/>
       <c r="D263" s="0" t="inlineStr">
         <is>
-          <t>Dubey, S.C.</t>
+          <t>Christophers, S.R.</t>
         </is>
       </c>
       <c r="E263" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F263" s="0"/>
+      <c r="F263" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G263" s="0" t="n">
-        <v>5995</v>
+        <v>2195</v>
       </c>
       <c r="H263" s="0" t="n">
-        <v>299.75</v>
+        <v>80.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="0" t="inlineStr">
         <is>
-          <t>9788170194743 </t>
+          <t>9788170190141 </t>
         </is>
       </c>
       <c r="B264" s="0" t="inlineStr">
         <is>
-          <t>Diseases of fruit Crops</t>
+          <t>Diptera : The Fauna of British India Vol. V</t>
         </is>
       </c>
       <c r="C264" s="0"/>
       <c r="D264" s="0" t="inlineStr">
         <is>
-          <t>Misra, A.K.</t>
+          <t>Barraud</t>
         </is>
       </c>
       <c r="E264" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F264" s="0"/>
+      <c r="F264" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G264" s="0" t="n">
-        <v>4995</v>
+        <v>2195</v>
       </c>
       <c r="H264" s="0" t="n">
-        <v>249.75</v>
+        <v>80.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="0" t="inlineStr">
         <is>
-          <t>9788170196334 </t>
+          <t>81-7019-231-5   </t>
         </is>
       </c>
       <c r="B265" s="0" t="inlineStr">
         <is>
-          <t>Diseases of Medicinal And Aromatic Plants And Their Management</t>
+          <t>Diptera, Family Calliporidae, Vol. 6, (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C265" s="0"/>
       <c r="D265" s="0" t="inlineStr">
         <is>
-          <t>Pandey, R.,Misra, A.K.,Singh, H.B.,Alok Kalra,Dinesh Singh</t>
+          <t>White, R.S.</t>
         </is>
       </c>
       <c r="E265" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="n">
-        <v>5495</v>
+        <v>2195</v>
       </c>
       <c r="H265" s="0" t="n">
-        <v>274.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="0" t="inlineStr">
         <is>
-          <t>9789391734688 </t>
+          <t>8170190142 </t>
         </is>
       </c>
       <c r="B266" s="0" t="inlineStr">
         <is>
-          <t>Diseases of Nationally Important Field Crops Set Volume 1 and 2</t>
+          <t>Diptera, Family Culicidae, Tribe Megarhinii &amp; Culicini, Vol. 5, (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C266" s="0"/>
       <c r="D266" s="0" t="inlineStr">
         <is>
-          <t>Mujeebur rahman khan , Ziaul Haque And Faheem Ahamad</t>
+          <t>Berraud, P.J.</t>
         </is>
       </c>
       <c r="E266" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F266" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F266" s="0"/>
       <c r="G266" s="0" t="n">
-        <v>9995</v>
+        <v>2195</v>
       </c>
       <c r="H266" s="0" t="n">
-        <v>250.00</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="0" t="inlineStr">
         <is>
-          <t>81-70195868; 9788170195863 </t>
+          <t>8170190606 </t>
         </is>
       </c>
       <c r="B267" s="0" t="inlineStr">
         <is>
-          <t>Diseases of Ornamental Crops</t>
+          <t>Diptera, Family Culicidae, Tribe, triphelini, Vol. 4 (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C267" s="0"/>
       <c r="D267" s="0" t="inlineStr">
         <is>
-          <t>Dinesh Singh</t>
+          <t>Christophers, S.R.</t>
         </is>
       </c>
       <c r="E267" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="n">
-        <v>3995</v>
+        <v>2195</v>
       </c>
       <c r="H267" s="0" t="n">
-        <v>199.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="0" t="inlineStr">
         <is>
-          <t>81-7019-492-X,9788170194927 </t>
+          <t>81-7019-045-2   </t>
         </is>
       </c>
       <c r="B268" s="0" t="inlineStr">
         <is>
-          <t>Diseases of Plantation Crops by P. CHOWDAPPA et al</t>
+          <t>Diptera: Brachycera, Vol. 2 (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C268" s="0"/>
       <c r="D268" s="0" t="inlineStr">
         <is>
-          <t> </t>
+          <t>Brunnetti, E.</t>
         </is>
       </c>
       <c r="E268" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="n">
-        <v>3995</v>
+        <v>2195</v>
       </c>
       <c r="H268" s="0" t="n">
-        <v>199.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="0" t="inlineStr">
         <is>
-          <t>81-7019-497-0,9788170194972 </t>
+          <t>8170190444 </t>
         </is>
       </c>
       <c r="B269" s="0" t="inlineStr">
         <is>
-          <t>Diseases of Vegetable Crops: Diagnosis and Management</t>
+          <t>Diptera: Nematocaera Vol. 1 (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C269" s="0"/>
       <c r="D269" s="0" t="inlineStr">
         <is>
-          <t>Sharma, P.,Dinesh Singh</t>
+          <t>Brunnetti, E.</t>
         </is>
       </c>
       <c r="E269" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="n">
-        <v>5995</v>
+        <v>2195</v>
       </c>
       <c r="H269" s="0" t="n">
-        <v>299.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="0" t="inlineStr">
         <is>
-          <t>81-7019-557-4,9788170195573 </t>
+          <t>8170190460 </t>
         </is>
       </c>
       <c r="B270" s="0" t="inlineStr">
         <is>
-          <t>Diseases, Pests and Disorders of Plantation Crops</t>
+          <t>Diptera: Pipunculidae, Syrphidae, Conopidae Cestridae, Vol. 3 (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C270" s="0"/>
       <c r="D270" s="0" t="inlineStr">
         <is>
-          <t> P Chowdappa</t>
+          <t>Brunnetti, E.</t>
         </is>
       </c>
       <c r="E270" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F270" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F270" s="0"/>
       <c r="G270" s="0" t="n">
-        <v>3995</v>
+        <v>2195</v>
       </c>
       <c r="H270" s="0" t="n">
-        <v>199.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="0" t="inlineStr">
         <is>
-          <t>81-7019-491-1,9788170194910 </t>
+          <t>9789348596710 </t>
         </is>
       </c>
       <c r="B271" s="0" t="inlineStr">
         <is>
-          <t>Distance Learning Library Services</t>
+          <t>Diseases of Buffalo</t>
         </is>
       </c>
       <c r="C271" s="0"/>
       <c r="D271" s="0" t="inlineStr">
         <is>
-          <t>Gopakumar V</t>
+          <t>S S Patil </t>
         </is>
       </c>
       <c r="E271" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F271" s="0"/>
+      <c r="F271" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G271" s="0" t="n">
-        <v>1495</v>
+        <v>4495</v>
       </c>
       <c r="H271" s="0" t="n">
-        <v>74.75</v>
+        <v>128.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="0" t="inlineStr">
         <is>
-          <t>81-7019-366-4   </t>
+          <t>81-7019-528-0,9788170195283 </t>
         </is>
       </c>
       <c r="B272" s="0" t="inlineStr">
         <is>
-          <t>Dravya Samagraha (The Sacred Books of the Jainas)  Out of Print</t>
+          <t>Diseases of Field Crops and their Management</t>
         </is>
       </c>
       <c r="C272" s="0"/>
       <c r="D272" s="0" t="inlineStr">
         <is>
-          <t>SARAT CHANDRA GHOSHAL</t>
+          <t>Dubey, S.C.</t>
         </is>
       </c>
       <c r="E272" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="n">
-        <v>1595</v>
+        <v>5995</v>
       </c>
       <c r="H272" s="0" t="n">
-        <v>79.75</v>
+        <v>299.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="0" t="inlineStr">
         <is>
-          <t>8170193249 </t>
+          <t>9788170194743 </t>
         </is>
       </c>
       <c r="B273" s="0" t="inlineStr">
         <is>
-          <t>Drug Plant Resources of Central India-An Inventory</t>
+          <t>Diseases of fruit Crops</t>
         </is>
       </c>
       <c r="C273" s="0"/>
       <c r="D273" s="0" t="inlineStr">
         <is>
-          <t>Shrivastava, R.C.</t>
+          <t>Misra, A.K.</t>
         </is>
       </c>
       <c r="E273" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="n">
-        <v>1995.00</v>
+        <v>4995</v>
       </c>
       <c r="H273" s="0" t="n">
-        <v>99.75</v>
+        <v>249.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="0" t="inlineStr">
         <is>
-          <t>9788197361258 </t>
+          <t>9788170196334 </t>
         </is>
       </c>
       <c r="B274" s="0" t="inlineStr">
         <is>
-          <t>Dynamics Of Crop Disease and Their Management</t>
+          <t>Diseases of Medicinal And Aromatic Plants And Their Management</t>
         </is>
       </c>
       <c r="C274" s="0"/>
       <c r="D274" s="0" t="inlineStr">
         <is>
-          <t>Dinesh Singh et al</t>
+          <t>Pandey, R.,Misra, A.K.,Singh, H.B.,Alok Kalra,Dinesh Singh</t>
         </is>
       </c>
       <c r="E274" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F274" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="n">
-        <v>5995</v>
+        <v>5495</v>
       </c>
       <c r="H274" s="0" t="n">
-        <v>170.00</v>
+        <v>274.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="0" t="inlineStr">
         <is>
-          <t>9788170197065 </t>
+          <t>9789391734688 </t>
         </is>
       </c>
       <c r="B275" s="0" t="inlineStr">
         <is>
-          <t>Dynamics of Migration in the Labour Market of Kerala</t>
+          <t>Diseases of Nationally Important Field Crops Set of Volume (1 - 2)</t>
         </is>
       </c>
       <c r="C275" s="0"/>
       <c r="D275" s="0" t="inlineStr">
         <is>
-          <t>Shamna T.C. and K.C. Baiju</t>
+          <t>Mujeebur rahman khan , Ziaul Haque And Faheem Ahamad</t>
         </is>
       </c>
       <c r="E275" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F275" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G275" s="0" t="n">
-        <v>2495</v>
+        <v>9995</v>
       </c>
       <c r="H275" s="0" t="n">
-        <v>90.00</v>
+        <v>250.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="0" t="inlineStr">
         <is>
-          <t>N/A </t>
+          <t>81-70195868; 9788170195863 </t>
         </is>
       </c>
       <c r="B276" s="0" t="inlineStr">
         <is>
-          <t>Ecological and Anatomical Marvels of the Himalayan Orchids</t>
+          <t>Diseases of Ornamental Crops</t>
         </is>
       </c>
       <c r="C276" s="0"/>
       <c r="D276" s="0" t="inlineStr">
         <is>
-          <t>Kaushik, P.</t>
+          <t>Dinesh Singh</t>
         </is>
       </c>
       <c r="E276" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="n">
-        <v>1595</v>
+        <v>3995</v>
       </c>
       <c r="H276" s="0" t="n">
-        <v>79.75</v>
+        <v>199.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="0" t="inlineStr">
         <is>
-          <t>9788197951688 </t>
+          <t>81-7019-492-X,9788170194927 </t>
         </is>
       </c>
       <c r="B277" s="0" t="inlineStr">
         <is>
-          <t>Ecological and Societal Diversity in the Epic Padmaavat</t>
+          <t>Diseases of Plantation Crops</t>
         </is>
       </c>
       <c r="C277" s="0"/>
       <c r="D277" s="0" t="inlineStr">
         <is>
-          <t>Prashant Kaushik and Purshotam Kaushik</t>
+          <t>  P. CHOWDAPPA et al</t>
         </is>
       </c>
       <c r="E277" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F277" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F277" s="0"/>
       <c r="G277" s="0" t="n">
         <v>3995</v>
       </c>
       <c r="H277" s="0" t="n">
-        <v>115.00</v>
+        <v>199.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="0" t="inlineStr">
         <is>
-          <t>8170192447 </t>
+          <t>81-7019-497-0,9788170194972 </t>
         </is>
       </c>
       <c r="B278" s="0" t="inlineStr">
         <is>
-          <t>Ecological Studies on the Fern flora of the Palni Hills (S. India)</t>
+          <t>Diseases of Vegetable Crops: Diagnosis and Management</t>
         </is>
       </c>
       <c r="C278" s="0"/>
       <c r="D278" s="0" t="inlineStr">
         <is>
-          <t>Manickam, V.S.</t>
+          <t>Sharma, P.,Dinesh Singh</t>
         </is>
       </c>
       <c r="E278" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="n">
-        <v>995</v>
+        <v>5995</v>
       </c>
       <c r="H278" s="0" t="n">
-        <v>49.75</v>
+        <v>299.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="0" t="inlineStr">
         <is>
-          <t>9788170196600 </t>
+          <t>81-7019-557-4,9788170195573 </t>
         </is>
       </c>
       <c r="B279" s="0" t="inlineStr">
         <is>
-          <t>Ecology and Biodiversity</t>
+          <t>Diseases, Pests and Disorders of Plantation Crops</t>
         </is>
       </c>
       <c r="C279" s="0"/>
       <c r="D279" s="0" t="inlineStr">
         <is>
-          <t>Joshi, P.C.</t>
+          <t> P Chowdappa</t>
         </is>
       </c>
       <c r="E279" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F279" s="0"/>
+      <c r="F279" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G279" s="0" t="n">
         <v>3995</v>
       </c>
       <c r="H279" s="0" t="n">
         <v>199.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="0" t="inlineStr">
         <is>
-          <t>81-7019-479-2,9788170194798 </t>
+          <t>81-7019-491-1,9788170194910 </t>
         </is>
       </c>
       <c r="B280" s="0" t="inlineStr">
         <is>
-          <t>Ecology and Environmental Science (A Comprehensive Text Book)</t>
+          <t>Distance Learning Library Services</t>
         </is>
       </c>
       <c r="C280" s="0"/>
       <c r="D280" s="0" t="inlineStr">
         <is>
-          <t>Muthuraman, P.,Rai,P.K.</t>
+          <t>Gopakumar V</t>
         </is>
       </c>
       <c r="E280" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="n">
-        <v>1295</v>
+        <v>1495</v>
       </c>
       <c r="H280" s="0" t="n">
-        <v>64.75</v>
+        <v>74.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="0" t="inlineStr">
         <is>
-          <t>81-7019-455-5   </t>
+          <t>81-7019-366-4   </t>
         </is>
       </c>
       <c r="B281" s="0" t="inlineStr">
         <is>
-          <t>Ecology of Pollen and Fungal Spore</t>
+          <t>Dravya Samagraha (The Sacred Books of the Jainas)  Out of Print</t>
         </is>
       </c>
       <c r="C281" s="0"/>
       <c r="D281" s="0" t="inlineStr">
         <is>
-          <t>A.J. Solomon Raju</t>
+          <t>SARAT CHANDRA GHOSHAL</t>
         </is>
       </c>
       <c r="E281" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F281" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F281" s="0"/>
       <c r="G281" s="0" t="n">
-        <v>1995</v>
+        <v>1595</v>
       </c>
       <c r="H281" s="0" t="n">
-        <v>99.75</v>
+        <v>79.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="0" t="inlineStr">
         <is>
-          <t>8170193710 </t>
+          <t>8170193249 </t>
         </is>
       </c>
       <c r="B282" s="0" t="inlineStr">
         <is>
-          <t>Economic Plants and Microbes</t>
+          <t>Drug Plant Resources of Central India-An Inventory</t>
         </is>
       </c>
       <c r="C282" s="0"/>
       <c r="D282" s="0" t="inlineStr">
         <is>
-          <t>Purkayastha, R.P.</t>
+          <t>Shrivastava, R.C.</t>
         </is>
       </c>
       <c r="E282" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="n">
-        <v>2195</v>
+        <v>1995.00</v>
       </c>
       <c r="H282" s="0" t="n">
-        <v>109.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="0" t="inlineStr">
         <is>
-          <t>9789391734855 </t>
+          <t>9788197361258 </t>
         </is>
       </c>
       <c r="B283" s="0" t="inlineStr">
         <is>
-          <t>Ecosystem Service Analysis in Multistorey Cropping Systems</t>
+          <t>Dynamics Of Crop Disease and Their Management</t>
         </is>
       </c>
       <c r="C283" s="0"/>
       <c r="D283" s="0" t="inlineStr">
         <is>
-          <t>Praveen Kumar , V Arunachalam, Pramesha V, Uthappa A.R</t>
+          <t>Dinesh Singh et al</t>
         </is>
       </c>
       <c r="E283" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F283" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G283" s="0" t="n">
-        <v>1695</v>
+        <v>5995</v>
       </c>
       <c r="H283" s="0" t="n">
-        <v>60.00</v>
+        <v>170.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="0" t="inlineStr">
         <is>
-          <t>9788170195009 </t>
+          <t>9788170197065 </t>
         </is>
       </c>
       <c r="B284" s="0" t="inlineStr">
         <is>
-          <t>Electrical Power System</t>
+          <t>Dynamics of Migration in the Labour Market of Kerala</t>
         </is>
       </c>
       <c r="C284" s="0"/>
       <c r="D284" s="0" t="inlineStr">
         <is>
-          <t>MOUMITA DEB</t>
+          <t>Shamna T.C. and K.C. Baiju</t>
         </is>
       </c>
       <c r="E284" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F284" s="0"/>
+      <c r="F284" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G284" s="0" t="n">
-        <v>395</v>
+        <v>2495</v>
       </c>
       <c r="H284" s="0" t="n">
-        <v>19.75</v>
+        <v>90.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="0" t="inlineStr">
         <is>
-          <t>8170193931 </t>
+          <t>N/A </t>
         </is>
       </c>
       <c r="B285" s="0" t="inlineStr">
         <is>
-          <t>Elementary Geology </t>
+          <t>Ecological and Anatomical Marvels of the Himalayan Orchids</t>
         </is>
       </c>
       <c r="C285" s="0"/>
       <c r="D285" s="0" t="inlineStr">
         <is>
-          <t>Saklani, P.S.</t>
+          <t>Kaushik, P.</t>
         </is>
       </c>
       <c r="E285" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="n">
-        <v>995.00</v>
+        <v>1595</v>
       </c>
       <c r="H285" s="0" t="n">
-        <v>49.75</v>
+        <v>79.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="0" t="inlineStr">
         <is>
-          <t>81-7019-229-3   </t>
+          <t>9788197951688 </t>
         </is>
       </c>
       <c r="B286" s="0" t="inlineStr">
         <is>
-          <t>Elements of Information Science</t>
+          <t>Ecological and Societal Diversity in the Epic Padmaavat</t>
         </is>
       </c>
       <c r="C286" s="0"/>
       <c r="D286" s="0" t="inlineStr">
         <is>
-          <t>Viswanathan, C.G.</t>
+          <t>Prashant Kaushik and Purshotam Kaushik</t>
         </is>
       </c>
       <c r="E286" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F286" s="0"/>
+      <c r="F286" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G286" s="0" t="n">
-        <v>995</v>
+        <v>3995</v>
       </c>
       <c r="H286" s="0" t="n">
-        <v>49.75</v>
+        <v>115.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="0" t="inlineStr">
         <is>
-          <t>8170191211 </t>
+          <t>8170192447 </t>
         </is>
       </c>
       <c r="B287" s="0" t="inlineStr">
         <is>
-          <t>Elements of Information Science</t>
+          <t>Ecological Studies on the Fern flora of the Palni Hills (S. India)</t>
         </is>
       </c>
       <c r="C287" s="0"/>
       <c r="D287" s="0" t="inlineStr">
         <is>
-          <t>Hunter, W.W.</t>
+          <t>Manickam, V.S.</t>
         </is>
       </c>
       <c r="E287" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F287" s="0"/>
       <c r="G287" s="0" t="n">
-        <v>995.00</v>
+        <v>995</v>
       </c>
       <c r="H287" s="0" t="n">
         <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="0" t="inlineStr">
         <is>
-          <t>8170191726 </t>
+          <t>9788170196600 </t>
         </is>
       </c>
       <c r="B288" s="0" t="inlineStr">
         <is>
-          <t>Embryology of Compositae</t>
+          <t>Ecology and Biodiversity</t>
         </is>
       </c>
       <c r="C288" s="0"/>
       <c r="D288" s="0" t="inlineStr">
         <is>
-          <t>Pullaiah, T.</t>
+          <t>Joshi, P.C.</t>
         </is>
       </c>
       <c r="E288" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="n">
-        <v>1295</v>
+        <v>3995</v>
       </c>
       <c r="H288" s="0" t="n">
-        <v>64.75</v>
+        <v>199.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="0" t="inlineStr">
         <is>
-          <t>9788197361241 </t>
+          <t>81-7019-479-2,9788170194798 </t>
         </is>
       </c>
       <c r="B289" s="0" t="inlineStr">
         <is>
-          <t>Emerging Horizon for Sustainable Agri-Business Management</t>
+          <t>Ecology and Environmental Science (A Comprehensive Text Book)</t>
         </is>
       </c>
       <c r="C289" s="0"/>
       <c r="D289" s="0" t="inlineStr">
         <is>
-          <t>Ed. Amod Sharma , Sanjoy Das , G.V. Rohith , S.G. Singh </t>
+          <t>Muthuraman, P.,Rai,P.K.</t>
         </is>
       </c>
       <c r="E289" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F289" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F289" s="0"/>
       <c r="G289" s="0" t="n">
-        <v>3595</v>
+        <v>1295</v>
       </c>
       <c r="H289" s="0" t="n">
-        <v>100.00</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="0" t="inlineStr">
         <is>
-          <t>9788170196709 </t>
+          <t>81-7019-455-5   </t>
         </is>
       </c>
       <c r="B290" s="0" t="inlineStr">
         <is>
-          <t>Emerging Trends in Bibliometrics, Scientometrics and Altmetrics</t>
+          <t>Ecology of Pollen and Fungal Spore</t>
         </is>
       </c>
       <c r="C290" s="0"/>
       <c r="D290" s="0" t="inlineStr">
         <is>
-          <t>Senthilkumaran P.</t>
+          <t>A.J. Solomon Raju</t>
         </is>
       </c>
       <c r="E290" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F290" s="0"/>
+      <c r="F290" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G290" s="0" t="n">
-        <v>2195</v>
+        <v>1995</v>
       </c>
       <c r="H290" s="0" t="n">
-        <v>109.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="0" t="inlineStr">
         <is>
-          <t>9789391734176 </t>
+          <t>8170193710 </t>
         </is>
       </c>
       <c r="B291" s="0" t="inlineStr">
         <is>
-          <t>Empirical Study of the Behaviour of Indian Stock Market</t>
+          <t>Economic Plants and Microbes</t>
         </is>
       </c>
       <c r="C291" s="0"/>
       <c r="D291" s="0" t="inlineStr">
         <is>
-          <t>Abhijit Dutta</t>
+          <t>Purkayastha, R.P.</t>
         </is>
       </c>
       <c r="E291" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F291" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F291" s="0"/>
       <c r="G291" s="0" t="n">
-        <v>1595</v>
+        <v>2195</v>
       </c>
       <c r="H291" s="0" t="n">
-        <v>75.00</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="0" t="inlineStr">
         <is>
-          <t>8170191688 </t>
+          <t>9789391734855 </t>
         </is>
       </c>
       <c r="B292" s="0" t="inlineStr">
         <is>
-          <t>English Index to the Plants to India</t>
+          <t>Ecosystem Service Analysis in Multistorey Cropping Systems</t>
         </is>
       </c>
       <c r="C292" s="0"/>
       <c r="D292" s="0" t="inlineStr">
         <is>
-          <t>Piddington, H.</t>
+          <t>Praveen Kumar , V Arunachalam, Pramesha V, Uthappa A.R</t>
         </is>
       </c>
       <c r="E292" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F292" s="0"/>
+      <c r="F292" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G292" s="0" t="n">
-        <v>1995</v>
+        <v>1695</v>
       </c>
       <c r="H292" s="0" t="n">
-        <v>99.75</v>
+        <v>60.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>9788170195009 </t>
         </is>
       </c>
       <c r="B293" s="0" t="inlineStr">
         <is>
-          <t>Entomology for Introductory Courses</t>
+          <t>Electrical Power System</t>
         </is>
       </c>
       <c r="C293" s="0"/>
       <c r="D293" s="0" t="inlineStr">
         <is>
-          <t>Robert, M.</t>
+          <t>MOUMITA DEB</t>
         </is>
       </c>
       <c r="E293" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="n">
-        <v>1250</v>
+        <v>395</v>
       </c>
       <c r="H293" s="0" t="n">
-        <v>62.50</v>
+        <v>19.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="0" t="inlineStr">
         <is>
-          <t>9788170196198 </t>
+          <t>8170193931 </t>
         </is>
       </c>
       <c r="B294" s="0" t="inlineStr">
         <is>
-          <t>Entreprenueurship Management: SSI Perspective</t>
+          <t>Elementary Geology </t>
         </is>
       </c>
       <c r="C294" s="0"/>
       <c r="D294" s="0" t="inlineStr">
         <is>
-          <t>Patnaik</t>
+          <t>Saklani, P.S.</t>
         </is>
       </c>
       <c r="E294" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F294" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="n">
-        <v>995</v>
+        <v>995.00</v>
       </c>
       <c r="H294" s="0" t="n">
         <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="0" t="inlineStr">
         <is>
-          <t>8170193230 </t>
+          <t>81-7019-229-3   </t>
         </is>
       </c>
       <c r="B295" s="0" t="inlineStr">
         <is>
-          <t>Environment and Biotechnology </t>
+          <t>Elements of Information Science</t>
         </is>
       </c>
       <c r="C295" s="0"/>
       <c r="D295" s="0" t="inlineStr">
         <is>
-          <t>B.P. Singh</t>
+          <t>Viswanathan, C.G.</t>
         </is>
       </c>
       <c r="E295" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F295" s="0"/>
       <c r="G295" s="0" t="n">
-        <v>995.00</v>
+        <v>995</v>
       </c>
       <c r="H295" s="0" t="n">
         <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="0" t="inlineStr">
         <is>
-          <t>81-7019-370-2   </t>
+          <t>8170191211 </t>
         </is>
       </c>
       <c r="B296" s="0" t="inlineStr">
         <is>
-          <t>Environment Protection and Afforestation</t>
+          <t>Elements of Information Science</t>
         </is>
       </c>
       <c r="C296" s="0"/>
       <c r="D296" s="0" t="inlineStr">
         <is>
-          <t>MALABIKA RAY ,Mandal S et al.</t>
+          <t>Hunter, W.W.</t>
         </is>
       </c>
       <c r="E296" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F296" s="0"/>
       <c r="G296" s="0" t="n">
-        <v>2195</v>
+        <v>995.00</v>
       </c>
       <c r="H296" s="0" t="n">
-        <v>109.75</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="0" t="inlineStr">
         <is>
-          <t>817019380X </t>
+          <t>8170191726 </t>
         </is>
       </c>
       <c r="B297" s="0" t="inlineStr">
         <is>
-          <t>Environmental Assessment Social Forestry in Tribal Regions and Environmental Management </t>
+          <t>Embryology of Compositae</t>
         </is>
       </c>
       <c r="C297" s="0"/>
       <c r="D297" s="0" t="inlineStr">
         <is>
-          <t>Trivedi, R.N.</t>
+          <t>Pullaiah, T.</t>
         </is>
       </c>
       <c r="E297" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F297" s="0"/>
       <c r="G297" s="0" t="n">
-        <v>2595.00</v>
+        <v>1295</v>
       </c>
       <c r="H297" s="0" t="n">
-        <v>129.75</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="0" t="inlineStr">
         <is>
-          <t>8170193389 </t>
+          <t>9788197361241 </t>
         </is>
       </c>
       <c r="B298" s="0" t="inlineStr">
         <is>
-          <t>Environmental Ecology and Aerobiology</t>
+          <t>Emerging Horizon for Sustainable Agri-Business Management</t>
         </is>
       </c>
       <c r="C298" s="0"/>
       <c r="D298" s="0" t="inlineStr">
         <is>
-          <t>Tilak, S.T.</t>
+          <t>Ed. Amod Sharma , Sanjoy Das , G.V. Rohith , S.G. Singh </t>
         </is>
       </c>
       <c r="E298" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F298" s="0"/>
+      <c r="F298" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G298" s="0" t="n">
-        <v>2195.00</v>
+        <v>3595</v>
       </c>
       <c r="H298" s="0" t="n">
-        <v>109.75</v>
+        <v>100.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="0" t="inlineStr">
         <is>
-          <t>81-7019-547-7,9788170195474 </t>
+          <t>9788170196709 </t>
         </is>
       </c>
       <c r="B299" s="0" t="inlineStr">
         <is>
-          <t>Environmental Impact on Biodiversity</t>
+          <t>Emerging Trends in Bibliometrics, Scientometrics and Altmetrics</t>
         </is>
       </c>
       <c r="C299" s="0"/>
       <c r="D299" s="0" t="inlineStr">
         <is>
-          <t>B.R. Bamniya,Rangaswamy, N.S.</t>
+          <t>Senthilkumaran P.</t>
         </is>
       </c>
       <c r="E299" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F299" s="0"/>
       <c r="G299" s="0" t="n">
-        <v>2495</v>
+        <v>2195</v>
       </c>
       <c r="H299" s="0" t="n">
-        <v>124.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="0" t="inlineStr">
         <is>
-          <t>8170194202 </t>
+          <t>9789391734176 </t>
         </is>
       </c>
       <c r="B300" s="0" t="inlineStr">
         <is>
-          <t>Environmental Pollution : Impact of Technology of Quality of Life</t>
+          <t>Empirical Study of the Behaviour of Indian Stock Market</t>
         </is>
       </c>
       <c r="C300" s="0"/>
       <c r="D300" s="0" t="inlineStr">
         <is>
-          <t>Ray, M.</t>
+          <t>Abhijit Dutta</t>
         </is>
       </c>
       <c r="E300" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G300" s="0" t="n">
-        <v>2195.00</v>
+        <v>1595</v>
       </c>
       <c r="H300" s="0" t="n">
-        <v>109.75</v>
+        <v>75.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="0" t="inlineStr">
         <is>
-          <t>81719203X </t>
+          <t>8170191688 </t>
         </is>
       </c>
       <c r="B301" s="0" t="inlineStr">
         <is>
-          <t>Epidemological Relations of bacterial plant Pathogens</t>
+          <t>English Index to the Plants to India</t>
         </is>
       </c>
       <c r="C301" s="0"/>
       <c r="D301" s="0" t="inlineStr">
         <is>
-          <t>Srivastava, S.K.</t>
+          <t>Piddington, H.</t>
         </is>
       </c>
       <c r="E301" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="n">
-        <v>995</v>
+        <v>1995</v>
       </c>
       <c r="H301" s="0" t="n">
-        <v>49.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="0" t="inlineStr">
         <is>
-          <t>8170193060 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B302" s="0" t="inlineStr">
         <is>
-          <t>Essays On Plant Cytogenetics In India </t>
+          <t>Entomology for Introductory Courses</t>
         </is>
       </c>
       <c r="C302" s="0"/>
       <c r="D302" s="0" t="inlineStr">
         <is>
-          <t>S.S. Bir</t>
+          <t>Robert, M.</t>
         </is>
       </c>
       <c r="E302" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="n">
-        <v>2595</v>
+        <v>1250</v>
       </c>
       <c r="H302" s="0" t="n">
-        <v>129.75</v>
+        <v>62.50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="0" t="inlineStr">
         <is>
-          <t>8170190789 </t>
+          <t>9788170196198 </t>
         </is>
       </c>
       <c r="B303" s="0" t="inlineStr">
         <is>
-          <t>Essential of Hinduism, Jainism &amp; Buddhism</t>
+          <t>Entreprenueurship Management: SSI Perspective</t>
         </is>
       </c>
       <c r="C303" s="0"/>
       <c r="D303" s="0" t="inlineStr">
         <is>
-          <t>Dwivedi, A.N.</t>
+          <t>P.Patnaik</t>
         </is>
       </c>
       <c r="E303" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F303" s="0"/>
+      <c r="F303" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G303" s="0" t="n">
-        <v>995.00</v>
+        <v>995</v>
       </c>
       <c r="H303" s="0" t="n">
         <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="0" t="inlineStr">
         <is>
-          <t>8170191637 </t>
+          <t>8170193230 </t>
         </is>
       </c>
       <c r="B304" s="0" t="inlineStr">
         <is>
-          <t>Essential of Palynology 2/Ed </t>
+          <t>Environment and Biotechnology </t>
         </is>
       </c>
       <c r="C304" s="0"/>
       <c r="D304" s="0" t="inlineStr">
         <is>
-          <t>P.K.K.Nair</t>
+          <t>B.P. Singh</t>
         </is>
       </c>
       <c r="E304" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F304" s="0"/>
       <c r="G304" s="0" t="n">
         <v>995.00</v>
       </c>
       <c r="H304" s="0" t="n">
         <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="0" t="inlineStr">
         <is>
-          <t>8170191319,9788170191315 </t>
+          <t>81-7019-370-2   </t>
         </is>
       </c>
       <c r="B305" s="0" t="inlineStr">
         <is>
-          <t>Essentials of Farm Financial Mangement</t>
+          <t>Environment Protection and Afforestation</t>
         </is>
       </c>
       <c r="C305" s="0"/>
       <c r="D305" s="0" t="inlineStr">
         <is>
-          <t>Johl, S.S.</t>
+          <t>MALABIKA RAY ,Mandal S et al.</t>
         </is>
       </c>
       <c r="E305" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F305" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F305" s="0"/>
       <c r="G305" s="0" t="n">
-        <v>495</v>
+        <v>2195</v>
       </c>
       <c r="H305" s="0" t="n">
-        <v>24.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="0" t="inlineStr">
         <is>
-          <t>8170191637 </t>
+          <t>817019380X </t>
         </is>
       </c>
       <c r="B306" s="0" t="inlineStr">
         <is>
-          <t>Ethnobotany of Rice Weeds in South Asia</t>
+          <t>Environmental Assessment Social Forestry in Tribal Regions and Environmental Management </t>
         </is>
       </c>
       <c r="C306" s="0"/>
       <c r="D306" s="0" t="inlineStr">
         <is>
-          <t>Raju, R.A.</t>
+          <t>Trivedi, R.N.</t>
         </is>
       </c>
       <c r="E306" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F306" s="0"/>
       <c r="G306" s="0" t="n">
-        <v>1995</v>
+        <v>2595.00</v>
       </c>
       <c r="H306" s="0" t="n">
-        <v>99.75</v>
+        <v>129.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>8170193389 </t>
         </is>
       </c>
       <c r="B307" s="0" t="inlineStr">
         <is>
-          <t>Evolution and Animal Life</t>
+          <t>Environmental Ecology and Aerobiology</t>
         </is>
       </c>
       <c r="C307" s="0"/>
       <c r="D307" s="0" t="inlineStr">
         <is>
-          <t>Jordon</t>
+          <t>Tilak, S.T.</t>
         </is>
       </c>
       <c r="E307" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F307" s="0"/>
       <c r="G307" s="0" t="n">
-        <v>600</v>
+        <v>2195.00</v>
       </c>
       <c r="H307" s="0" t="n">
-        <v>30.00</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="0" t="inlineStr">
         <is>
-          <t>8170191912 </t>
+          <t>81-7019-547-7,9788170195474 </t>
         </is>
       </c>
       <c r="B308" s="0" t="inlineStr">
         <is>
-          <t>Evolutionary Botany and Biostratigraphy</t>
+          <t>Environmental Impact on Biodiversity</t>
         </is>
       </c>
       <c r="C308" s="0"/>
       <c r="D308" s="0" t="inlineStr">
         <is>
-          <t>Sharma, A.K.</t>
+          <t>B.R. Bamniya, B.R.Gadi.</t>
         </is>
       </c>
       <c r="E308" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F308" s="0"/>
       <c r="G308" s="0" t="n">
-        <v>3995</v>
+        <v>2495</v>
       </c>
       <c r="H308" s="0" t="n">
-        <v>199.75</v>
+        <v>124.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="0" t="inlineStr">
         <is>
-          <t>9789348596420 </t>
+          <t>8170194202 </t>
         </is>
       </c>
       <c r="B309" s="0" t="inlineStr">
         <is>
-          <t>Exotic Fruit Crops in India</t>
+          <t>Environmental Pollution : Impact of Technology of Quality of Life</t>
         </is>
       </c>
       <c r="C309" s="0"/>
       <c r="D309" s="0" t="inlineStr">
         <is>
-          <t>K. Gopal, B. Srinivasulu, S. Firoz Hussain, K. Ajay Kumar and M. Ramaiah</t>
+          <t>Ray, M.</t>
         </is>
       </c>
       <c r="E309" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F309" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="n">
-        <v>2995</v>
+        <v>2195.00</v>
       </c>
       <c r="H309" s="0" t="n">
-        <v>85.00</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="0" t="inlineStr">
         <is>
-          <t>9789391734107 </t>
+          <t>81719203X </t>
         </is>
       </c>
       <c r="B310" s="0" t="inlineStr">
         <is>
-          <t>Expressions</t>
+          <t>Epidemological Relations of bacterial plant Pathogens</t>
         </is>
       </c>
       <c r="C310" s="0"/>
       <c r="D310" s="0" t="inlineStr">
         <is>
-          <t>Vismaiy Avasthi</t>
+          <t>Srivastava, S.K.</t>
         </is>
       </c>
       <c r="E310" s="0" t="inlineStr">
         <is>
-          <t>PB</t>
-[...6 lines deleted...]
-      </c>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F310" s="0"/>
       <c r="G310" s="0" t="n">
-        <v>495</v>
+        <v>995</v>
       </c>
       <c r="H310" s="0" t="n">
-        <v>15.00</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>8170193060 </t>
         </is>
       </c>
       <c r="B311" s="0" t="inlineStr">
         <is>
-          <t>Extermination of Forests (A study of Afforestation in the United)</t>
+          <t>Essays On Plant Cytogenetics In India </t>
         </is>
       </c>
       <c r="C311" s="0"/>
       <c r="D311" s="0" t="inlineStr">
         <is>
-          <t>Benskin, E.</t>
+          <t>S.S. Bir</t>
         </is>
       </c>
       <c r="E311" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F311" s="0"/>
       <c r="G311" s="0" t="n">
-        <v>1500</v>
+        <v>2595</v>
       </c>
       <c r="H311" s="0" t="n">
-        <v>75.00</v>
+        <v>129.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="0" t="inlineStr">
         <is>
-          <t>9789348596062 </t>
+          <t>8170190789 </t>
         </is>
       </c>
       <c r="B312" s="0" t="inlineStr">
         <is>
-          <t>Family Law-1</t>
+          <t>Essential of Hinduism, Jainism &amp; Buddhism</t>
         </is>
       </c>
       <c r="C312" s="0"/>
       <c r="D312" s="0" t="inlineStr">
         <is>
-          <t>R. Girdhar </t>
+          <t>Dwivedi, A.N.</t>
         </is>
       </c>
       <c r="E312" s="0" t="inlineStr">
         <is>
-          <t>PB</t>
-[...6 lines deleted...]
-      </c>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="n">
-        <v>2595</v>
+        <v>995.00</v>
       </c>
       <c r="H312" s="0" t="n">
-        <v>74.00</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="0" t="inlineStr">
         <is>
-          <t>9789348596727 </t>
+          <t>8170191637 </t>
         </is>
       </c>
       <c r="B313" s="0" t="inlineStr">
         <is>
-          <t>Family Law-2</t>
+          <t>Essential of Palynology 2/Ed </t>
         </is>
       </c>
       <c r="C313" s="0"/>
       <c r="D313" s="0" t="inlineStr">
         <is>
-          <t>R. Girdhar </t>
+          <t>P.K.K.Nair</t>
         </is>
       </c>
       <c r="E313" s="0" t="inlineStr">
         <is>
-          <t>PB</t>
-[...6 lines deleted...]
-      </c>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="n">
-        <v>2995</v>
+        <v>995.00</v>
       </c>
       <c r="H313" s="0" t="n">
-        <v>85.00</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="0" t="inlineStr">
         <is>
-          <t>8170194296 </t>
+          <t>8170191319,9788170191315 </t>
         </is>
       </c>
       <c r="B314" s="0" t="inlineStr">
         <is>
-          <t>Farmer's Friendly Diversified Crop Protection Keys</t>
+          <t>Essentials of Farm Financial Mangement</t>
         </is>
       </c>
       <c r="C314" s="0"/>
       <c r="D314" s="0" t="inlineStr">
         <is>
-          <t>Gangopadhyay, S.</t>
+          <t>Johl, S.S.</t>
         </is>
       </c>
       <c r="E314" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F314" s="0"/>
+      <c r="F314" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G314" s="0" t="n">
-        <v>3295</v>
+        <v>495</v>
       </c>
       <c r="H314" s="0" t="n">
-        <v>164.75</v>
+        <v>24.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="0" t="inlineStr">
         <is>
-          <t>9788170196235 </t>
+          <t>8170191637 </t>
         </is>
       </c>
       <c r="B315" s="0" t="inlineStr">
         <is>
-          <t>Fasal Rog Praband (Hindi)</t>
+          <t>Ethnobotany of Rice Weeds in South Asia</t>
         </is>
       </c>
       <c r="C315" s="0"/>
       <c r="D315" s="0" t="inlineStr">
         <is>
-          <t>Thakur, M.P.</t>
+          <t>Raju, R.A.</t>
         </is>
       </c>
       <c r="E315" s="0" t="inlineStr">
         <is>
-          <t>PB</t>
-[...6 lines deleted...]
-      </c>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F315" s="0"/>
       <c r="G315" s="0" t="n">
-        <v>1695</v>
+        <v>1995</v>
       </c>
       <c r="H315" s="0" t="n">
-        <v>84.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="0" t="inlineStr">
         <is>
-          <t>9789391734596 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B316" s="0" t="inlineStr">
         <is>
-          <t>Faslon Mein Kett Vaidhi Evam Kitnashi prabandhan</t>
+          <t>Evolution and Animal Life</t>
         </is>
       </c>
       <c r="C316" s="0"/>
       <c r="D316" s="0" t="inlineStr">
         <is>
-          <t>Ashish  Kumar &amp; Anil Kumar Singh</t>
+          <t>Jordon</t>
         </is>
       </c>
       <c r="E316" s="0" t="inlineStr">
         <is>
-          <t>PB</t>
-[...6 lines deleted...]
-      </c>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F316" s="0"/>
       <c r="G316" s="0" t="n">
-        <v>995</v>
+        <v>600</v>
       </c>
       <c r="H316" s="0" t="n">
-        <v>25.00</v>
+        <v>30.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="0" t="inlineStr">
         <is>
-          <t>81-7019-437-7      </t>
+          <t>8170191912 </t>
         </is>
       </c>
       <c r="B317" s="0" t="inlineStr">
         <is>
-          <t>Feedback Mechanism for Sustainable Agricultural Extension</t>
+          <t>Evolutionary Botany and Biostratigraphy</t>
         </is>
       </c>
       <c r="C317" s="0"/>
       <c r="D317" s="0" t="inlineStr">
         <is>
-          <t>S.K. Jha,Singh, S.</t>
+          <t>Sharma, A.K.</t>
         </is>
       </c>
       <c r="E317" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="n">
-        <v>1595</v>
+        <v>3995</v>
       </c>
       <c r="H317" s="0" t="n">
-        <v>79.75</v>
+        <v>199.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="0" t="inlineStr">
         <is>
-          <t>8170192951 </t>
+          <t>9789348596420 </t>
         </is>
       </c>
       <c r="B318" s="0" t="inlineStr">
         <is>
-          <t>Fern flora of the Palni Hills (S. India)</t>
+          <t>Exotic Fruit Crops in India</t>
         </is>
       </c>
       <c r="C318" s="0"/>
       <c r="D318" s="0" t="inlineStr">
         <is>
-          <t>Manickam, V.S.</t>
+          <t>K. Gopal, B. Srinivasulu, S. Firoz Hussain, K. Ajay Kumar and M. Ramaiah</t>
         </is>
       </c>
       <c r="E318" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F318" s="0"/>
+      <c r="F318" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G318" s="0" t="n">
-        <v>995</v>
+        <v>2995</v>
       </c>
       <c r="H318" s="0" t="n">
-        <v>49.75</v>
+        <v>85.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="0" t="inlineStr">
         <is>
-          <t>9789391734497 </t>
+          <t>9789391734107 </t>
         </is>
       </c>
       <c r="B319" s="0" t="inlineStr">
         <is>
-          <t>Fight for Shelf Space: Manufacturer's Brands Vs Private Labels</t>
+          <t>Expressions</t>
         </is>
       </c>
       <c r="C319" s="0"/>
       <c r="D319" s="0" t="inlineStr">
         <is>
-          <t>Deepti Gupta </t>
+          <t>Vismaiy Avasthi</t>
         </is>
       </c>
       <c r="E319" s="0" t="inlineStr">
         <is>
-          <t>HB</t>
+          <t>PB</t>
         </is>
       </c>
       <c r="F319" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G319" s="0" t="n">
-        <v>1995</v>
+        <v>495</v>
       </c>
       <c r="H319" s="0" t="n">
-        <v>75.00</v>
+        <v>15.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="0" t="inlineStr">
         <is>
-          <t>8170193427,9788170193425 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B320" s="0" t="inlineStr">
         <is>
-          <t>Fish Genetics in India</t>
+          <t>Extermination of Forests (A study of Afforestation in the United)</t>
         </is>
       </c>
       <c r="C320" s="0"/>
       <c r="D320" s="0" t="inlineStr">
         <is>
-          <t>Das, P.</t>
+          <t>Benskin, E.</t>
         </is>
       </c>
       <c r="E320" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F320" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F320" s="0"/>
       <c r="G320" s="0" t="n">
-        <v>1995</v>
+        <v>1500</v>
       </c>
       <c r="H320" s="0" t="n">
-        <v>99.75</v>
+        <v>75.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="0" t="inlineStr">
         <is>
-          <t>8170193079,9788170193074 </t>
+          <t>9789348596062 </t>
         </is>
       </c>
       <c r="B321" s="0" t="inlineStr">
         <is>
-          <t>Fish Mycopathology</t>
+          <t>Family Law-1</t>
         </is>
       </c>
       <c r="C321" s="0"/>
       <c r="D321" s="0" t="inlineStr">
         <is>
-          <t>Shrivastava, R.C.</t>
+          <t>R. Girdhar </t>
         </is>
       </c>
       <c r="E321" s="0" t="inlineStr">
         <is>
-          <t>HB</t>
+          <t>PB</t>
         </is>
       </c>
       <c r="F321" s="0" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>english </t>
         </is>
       </c>
       <c r="G321" s="0" t="n">
-        <v>995</v>
+        <v>2595</v>
       </c>
       <c r="H321" s="0" t="n">
-        <v>49.75</v>
+        <v>74.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="0" t="inlineStr">
         <is>
-          <t>9788170196877 </t>
+          <t>9789348596727 </t>
         </is>
       </c>
       <c r="B322" s="0" t="inlineStr">
         <is>
-          <t>Fisheries and Aquaculture Management</t>
+          <t>Family Law-2</t>
         </is>
       </c>
       <c r="C322" s="0"/>
       <c r="D322" s="0" t="inlineStr">
         <is>
-          <t>Ed Pramod Kr Pandey, Anil D. Upadhyay and Tanmoy Gon Choudhury</t>
+          <t>R. Girdhar </t>
         </is>
       </c>
       <c r="E322" s="0" t="inlineStr">
         <is>
-          <t>HB</t>
+          <t>PB</t>
         </is>
       </c>
       <c r="F322" s="0" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>english </t>
         </is>
       </c>
       <c r="G322" s="0" t="n">
-        <v>4995</v>
+        <v>2995</v>
       </c>
       <c r="H322" s="0" t="n">
-        <v>150.00</v>
+        <v>85.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="0" t="inlineStr">
         <is>
-          <t>9789391734183 </t>
+          <t>8170194296 </t>
         </is>
       </c>
       <c r="B323" s="0" t="inlineStr">
         <is>
-          <t>Fisheries of North East India</t>
+          <t>Farmer's Friendly Diversified Crop Protection Keys</t>
         </is>
       </c>
       <c r="C323" s="0"/>
       <c r="D323" s="0" t="inlineStr">
         <is>
-          <t>K. V. Radhakrishnan and Pramod Kr. Pandey</t>
+          <t>Gangopadhyay, S.</t>
         </is>
       </c>
       <c r="E323" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F323" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F323" s="0"/>
       <c r="G323" s="0" t="n">
         <v>3295</v>
       </c>
       <c r="H323" s="0" t="n">
-        <v>150.00</v>
+        <v>164.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="0" t="inlineStr">
         <is>
-          <t>8185095004 </t>
+          <t>9788170196235 </t>
         </is>
       </c>
       <c r="B324" s="0" t="inlineStr">
         <is>
-          <t>Fishes of India, Being A Natural History of the Fishes Known to Inhabit the Sea and Fresh Waters Of India Burma &amp; Ceylon, Vol. 1  Text Vol. 2 Plates 2 Vols set</t>
+          <t>Fasal Rog Praband (Hindi)</t>
         </is>
       </c>
       <c r="C324" s="0"/>
       <c r="D324" s="0" t="inlineStr">
         <is>
-          <t>Day, F.</t>
+          <t>Thakur, M.P.</t>
         </is>
       </c>
       <c r="E324" s="0" t="inlineStr">
         <is>
-          <t>HB</t>
-[...2 lines deleted...]
-      <c r="F324" s="0"/>
+          <t>PB</t>
+        </is>
+      </c>
+      <c r="F324" s="0" t="inlineStr">
+        <is>
+          <t>hindi</t>
+        </is>
+      </c>
       <c r="G324" s="0" t="n">
-        <v>9500</v>
+        <v>1695</v>
       </c>
       <c r="H324" s="0" t="n">
-        <v>475.00</v>
+        <v>84.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="0" t="inlineStr">
         <is>
-          <t>1555281533 </t>
+          <t>9789391734596 </t>
         </is>
       </c>
       <c r="B325" s="0" t="inlineStr">
         <is>
-          <t>Flora Evolution in Relation of Pollination Ecology</t>
+          <t>Faslon Mein Kett Vaidhi Evam Kitnashi prabandhan</t>
         </is>
       </c>
       <c r="C325" s="0"/>
       <c r="D325" s="0" t="inlineStr">
         <is>
-          <t>Leppik, E.E.</t>
+          <t>Ashish  Kumar &amp; Anil Kumar Singh</t>
         </is>
       </c>
       <c r="E325" s="0" t="inlineStr">
         <is>
-          <t>HB</t>
-[...2 lines deleted...]
-      <c r="F325" s="0"/>
+          <t>PB</t>
+        </is>
+      </c>
+      <c r="F325" s="0" t="inlineStr">
+        <is>
+          <t>Hindi</t>
+        </is>
+      </c>
       <c r="G325" s="0" t="n">
-        <v>1295</v>
+        <v>995</v>
       </c>
       <c r="H325" s="0" t="n">
-        <v>64.75</v>
+        <v>25.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="0" t="inlineStr">
         <is>
-          <t>8170192234 </t>
+          <t>81-7019-437-7      </t>
         </is>
       </c>
       <c r="B326" s="0" t="inlineStr">
         <is>
-          <t>Flora of Bhagalpur (Dicotyledons) - Out of Print</t>
+          <t>Feedback Mechanism for Sustainable Agricultural Extension</t>
         </is>
       </c>
       <c r="C326" s="0"/>
       <c r="D326" s="0" t="inlineStr">
         <is>
-          <t>Varma, S.K.</t>
+          <t>S.K. Jha,Singh, S.</t>
         </is>
       </c>
       <c r="E326" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="n">
-        <v>4995</v>
+        <v>1595</v>
       </c>
       <c r="H326" s="0" t="n">
-        <v>249.75</v>
+        <v>79.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>8170192951 </t>
         </is>
       </c>
       <c r="B327" s="0" t="inlineStr">
         <is>
-          <t>Flora of Patna</t>
+          <t>Fern flora of the Palni Hills (S. India)</t>
         </is>
       </c>
       <c r="C327" s="0"/>
       <c r="D327" s="0" t="inlineStr">
         <is>
-          <t>M.P. Singh</t>
+          <t>Manickam, V.S.</t>
         </is>
       </c>
       <c r="E327" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="n">
-        <v>595</v>
+        <v>995</v>
       </c>
       <c r="H327" s="0" t="n">
-        <v>29.75</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="0" t="inlineStr">
         <is>
-          <t>81-7019-065-7   </t>
+          <t>9789391734497 </t>
         </is>
       </c>
       <c r="B328" s="0" t="inlineStr">
         <is>
-          <t>Flora of Tripura State Vol.1 - 2 (SET)</t>
+          <t>Fight for Shelf Space: Manufacturer's Brands Vs Private Labels</t>
         </is>
       </c>
       <c r="C328" s="0"/>
       <c r="D328" s="0" t="inlineStr">
         <is>
-          <t>Deb, D.B.</t>
+          <t>Deepti Gupta </t>
         </is>
       </c>
       <c r="E328" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F328" s="0"/>
+      <c r="F328" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G328" s="0" t="n">
-        <v>4995</v>
+        <v>1995</v>
       </c>
       <c r="H328" s="0" t="n">
-        <v>249.75</v>
+        <v>75.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>8170193427,9788170193425 </t>
         </is>
       </c>
       <c r="B329" s="0" t="inlineStr">
         <is>
-          <t>Flora of Tropical Africa 8 Vols set in 10 Parts</t>
+          <t>Fish Genetics in India</t>
         </is>
       </c>
       <c r="C329" s="0"/>
       <c r="D329" s="0" t="inlineStr">
         <is>
-          <t>Oliver, D.</t>
+          <t>Das, P.</t>
         </is>
       </c>
       <c r="E329" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F329" s="0"/>
+      <c r="F329" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G329" s="0" t="n">
-        <v>3000</v>
+        <v>2995</v>
       </c>
       <c r="H329" s="0" t="n">
-        <v>150.00</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="0" t="inlineStr">
         <is>
-          <t>N/A </t>
+          <t>8170193079,9788170193074 </t>
         </is>
       </c>
       <c r="B330" s="0" t="inlineStr">
         <is>
-          <t>Floral Biology of Agri-Horticultural Crops: A Teaching Manual</t>
+          <t>Fish Mycopathology</t>
         </is>
       </c>
       <c r="C330" s="0"/>
       <c r="D330" s="0" t="inlineStr">
         <is>
-          <t>Singh D.</t>
+          <t>Shrivastava, R.C.</t>
         </is>
       </c>
       <c r="E330" s="0" t="inlineStr">
         <is>
-          <t>PB</t>
-[...2 lines deleted...]
-      <c r="F330" s="0"/>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F330" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G330" s="0" t="n">
-        <v>195.00</v>
+        <v>995</v>
       </c>
       <c r="H330" s="0" t="n">
-        <v>9.75</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="0" t="inlineStr">
         <is>
-          <t>9788170196419 </t>
+          <t>9788170196877 </t>
         </is>
       </c>
       <c r="B331" s="0" t="inlineStr">
         <is>
-          <t>Floristic Diversity of Matheran (Maharashtra)</t>
+          <t>Fisheries and Aquaculture Management</t>
         </is>
       </c>
       <c r="C331" s="0"/>
       <c r="D331" s="0" t="inlineStr">
         <is>
-          <t>Das Das S.K.</t>
+          <t>Ed Pramod Kr Pandey, Anil D. Upadhyay and Tanmoy Gon Choudhury</t>
         </is>
       </c>
       <c r="E331" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F331" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G331" s="0" t="n">
-        <v>3995</v>
+        <v>4995</v>
       </c>
       <c r="H331" s="0" t="n">
-        <v>199.75</v>
+        <v>150.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="0" t="inlineStr">
         <is>
-          <t>9788170196747 </t>
+          <t>9789391734183 </t>
         </is>
       </c>
       <c r="B332" s="0" t="inlineStr">
         <is>
-          <t>Floristic Diversity of Valmiki Tiger Reserve, West Champaran District, Bihar</t>
+          <t>Fisheries of North East India</t>
         </is>
       </c>
       <c r="C332" s="0"/>
       <c r="D332" s="0" t="inlineStr">
         <is>
-          <t>Singh, R. K &amp; Arti Garg</t>
+          <t>K. V. Radhakrishnan and Pramod Kr. Pandey</t>
         </is>
       </c>
       <c r="E332" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F332" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G332" s="0" t="n">
-        <v>6995</v>
+        <v>3295</v>
       </c>
       <c r="H332" s="0" t="n">
-        <v>349.75</v>
+        <v>150.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="0" t="inlineStr">
         <is>
-          <t>9788197951671 </t>
+          <t>8185095004 </t>
         </is>
       </c>
       <c r="B333" s="0" t="inlineStr">
         <is>
-          <t>Folk-Tempo: Selected Lore of the Indian People</t>
+          <t>Fishes of India, Being A Natural History of the Fishes Known to Inhabit the Sea and Fresh Waters Of India Burma &amp; Ceylon, Vol. 1  Text Vol. 2 Plates 2 Vols set</t>
         </is>
       </c>
       <c r="C333" s="0"/>
       <c r="D333" s="0" t="inlineStr">
         <is>
-          <t>Rabindranath Sarma</t>
+          <t>Day, F.</t>
         </is>
       </c>
       <c r="E333" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F333" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F333" s="0"/>
       <c r="G333" s="0" t="n">
-        <v>2195</v>
+        <v>9500</v>
       </c>
       <c r="H333" s="0" t="n">
-        <v>60.00</v>
+        <v>475.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="0" t="inlineStr">
         <is>
-          <t>8170194679,9788170194675   </t>
+          <t>1555281533 </t>
         </is>
       </c>
       <c r="B334" s="0" t="inlineStr">
         <is>
-          <t>Food, feeding habits, alimentary canal and digestion in fishes: a bibliogaphy</t>
+          <t>Flora Evolution in Relation of Pollination Ecology</t>
         </is>
       </c>
       <c r="C334" s="0"/>
       <c r="D334" s="0" t="inlineStr">
         <is>
-          <t>Nath, S.</t>
+          <t>Leppik, E.E.</t>
         </is>
       </c>
       <c r="E334" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F334" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="n">
         <v>1295</v>
       </c>
       <c r="H334" s="0" t="n">
-        <v>39.75</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="0" t="inlineStr">
         <is>
-          <t>9789391734749 </t>
+          <t>8170192234 </t>
         </is>
       </c>
       <c r="B335" s="0" t="inlineStr">
         <is>
-          <t>Foodgrains Production Scenario across the North Eastern States of India</t>
+          <t>Flora of Bhagalpur (Dicotyledons) - Out of Print</t>
         </is>
       </c>
       <c r="C335" s="0"/>
       <c r="D335" s="0" t="inlineStr">
         <is>
-          <t>N. Uttam Singh, Kishore K. Das, C Gowda HR, Aniruddha Roy, Pampi Paul, Kamni P Biam Anjoo yumnm, Puran Chandra and V.K. Mishra</t>
+          <t>Varma, S.K.</t>
         </is>
       </c>
       <c r="E335" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F335" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F335" s="0"/>
       <c r="G335" s="0" t="n">
-        <v>1295</v>
+        <v>4995</v>
       </c>
       <c r="H335" s="0" t="n">
-        <v>50.00</v>
+        <v>249.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="0" t="inlineStr">
         <is>
-          <t>81-7019-211-0   </t>
+          <t>9789348596536 </t>
         </is>
       </c>
       <c r="B336" s="0" t="inlineStr">
         <is>
-          <t>Forest Flora of the Bombay Presidency &amp; Sind, Vol. 1 (Raunculaceae &amp; Rosaceae) Vol. 2 (Rhizophoracea and Gramineae)</t>
+          <t>Flora Of Lakshadweep Islands , India</t>
         </is>
       </c>
       <c r="C336" s="0"/>
       <c r="D336" s="0" t="inlineStr">
         <is>
-          <t>Talbot, W.A.</t>
+          <t>Arti Garg, P. Lakshminarshimhan, M. Sanjappa</t>
         </is>
       </c>
       <c r="E336" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G336" s="0" t="n">
-        <v>4995</v>
+        <v>6995</v>
       </c>
       <c r="H336" s="0" t="n">
-        <v>249.75</v>
+        <v>200.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="0" t="inlineStr">
         <is>
-          <t>9789348596659 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B337" s="0" t="inlineStr">
         <is>
-          <t>Forest Protection</t>
+          <t>Flora of Patna</t>
         </is>
       </c>
       <c r="C337" s="0"/>
       <c r="D337" s="0" t="inlineStr">
         <is>
-          <t>R.K Sharma</t>
+          <t>M.P. Singh</t>
         </is>
       </c>
       <c r="E337" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F337" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="n">
-        <v>1695</v>
+        <v>595</v>
       </c>
       <c r="H337" s="0" t="n">
-        <v>19.76</v>
+        <v>29.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="0" t="inlineStr">
         <is>
-          <t>8170193141 </t>
+          <t>81-7019-065-7   </t>
         </is>
       </c>
       <c r="B338" s="0" t="inlineStr">
         <is>
-          <t>Forest Vegetation Characteristics of Indian Hills Palni Hills (S. India)</t>
+          <t>Flora of Tripura State Vol.1 - 2 (SET)</t>
         </is>
       </c>
       <c r="C338" s="0"/>
       <c r="D338" s="0" t="inlineStr">
         <is>
-          <t>S.S. Bir</t>
+          <t>Deb, D.B.</t>
         </is>
       </c>
       <c r="E338" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="n">
-        <v>995</v>
+        <v>4995</v>
       </c>
       <c r="H338" s="0" t="n">
-        <v>49.75</v>
+        <v>249.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="0" t="inlineStr">
         <is>
-          <t>8170191904 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B339" s="0" t="inlineStr">
         <is>
-          <t>Form Structure &amp; Function in Plants </t>
+          <t>Flora of Tropical Africa 8 Vols set in 10 Parts</t>
         </is>
       </c>
       <c r="C339" s="0"/>
       <c r="D339" s="0" t="inlineStr">
         <is>
-          <t>J.J. Shah</t>
+          <t>Oliver, D.</t>
         </is>
       </c>
       <c r="E339" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="n">
-        <v>995</v>
+        <v>3000</v>
       </c>
       <c r="H339" s="0" t="n">
-        <v>49.75</v>
+        <v>150.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="0" t="inlineStr">
         <is>
-          <t>8170191904 </t>
+          <t>N/A </t>
         </is>
       </c>
       <c r="B340" s="0" t="inlineStr">
         <is>
-          <t>Form Structure &amp; Function in Plants, Part 2</t>
+          <t>Floral Biology of Agri-Horticultural Crops: A Teaching Manual</t>
         </is>
       </c>
       <c r="C340" s="0"/>
       <c r="D340" s="0" t="inlineStr">
         <is>
-          <t>J.J. Shah</t>
+          <t>Singh D.</t>
         </is>
       </c>
       <c r="E340" s="0" t="inlineStr">
         <is>
-          <t>HB</t>
+          <t>PB</t>
         </is>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="n">
-        <v>995</v>
+        <v>195.00</v>
       </c>
       <c r="H340" s="0" t="n">
-        <v>49.75</v>
+        <v>9.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="0" t="inlineStr">
         <is>
-          <t>8170193993 </t>
+          <t>9788170196419 </t>
         </is>
       </c>
       <c r="B341" s="0" t="inlineStr">
         <is>
-          <t>Fossil Plants for Students  of Botany Geology Vol. 4</t>
+          <t>Floristic Diversity of Matheran (Maharashtra)</t>
         </is>
       </c>
       <c r="C341" s="0"/>
       <c r="D341" s="0" t="inlineStr">
         <is>
-          <t>Seward, A.C. </t>
+          <t>Das Das S.K.</t>
         </is>
       </c>
       <c r="E341" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F341" s="0"/>
+      <c r="F341" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G341" s="0" t="n">
-        <v>3595</v>
+        <v>3995</v>
       </c>
       <c r="H341" s="0" t="n">
-        <v>179.75</v>
+        <v>199.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="0" t="inlineStr">
         <is>
-          <t>8170193826 </t>
+          <t>9788170196747 </t>
         </is>
       </c>
       <c r="B342" s="0" t="inlineStr">
         <is>
-          <t>Fossil Plants for Students of Botany Geology Vol. 1</t>
+          <t>Floristic Diversity of Valmiki Tiger Reserve, West Champaran District, Bihar</t>
         </is>
       </c>
       <c r="C342" s="0"/>
       <c r="D342" s="0" t="inlineStr">
         <is>
-          <t>Seward, A.C. </t>
+          <t>Singh, R. K &amp; Arti Garg</t>
         </is>
       </c>
       <c r="E342" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F342" s="0"/>
+      <c r="F342" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G342" s="0" t="n">
-        <v>3595</v>
+        <v>6995</v>
       </c>
       <c r="H342" s="0" t="n">
-        <v>179.75</v>
+        <v>349.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="0" t="inlineStr">
         <is>
-          <t>8170193923 </t>
+          <t>9788197951671 </t>
         </is>
       </c>
       <c r="B343" s="0" t="inlineStr">
         <is>
-          <t>Fossil Plants for Students of Botany Geology Vol. 2</t>
+          <t>Folk-Tempo: Selected Lore of the Indian People</t>
         </is>
       </c>
       <c r="C343" s="0"/>
       <c r="D343" s="0" t="inlineStr">
         <is>
-          <t>Seward, A.C. </t>
+          <t>Rabindranath Sarma</t>
         </is>
       </c>
       <c r="E343" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F343" s="0"/>
+      <c r="F343" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G343" s="0" t="n">
-        <v>3595</v>
+        <v>2195</v>
       </c>
       <c r="H343" s="0" t="n">
-        <v>179.75</v>
+        <v>60.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="0" t="inlineStr">
         <is>
-          <t>8170193953 </t>
+          <t>8170194679,9788170194675   </t>
         </is>
       </c>
       <c r="B344" s="0" t="inlineStr">
         <is>
-          <t>Fossil Plants for Students of Botany Geology Vol. 3</t>
+          <t>Food, feeding habits, alimentary canal and digestion in fishes: a bibliogaphy</t>
         </is>
       </c>
       <c r="C344" s="0"/>
       <c r="D344" s="0" t="inlineStr">
         <is>
-          <t>Seward, A.C. </t>
+          <t>Nath, S.</t>
         </is>
       </c>
       <c r="E344" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F344" s="0"/>
+      <c r="F344" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G344" s="0" t="n">
-        <v>3595</v>
+        <v>1295</v>
       </c>
       <c r="H344" s="0" t="n">
-        <v>179.75</v>
+        <v>39.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="0" t="inlineStr">
         <is>
-          <t>8170190061 </t>
+          <t>9789391734749 </t>
         </is>
       </c>
       <c r="B345" s="0" t="inlineStr">
         <is>
-          <t>Freshwater Sponges Hydrodids and Ployzoa</t>
+          <t>Foodgrains Production Scenario across the North Eastern States of India</t>
         </is>
       </c>
       <c r="C345" s="0"/>
       <c r="D345" s="0" t="inlineStr">
         <is>
-          <t>Annandale, N.</t>
+          <t>N. Uttam Singh, Kishore K. Das, C Gowda HR, Aniruddha Roy, Pampi Paul, Kamni P Biam Anjoo yumnm, Puran Chandra and V.K. Mishra</t>
         </is>
       </c>
       <c r="E345" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F345" s="0"/>
+      <c r="F345" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G345" s="0" t="n">
-        <v>500</v>
+        <v>1295</v>
       </c>
       <c r="H345" s="0" t="n">
-        <v>25.00</v>
+        <v>50.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="0" t="inlineStr">
         <is>
-          <t>9788170194828 </t>
+          <t>81-7019-211-0   </t>
         </is>
       </c>
       <c r="B346" s="0" t="inlineStr">
         <is>
-          <t>Fundamental Principles of Soil Science (Soil Physics, Soil Chemistry and Pedology)</t>
+          <t>Forest Flora of the Bombay Presidency &amp; Sind, Vol. 1 (Raunculaceae &amp; Rosaceae) Vol. 2 (Rhizophoracea and Gramineae)</t>
         </is>
       </c>
       <c r="C346" s="0"/>
       <c r="D346" s="0" t="inlineStr">
         <is>
-          <t>Sarkar, D</t>
+          <t>Talbot, W.A.</t>
         </is>
       </c>
       <c r="E346" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F346" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="n">
-        <v>2195</v>
+        <v>4995</v>
       </c>
       <c r="H346" s="0" t="n">
-        <v>109.75</v>
+        <v>249.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="0" t="inlineStr">
         <is>
-          <t>N/A </t>
+          <t>9789348596659 </t>
         </is>
       </c>
       <c r="B347" s="0" t="inlineStr">
         <is>
-          <t>Fundamental Problems of Indian Philosophy</t>
+          <t>Forest Protection</t>
         </is>
       </c>
       <c r="C347" s="0"/>
       <c r="D347" s="0" t="inlineStr">
         <is>
-          <t>PANDIT SUKHLALJI SANGHI</t>
+          <t>R.K Sharma</t>
         </is>
       </c>
       <c r="E347" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F347" s="0"/>
+      <c r="F347" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G347" s="0" t="n">
-        <v>995</v>
+        <v>1695</v>
       </c>
       <c r="H347" s="0" t="n">
-        <v>49.75</v>
+        <v>19.76</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="0" t="inlineStr">
         <is>
-          <t>9789391734145 </t>
+          <t>8170193141 </t>
         </is>
       </c>
       <c r="B348" s="0" t="inlineStr">
         <is>
-          <t>Fundamentals Of Pharmacognosy And Phytochemistry</t>
+          <t>Forest Vegetation Characteristics of Indian Hills Palni Hills (S. India)</t>
         </is>
       </c>
       <c r="C348" s="0"/>
       <c r="D348" s="0" t="inlineStr">
         <is>
-          <t>Amritesh Chandra Shukla, Nitin Agrawal, Sonia Singh and H. Lalhlenmawia</t>
+          <t>S.S. Bir</t>
         </is>
       </c>
       <c r="E348" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F348" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F348" s="0"/>
       <c r="G348" s="0" t="n">
-        <v>2995</v>
+        <v>995</v>
       </c>
       <c r="H348" s="0" t="n">
-        <v>150.00</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="0" t="inlineStr">
         <is>
-          <t>9789391734442 </t>
+          <t>9789348596055 </t>
         </is>
       </c>
       <c r="B349" s="0" t="inlineStr">
         <is>
-          <t>Fundamentals of Textile Dyeing</t>
+          <t>Forests Of Northeast India Diversity, Distribution, And Management</t>
         </is>
       </c>
       <c r="C349" s="0"/>
       <c r="D349" s="0" t="inlineStr">
         <is>
-          <t>Saroj, S. Jeet Singh and Neelam M. Rose</t>
+          <t>Vishwambhar Prasad Sati</t>
         </is>
       </c>
       <c r="E349" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F349" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G349" s="0" t="n">
-        <v>1595</v>
+        <v>1995</v>
       </c>
       <c r="H349" s="0" t="n">
-        <v>75.00</v>
+        <v>57.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="0" t="inlineStr">
         <is>
-          <t>9789391734435 </t>
+          <t>8170191904 </t>
         </is>
       </c>
       <c r="B350" s="0" t="inlineStr">
         <is>
-          <t>Fundamentals of Web designing: Developments and Applications</t>
+          <t>Form Structure &amp; Function in Plants </t>
         </is>
       </c>
       <c r="C350" s="0"/>
       <c r="D350" s="0" t="inlineStr">
         <is>
-          <t>Dr. Divya Sindhu &amp; Dr Saurabh Sindhu</t>
+          <t>J.J. Shah</t>
         </is>
       </c>
       <c r="E350" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F350" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="n">
-        <v>1995</v>
+        <v>995</v>
       </c>
       <c r="H350" s="0" t="n">
-        <v>70.00</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="0" t="inlineStr">
         <is>
-          <t>8170194058 </t>
+          <t>8170191904 </t>
         </is>
       </c>
       <c r="B351" s="0" t="inlineStr">
         <is>
-          <t>Fungi and Biotechnology (Recent Advances)</t>
+          <t>Form Structure &amp; Function in Plants, Part 2</t>
         </is>
       </c>
       <c r="C351" s="0"/>
       <c r="D351" s="0" t="inlineStr">
         <is>
-          <t>Dube, H.C.</t>
+          <t>J.J. Shah</t>
         </is>
       </c>
       <c r="E351" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="n">
-        <v>1595</v>
+        <v>995</v>
       </c>
       <c r="H351" s="0" t="n">
-        <v>79.75</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="0" t="inlineStr">
         <is>
-          <t>1870194074 </t>
+          <t>8170193993 </t>
         </is>
       </c>
       <c r="B352" s="0" t="inlineStr">
         <is>
-          <t>Fungi of India List and References Compiled </t>
+          <t>Fossil Plants for Students  of Botany Geology Vol. 4</t>
         </is>
       </c>
       <c r="C352" s="0"/>
       <c r="D352" s="0" t="inlineStr">
         <is>
-          <t>Bilgarmi, K.S.</t>
+          <t>Seward, A.C. </t>
         </is>
       </c>
       <c r="E352" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="n">
-        <v>0</v>
+        <v>3595</v>
       </c>
       <c r="H352" s="0" t="n">
-        <v>0.00</v>
+        <v>179.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="0" t="inlineStr">
         <is>
-          <t>81-7019-128-9   </t>
+          <t>8170193826 </t>
         </is>
       </c>
       <c r="B353" s="0" t="inlineStr">
         <is>
-          <t>Gems of Islam Part-1 (Lifting of the Veil)</t>
+          <t>Fossil Plants for Students of Botany Geology Vol. 1</t>
         </is>
       </c>
       <c r="C353" s="0"/>
       <c r="D353" s="0" t="inlineStr">
         <is>
-          <t>Jain, C.R.</t>
+          <t>Seward, A.C. </t>
         </is>
       </c>
       <c r="E353" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="n">
-        <v>995.00</v>
+        <v>3595</v>
       </c>
       <c r="H353" s="0" t="n">
-        <v>49.75</v>
+        <v>179.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="0" t="inlineStr">
         <is>
-          <t>81-7019-498-9,9788170194989 </t>
+          <t>8170193923 </t>
         </is>
       </c>
       <c r="B354" s="0" t="inlineStr">
         <is>
-          <t>Gender Perspectives: South Asian Writing in English and in English Translations</t>
+          <t>Fossil Plants for Students of Botany Geology Vol. 2</t>
         </is>
       </c>
       <c r="C354" s="0"/>
       <c r="D354" s="0" t="inlineStr">
         <is>
-          <t>Basudeb Chakraborti</t>
+          <t>Seward, A.C. </t>
         </is>
       </c>
       <c r="E354" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="n">
-        <v>1495</v>
+        <v>3595</v>
       </c>
       <c r="H354" s="0" t="n">
-        <v>74.75</v>
+        <v>179.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="0" t="inlineStr">
         <is>
-          <t>9788170195955 </t>
+          <t>8170193953 </t>
         </is>
       </c>
       <c r="B355" s="0" t="inlineStr">
         <is>
-          <t>Genetic Evaluation of Sahiwal Cattle</t>
+          <t>Fossil Plants for Students of Botany Geology Vol. 3</t>
         </is>
       </c>
       <c r="C355" s="0"/>
       <c r="D355" s="0" t="inlineStr">
         <is>
-          <t>Gandhi,R.S. and T.V. Raja</t>
+          <t>Seward, A.C. </t>
         </is>
       </c>
       <c r="E355" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F355" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F355" s="0"/>
       <c r="G355" s="0" t="n">
-        <v>2995</v>
+        <v>3595</v>
       </c>
       <c r="H355" s="0" t="n">
-        <v>149.75</v>
+        <v>179.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="0" t="inlineStr">
         <is>
-          <t>81-7019-433-4 </t>
+          <t>8170190061 </t>
         </is>
       </c>
       <c r="B356" s="0" t="inlineStr">
         <is>
-          <t>Genetic Improvement of Rice Varieties of India Pt. 1-2 set</t>
+          <t>Freshwater Sponges Hydrodids and Ployzoa</t>
         </is>
       </c>
       <c r="C356" s="0"/>
       <c r="D356" s="0" t="inlineStr">
         <is>
-          <t>S.D. Sharma</t>
+          <t>Annandale, N.</t>
         </is>
       </c>
       <c r="E356" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F356" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F356" s="0"/>
       <c r="G356" s="0" t="n">
-        <v>5995</v>
+        <v>500</v>
       </c>
       <c r="H356" s="0" t="n">
-        <v>299.75</v>
+        <v>25.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="0" t="inlineStr">
         <is>
-          <t>8170194571 </t>
+          <t>9788170194828 </t>
         </is>
       </c>
       <c r="B357" s="0" t="inlineStr">
         <is>
-          <t>Genetic Resources of Rice in India: Past &amp; Present</t>
+          <t>Fundamental Principles of Soil Science (Soil Physics, Soil Chemistry and Pedology)</t>
         </is>
       </c>
       <c r="C357" s="0"/>
       <c r="D357" s="0" t="inlineStr">
         <is>
-          <t>S.D. Sharma</t>
+          <t>Sarkar, D</t>
         </is>
       </c>
       <c r="E357" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F357" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G357" s="0" t="n">
-        <v>3295</v>
+        <v>2195</v>
       </c>
       <c r="H357" s="0" t="n">
-        <v>164.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="0" t="inlineStr">
         <is>
-          <t>81-7019-457-1   </t>
+          <t>N/A </t>
         </is>
       </c>
       <c r="B358" s="0" t="inlineStr">
         <is>
-          <t>Genetics Resources of Rice in India : Past and Present</t>
+          <t>Fundamental Problems of Indian Philosophy</t>
         </is>
       </c>
       <c r="C358" s="0"/>
       <c r="D358" s="0" t="inlineStr">
         <is>
-          <t>S.D. Sharma</t>
+          <t>PANDIT SUKHLALJI SANGHI</t>
         </is>
       </c>
       <c r="E358" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="n">
-        <v>3295</v>
+        <v>995</v>
       </c>
       <c r="H358" s="0" t="n">
-        <v>164.75</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="0" t="inlineStr">
         <is>
-          <t>817019296X </t>
+          <t>9789391734145 </t>
         </is>
       </c>
       <c r="B359" s="0" t="inlineStr">
         <is>
-          <t>Gentianacae of North West Himalayas (A Revision)</t>
+          <t>Fundamentals Of Pharmacognosy And Phytochemistry</t>
         </is>
       </c>
       <c r="C359" s="0"/>
       <c r="D359" s="0" t="inlineStr">
         <is>
-          <t>Garg, S.</t>
+          <t>Amritesh Chandra Shukla, Nitin Agrawal, Sonia Singh and H. Lalhlenmawia</t>
         </is>
       </c>
       <c r="E359" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F359" s="0"/>
+      <c r="F359" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G359" s="0" t="n">
-        <v>2195.00</v>
+        <v>2995</v>
       </c>
       <c r="H359" s="0" t="n">
-        <v>109.75</v>
+        <v>150.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="0" t="inlineStr">
         <is>
-          <t>817019296X </t>
+          <t>9789391734442 </t>
         </is>
       </c>
       <c r="B360" s="0" t="inlineStr">
         <is>
-          <t>Gentianaceae of North West Himalaya-A Revision</t>
+          <t>Fundamentals of Textile Dyeing</t>
         </is>
       </c>
       <c r="C360" s="0"/>
       <c r="D360" s="0" t="inlineStr">
         <is>
-          <t>Garg, S.</t>
+          <t>Saroj, S. Jeet Singh and Neelam M. Rose</t>
         </is>
       </c>
       <c r="E360" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F360" s="0"/>
+      <c r="F360" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G360" s="0" t="n">
-        <v>2195</v>
+        <v>1595</v>
       </c>
       <c r="H360" s="0" t="n">
-        <v>109.75</v>
+        <v>75.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="0" t="inlineStr">
         <is>
-          <t>9789391734756 </t>
+          <t>9789391734435 </t>
         </is>
       </c>
       <c r="B361" s="0" t="inlineStr">
         <is>
-          <t>Geo-Spatial Technologies in Rural Development</t>
+          <t>Fundamentals of Web designing: Developments and Applications</t>
         </is>
       </c>
       <c r="C361" s="0"/>
       <c r="D361" s="0" t="inlineStr">
         <is>
-          <t>A.Simhachalam and R.Murugesan</t>
+          <t>Dr. Divya Sindhu &amp; Dr Saurabh Sindhu</t>
         </is>
       </c>
       <c r="E361" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F361" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G361" s="0" t="n">
-        <v>2995</v>
+        <v>1995</v>
       </c>
       <c r="H361" s="0" t="n">
-        <v>100.00</v>
+        <v>70.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>8170194058 </t>
         </is>
       </c>
       <c r="B362" s="0" t="inlineStr">
         <is>
-          <t>Geology of the Lower Himalaya (Garhwal)</t>
+          <t>Fungi and Biotechnology (Recent Advances)</t>
         </is>
       </c>
       <c r="C362" s="0"/>
       <c r="D362" s="0" t="inlineStr">
         <is>
-          <t>Saklani, P.S.</t>
+          <t>Dube, H.C.</t>
         </is>
       </c>
       <c r="E362" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="n">
-        <v>2195.00</v>
+        <v>1595</v>
       </c>
       <c r="H362" s="0" t="n">
-        <v>109.75</v>
+        <v>79.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="0" t="inlineStr">
         <is>
-          <t>8170192978 </t>
+          <t>1870194074 </t>
         </is>
       </c>
       <c r="B363" s="0" t="inlineStr">
         <is>
-          <t>Glauconite: Form and Function</t>
+          <t>Fungi of India List and References Compiled </t>
         </is>
       </c>
       <c r="C363" s="0"/>
       <c r="D363" s="0" t="inlineStr">
         <is>
-          <t>Srivastava, R.A.K. </t>
+          <t>Bilgarmi, K.S.</t>
         </is>
       </c>
       <c r="E363" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="n">
-        <v>2195</v>
+        <v>0</v>
       </c>
       <c r="H363" s="0" t="n">
-        <v>109.75</v>
+        <v>0.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="0" t="inlineStr">
         <is>
-          <t>8170193087 </t>
+          <t>81-7019-128-9   </t>
         </is>
       </c>
       <c r="B364" s="0" t="inlineStr">
         <is>
-          <t>Glimpses in Plant Research :Vol. VII, Aspects of Energy and Environment Studies</t>
+          <t>Gems of Islam Part-1 (Lifting of the Veil)</t>
         </is>
       </c>
       <c r="C364" s="0"/>
       <c r="D364" s="0" t="inlineStr">
         <is>
-          <t>P.K.K.Nair</t>
+          <t>Jain, C.R.</t>
         </is>
       </c>
       <c r="E364" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="n">
-        <v>2295</v>
+        <v>995.00</v>
       </c>
       <c r="H364" s="0" t="n">
-        <v>114.75</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="0" t="inlineStr">
         <is>
-          <t>8170193567 </t>
+          <t>81-7019-498-9,9788170194989 </t>
         </is>
       </c>
       <c r="B365" s="0" t="inlineStr">
         <is>
-          <t>Glimpses in Plant Research Vol. IX : Medicinal Plants and Folklores</t>
+          <t>Gender Perspectives: South Asian Writing in English and in English Translations</t>
         </is>
       </c>
       <c r="C365" s="0"/>
       <c r="D365" s="0" t="inlineStr">
         <is>
-          <t>Govil, J.N. , V.K. SINGH AND ABRAR M. KHAN</t>
+          <t>Basudeb Chakraborti</t>
         </is>
       </c>
       <c r="E365" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="n">
-        <v>2395</v>
+        <v>1495</v>
       </c>
       <c r="H365" s="0" t="n">
-        <v>119.75</v>
+        <v>74.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="0" t="inlineStr">
         <is>
-          <t>8170194180 </t>
+          <t>9788170195955 </t>
         </is>
       </c>
       <c r="B366" s="0" t="inlineStr">
         <is>
-          <t>Glimpses in Plant Research Vol. XI (Part 2) Medicinal plants new vistas of research</t>
+          <t>Genetic Evaluation of Sahiwal Cattle</t>
         </is>
       </c>
       <c r="C366" s="0"/>
       <c r="D366" s="0" t="inlineStr">
         <is>
-          <t>Govil, J.N.  </t>
+          <t>Gandhi,R.S. and T.V. Raja</t>
         </is>
       </c>
       <c r="E366" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F366" s="0"/>
+      <c r="F366" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G366" s="0" t="n">
-        <v>2395.00</v>
+        <v>2995</v>
       </c>
       <c r="H366" s="0" t="n">
-        <v>119.75</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="0" t="inlineStr">
         <is>
-          <t>8170194245 </t>
+          <t>81-7019-433-4 </t>
         </is>
       </c>
       <c r="B367" s="0" t="inlineStr">
         <is>
-          <t>Glimpses in Plant Research Vol. XII Part 1 : Current concepts of Multidiscipline Approach to the Medicinal Plants</t>
+          <t>Genetic Improvement of Rice Varieties of India Pt. 1-2 set</t>
         </is>
       </c>
       <c r="C367" s="0"/>
       <c r="D367" s="0" t="inlineStr">
         <is>
-          <t>Govil, J.N.  </t>
+          <t>S.D. Sharma</t>
         </is>
       </c>
       <c r="E367" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F367" s="0"/>
+      <c r="F367" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G367" s="0" t="n">
-        <v>2995</v>
+        <v>5995</v>
       </c>
       <c r="H367" s="0" t="n">
-        <v>175.00</v>
+        <v>299.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="0" t="inlineStr">
         <is>
-          <t>8170193435 </t>
+          <t>81-7019-457-1   </t>
         </is>
       </c>
       <c r="B368" s="0" t="inlineStr">
         <is>
-          <t>Glimpses in Plant Research:  Vol. VIII, Cytological Research Monographs,</t>
+          <t>Genetics Resources of Rice in India : Past and Present</t>
         </is>
       </c>
       <c r="C368" s="0"/>
       <c r="D368" s="0" t="inlineStr">
         <is>
-          <t>P.K.K.Nair</t>
+          <t>S.D. Sharma</t>
         </is>
       </c>
       <c r="E368" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="n">
-        <v>2395</v>
+        <v>3295</v>
       </c>
       <c r="H368" s="0" t="n">
-        <v>119.75</v>
+        <v>164.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="0" t="inlineStr">
         <is>
-          <t>8170193711 </t>
+          <t>817019296X </t>
         </is>
       </c>
       <c r="B369" s="0" t="inlineStr">
         <is>
-          <t>Glimpses of Phycology in India </t>
+          <t>Gentianaceae of North West Himalayas (A Revision)</t>
         </is>
       </c>
       <c r="C369" s="0"/>
       <c r="D369" s="0" t="inlineStr">
         <is>
-          <t>Srivastava, O.N.</t>
+          <t>Garg, S.</t>
         </is>
       </c>
       <c r="E369" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F369" s="0"/>
+      <c r="F369" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G369" s="0" t="n">
-        <v>995</v>
+        <v>4995</v>
       </c>
       <c r="H369" s="0" t="n">
-        <v>49.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="0" t="inlineStr">
         <is>
-          <t>8170193575 </t>
+          <t>9789391734756 </t>
         </is>
       </c>
       <c r="B370" s="0" t="inlineStr">
         <is>
-          <t>Gommatsara Jiva Kanda (The Soul)</t>
+          <t>Geo-Spatial Technologies in Rural Development</t>
         </is>
       </c>
       <c r="C370" s="0"/>
       <c r="D370" s="0" t="inlineStr">
         <is>
-          <t>Chakaravati, N.S.</t>
+          <t>A.Simhachalam and R.Murugesan</t>
         </is>
       </c>
       <c r="E370" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F370" s="0"/>
+      <c r="F370" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G370" s="0" t="n">
-        <v>1595.00</v>
+        <v>2995</v>
       </c>
       <c r="H370" s="0" t="n">
-        <v>79.75</v>
+        <v>100.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="0" t="inlineStr">
         <is>
-          <t>8170193796 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B371" s="0" t="inlineStr">
         <is>
-          <t>Gommatsara Karma-Kanda (part I) </t>
+          <t>Geology of the Lower Himalaya (Garhwal)</t>
         </is>
       </c>
       <c r="C371" s="0"/>
       <c r="D371" s="0" t="inlineStr">
         <is>
-          <t>Chakaravati, N.S.</t>
+          <t>Saklani, P.S.</t>
         </is>
       </c>
       <c r="E371" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="n">
-        <v>1295.00</v>
+        <v>2195.00</v>
       </c>
       <c r="H371" s="0" t="n">
-        <v>64.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="0" t="inlineStr">
         <is>
-          <t>817019363X </t>
+          <t>9789348596208 </t>
         </is>
       </c>
       <c r="B372" s="0" t="inlineStr">
         <is>
-          <t>Gommatsara Karma-Kanda (part II) </t>
+          <t>GI Tagged Citrus Of India - Diversity Uniqueness And Regional Heritage</t>
         </is>
       </c>
       <c r="C372" s="0"/>
       <c r="D372" s="0" t="inlineStr">
         <is>
-          <t>Chakaravati, N.S.</t>
+          <t>Dilip Ghosh</t>
         </is>
       </c>
       <c r="E372" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F372" s="0"/>
+      <c r="F372" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G372" s="0" t="n">
-        <v>1595.00</v>
+        <v>5995</v>
       </c>
       <c r="H372" s="0" t="n">
-        <v>79.75</v>
+        <v>171.28</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="0" t="inlineStr">
         <is>
-          <t>8170193206 </t>
+          <t>8170192978 </t>
         </is>
       </c>
       <c r="B373" s="0" t="inlineStr">
         <is>
-          <t>Gravity Dictates Life-Death and Biological Growth (Also Agricultural Productivity) Introductory Concept</t>
+          <t>Glauconite: Form and Function</t>
         </is>
       </c>
       <c r="C373" s="0"/>
       <c r="D373" s="0" t="inlineStr">
         <is>
-          <t>Bhattacharjee, I.R.</t>
+          <t>Srivastava, R.A.K. </t>
         </is>
       </c>
       <c r="E373" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="n">
-        <v>595</v>
+        <v>2195</v>
       </c>
       <c r="H373" s="0" t="n">
-        <v>29.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="0" t="inlineStr">
         <is>
-          <t>9789391734398 </t>
+          <t>8170193087 </t>
         </is>
       </c>
       <c r="B374" s="0" t="inlineStr">
         <is>
-          <t>Guide Book of Fruit Diseases</t>
+          <t>Glimpses in Plant Research :Vol. VII, Aspects of Energy and Environment Studies</t>
         </is>
       </c>
       <c r="C374" s="0"/>
       <c r="D374" s="0" t="inlineStr">
         <is>
-          <t>A.K Misra</t>
+          <t>P.K.K.Nair</t>
         </is>
       </c>
       <c r="E374" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F374" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F374" s="0"/>
       <c r="G374" s="0" t="n">
-        <v>9995</v>
+        <v>2295</v>
       </c>
       <c r="H374" s="0" t="n">
-        <v>100.00</v>
+        <v>114.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="0" t="inlineStr">
         <is>
-          <t>9789348596994 </t>
+          <t>8170193567 </t>
         </is>
       </c>
       <c r="B375" s="0" t="inlineStr">
         <is>
-          <t>Hand book of Aonla</t>
+          <t>Glimpses in Plant Research Vol. IX : Medicinal Plants and Folklores</t>
         </is>
       </c>
       <c r="C375" s="0"/>
       <c r="D375" s="0" t="inlineStr">
         <is>
-          <t>A.K Misra, Devendra Pandey, Himanshu Pandey</t>
+          <t>Govil, J.N. , V.K. SINGH AND ABRAR M. KHAN</t>
         </is>
       </c>
       <c r="E375" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F375" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F375" s="0"/>
       <c r="G375" s="0" t="n">
-        <v>5995</v>
+        <v>2395</v>
       </c>
       <c r="H375" s="0" t="n">
-        <v>170.00</v>
+        <v>119.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="0" t="inlineStr">
         <is>
-          <t>9789348596307 </t>
+          <t>8170194180 </t>
         </is>
       </c>
       <c r="B376" s="0" t="inlineStr">
         <is>
-          <t>Hand book of Bael</t>
+          <t>Glimpses in Plant Research Vol. XI (Part 2) Medicinal plants new vistas of research</t>
         </is>
       </c>
       <c r="C376" s="0"/>
       <c r="D376" s="0" t="inlineStr">
         <is>
-          <t>A.K. Misra, Devendra Pandey, Himanshu Pandey</t>
+          <t>Govil, J.N.  </t>
         </is>
       </c>
       <c r="E376" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F376" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F376" s="0"/>
       <c r="G376" s="0" t="n">
-        <v>5995</v>
+        <v>2395.00</v>
       </c>
       <c r="H376" s="0" t="n">
-        <v>170.00</v>
+        <v>119.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="0" t="inlineStr">
         <is>
-          <t>9789391734725 </t>
+          <t>8170193435 </t>
         </is>
       </c>
       <c r="B377" s="0" t="inlineStr">
         <is>
-          <t>Hand Book of Guava</t>
+          <t>Glimpses in Plant Research:  Vol. VIII, Cytological Research Monographs,</t>
         </is>
       </c>
       <c r="C377" s="0"/>
       <c r="D377" s="0" t="inlineStr">
         <is>
-          <t>A.K. Misra</t>
+          <t>P.K.K.Nair</t>
         </is>
       </c>
       <c r="E377" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F377" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F377" s="0"/>
       <c r="G377" s="0" t="n">
-        <v>5995</v>
+        <v>2395</v>
       </c>
       <c r="H377" s="0" t="n">
-        <v>120.00</v>
+        <v>119.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="0" t="inlineStr">
         <is>
-          <t>9789391734893 </t>
+          <t>8170193711 </t>
         </is>
       </c>
       <c r="B378" s="0" t="inlineStr">
         <is>
-          <t>HandBook of Mango</t>
+          <t>Glimpses of Phycology in India </t>
         </is>
       </c>
       <c r="C378" s="0"/>
       <c r="D378" s="0" t="inlineStr">
         <is>
-          <t>A.K. Misra</t>
+          <t>Srivastava, O.N.</t>
         </is>
       </c>
       <c r="E378" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F378" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F378" s="0"/>
       <c r="G378" s="0" t="n">
-        <v>5995</v>
+        <v>995</v>
       </c>
       <c r="H378" s="0" t="n">
-        <v>120.00</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="0" t="inlineStr">
         <is>
-          <t>8170194768,9788170194767  </t>
+          <t>8170193575 </t>
         </is>
       </c>
       <c r="B379" s="0" t="inlineStr">
         <is>
-          <t>Handbook of pig husbandray</t>
+          <t>Gommatsara Jiva Kanda (The Soul)</t>
         </is>
       </c>
       <c r="C379" s="0"/>
       <c r="D379" s="0" t="inlineStr">
         <is>
-          <t>Das, A.</t>
+          <t>Chakaravati, N.S.</t>
         </is>
       </c>
       <c r="E379" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F379" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F379" s="0"/>
       <c r="G379" s="0" t="n">
-        <v>2995</v>
+        <v>1595.00</v>
       </c>
       <c r="H379" s="0" t="n">
-        <v>149.75</v>
+        <v>79.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>8170193796 </t>
         </is>
       </c>
       <c r="B380" s="0" t="inlineStr">
         <is>
-          <t>Handbook of the plant physiology</t>
+          <t>Gommatsara Karma-Kanda (part I) </t>
         </is>
       </c>
       <c r="C380" s="0"/>
       <c r="D380" s="0" t="inlineStr">
         <is>
-          <t>S.H. Vines</t>
+          <t>Chakaravati, N.S.</t>
         </is>
       </c>
       <c r="E380" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F380" s="0"/>
       <c r="G380" s="0" t="n">
-        <v>2500</v>
+        <v>1295.00</v>
       </c>
       <c r="H380" s="0" t="n">
-        <v>125.00</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="0" t="inlineStr">
         <is>
-          <t>81-7019-604-2; 9788170196044 </t>
+          <t>817019363X </t>
         </is>
       </c>
       <c r="B381" s="0" t="inlineStr">
         <is>
-          <t>Health Sciences: Basic Research Approaches</t>
+          <t>Gommatsara Karma-Kanda (part II) </t>
         </is>
       </c>
       <c r="C381" s="0"/>
       <c r="D381" s="0" t="inlineStr">
         <is>
-          <t>Rao, P. N. </t>
+          <t>Chakaravati, N.S.</t>
         </is>
       </c>
       <c r="E381" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F381" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="n">
-        <v>2995</v>
+        <v>1595.00</v>
       </c>
       <c r="H381" s="0" t="n">
-        <v>149.75</v>
+        <v>79.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="0" t="inlineStr">
         <is>
-          <t>81-7019-454-7,9788170194545 </t>
+          <t>8170193206 </t>
         </is>
       </c>
       <c r="B382" s="0" t="inlineStr">
         <is>
-          <t>Heavy Metal Pollution and Mycorrhiza</t>
+          <t>Gravity Dictates Life-Death and Biological Growth (Also Agricultural Productivity) Introductory Concept</t>
         </is>
       </c>
       <c r="C382" s="0"/>
       <c r="D382" s="0" t="inlineStr">
         <is>
-          <t>G.D. Sharma,Tali Ajungla</t>
+          <t>Bhattacharjee, I.R.</t>
         </is>
       </c>
       <c r="E382" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F382" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F382" s="0"/>
       <c r="G382" s="0" t="n">
-        <v>1295</v>
+        <v>595</v>
       </c>
       <c r="H382" s="0" t="n">
-        <v>64.75</v>
+        <v>29.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="0" t="inlineStr">
         <is>
-          <t>817019430X </t>
+          <t>9789391734398 </t>
         </is>
       </c>
       <c r="B383" s="0" t="inlineStr">
         <is>
-          <t>Herbal Drugs Of Himalaya (medicinal Plants Of Garhwal And Kumaon Regions Of India)</t>
+          <t>Guide Book of Fruit Diseases</t>
         </is>
       </c>
       <c r="C383" s="0"/>
       <c r="D383" s="0" t="inlineStr">
         <is>
-          <t>Zaheer Anwar Ali,Singh, V.K.</t>
+          <t>A.K Misra</t>
         </is>
       </c>
       <c r="E383" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F383" s="0"/>
+      <c r="F383" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G383" s="0" t="n">
-        <v>2195</v>
+        <v>9995</v>
       </c>
       <c r="H383" s="0" t="n">
-        <v>99.75</v>
+        <v>100.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="0" t="inlineStr">
         <is>
-          <t>81-7019-479-2,9788170194798 </t>
+          <t>9789348596994 </t>
         </is>
       </c>
       <c r="B384" s="0" t="inlineStr">
         <is>
-          <t>Herbal Spices</t>
+          <t>Hand book of Aonla</t>
         </is>
       </c>
       <c r="C384" s="0"/>
       <c r="D384" s="0" t="inlineStr">
         <is>
-          <t>Parthasarathy, V.A.</t>
+          <t>A.K Misra, Devendra Pandey, Himanshu Pandey</t>
         </is>
       </c>
       <c r="E384" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F384" s="0"/>
+      <c r="F384" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G384" s="0" t="n">
-        <v>3295</v>
+        <v>5995</v>
       </c>
       <c r="H384" s="0" t="n">
-        <v>164.75</v>
+        <v>170.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="0" t="inlineStr">
         <is>
-          <t>8170193044 </t>
+          <t>9789348596307 </t>
         </is>
       </c>
       <c r="B385" s="0" t="inlineStr">
         <is>
-          <t>Himachal Himalaya : Ecology and Environment</t>
+          <t>Hand book of Bael</t>
         </is>
       </c>
       <c r="C385" s="0"/>
       <c r="D385" s="0" t="inlineStr">
         <is>
-          <t>Chadha, S.K.</t>
+          <t>A.K. Misra, Devendra Pandey, Himanshu Pandey</t>
         </is>
       </c>
       <c r="E385" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F385" s="0"/>
+      <c r="F385" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G385" s="0" t="n">
-        <v>995.00</v>
+        <v>5995</v>
       </c>
       <c r="H385" s="0" t="n">
-        <v>49.75</v>
+        <v>170.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="0" t="inlineStr">
         <is>
-          <t>8190228978 </t>
+          <t>9789391734725 </t>
         </is>
       </c>
       <c r="B386" s="0" t="inlineStr">
         <is>
-          <t>Himalaya (Geological Aspcts) Vol. 15 Pt. 1</t>
+          <t>Hand Book of Guava</t>
         </is>
       </c>
       <c r="C386" s="0"/>
       <c r="D386" s="0" t="inlineStr">
         <is>
-          <t>Saklani, P.S.</t>
+          <t>A.K. Misra</t>
         </is>
       </c>
       <c r="E386" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F386" s="0"/>
+      <c r="F386" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G386" s="0" t="n">
-        <v>1695</v>
+        <v>5995</v>
       </c>
       <c r="H386" s="0" t="n">
-        <v>84.75</v>
+        <v>120.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="0" t="inlineStr">
         <is>
-          <t>8190228976 </t>
+          <t>9789391734893 </t>
         </is>
       </c>
       <c r="B387" s="0" t="inlineStr">
         <is>
-          <t>Himalaya (Geological Aspcts) Vol. 15 Pt. 2</t>
+          <t>HandBook of Mango</t>
         </is>
       </c>
       <c r="C387" s="0"/>
       <c r="D387" s="0" t="inlineStr">
         <is>
-          <t>Saklani, P.S.</t>
+          <t>A.K. Misra</t>
         </is>
       </c>
       <c r="E387" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F387" s="0"/>
+      <c r="F387" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G387" s="0" t="n">
-        <v>1995</v>
+        <v>5995</v>
       </c>
       <c r="H387" s="0" t="n">
-        <v>99.75</v>
+        <v>120.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="0" t="inlineStr">
         <is>
-          <t>8190304046 </t>
+          <t>8170194768,9788170194767  </t>
         </is>
       </c>
       <c r="B388" s="0" t="inlineStr">
         <is>
-          <t>Himalaya (Geological Aspcts) Vol. 15 Pt. 3</t>
+          <t>Handbook of pig husbandray</t>
         </is>
       </c>
       <c r="C388" s="0"/>
       <c r="D388" s="0" t="inlineStr">
         <is>
-          <t>Saklani, P.S.</t>
+          <t>Das, A.</t>
         </is>
       </c>
       <c r="E388" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F388" s="0"/>
+      <c r="F388" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G388" s="0" t="n">
-        <v>1995</v>
+        <v>2995</v>
       </c>
       <c r="H388" s="0" t="n">
-        <v>99.75</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="0" t="inlineStr">
         <is>
-          <t>8190304143 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B389" s="0" t="inlineStr">
         <is>
-          <t>Himalaya (Geological Aspcts) Vol. 15 Pt. 4</t>
+          <t>Handbook of the plant physiology</t>
         </is>
       </c>
       <c r="C389" s="0"/>
       <c r="D389" s="0" t="inlineStr">
         <is>
-          <t>Saklani, P.S.</t>
+          <t>S.H. Vines</t>
         </is>
       </c>
       <c r="E389" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F389" s="0"/>
       <c r="G389" s="0" t="n">
-        <v>3295.00</v>
+        <v>2500</v>
       </c>
       <c r="H389" s="0" t="n">
-        <v>164.75</v>
+        <v>125.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="0" t="inlineStr">
         <is>
-          <t>8170192277 </t>
+          <t>81-7019-604-2; 9788170196044 </t>
         </is>
       </c>
       <c r="B390" s="0" t="inlineStr">
         <is>
-          <t>Himalaya Landforms and Processes</t>
+          <t>Health Sciences: Basic Research Approaches</t>
         </is>
       </c>
       <c r="C390" s="0"/>
       <c r="D390" s="0" t="inlineStr">
         <is>
-          <t>Verma, V.K.</t>
+          <t>Rao, P. N. </t>
         </is>
       </c>
       <c r="E390" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F390" s="0"/>
+      <c r="F390" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G390" s="0" t="n">
-        <v>995</v>
+        <v>2995</v>
       </c>
       <c r="H390" s="0" t="n">
-        <v>49.75</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="0" t="inlineStr">
         <is>
-          <t>8170190959,9788170190950 </t>
+          <t>81-7019-454-7,9788170194545 </t>
         </is>
       </c>
       <c r="B391" s="0" t="inlineStr">
         <is>
-          <t>Himalayan Journal : 2 Vols. in one part</t>
+          <t>Heavy Metal Pollution and Mycorrhiza</t>
         </is>
       </c>
       <c r="C391" s="0"/>
       <c r="D391" s="0" t="inlineStr">
         <is>
-          <t>Hooker, J.D.</t>
+          <t>G.D. Sharma,Tali Ajungla</t>
         </is>
       </c>
       <c r="E391" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F391" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G391" s="0" t="n">
-        <v>1595</v>
+        <v>1295</v>
       </c>
       <c r="H391" s="0" t="n">
-        <v>44.75</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="0" t="inlineStr">
         <is>
-          <t>8170194253 </t>
+          <t>817019430X </t>
         </is>
       </c>
       <c r="B392" s="0" t="inlineStr">
         <is>
-          <t>Himalayan Microbial Diversity Pt. 1</t>
+          <t>Herbal Drugs Of Himalaya (medicinal Plants Of Garhwal And Kumaon Regions Of India)</t>
         </is>
       </c>
       <c r="C392" s="0"/>
       <c r="D392" s="0" t="inlineStr">
         <is>
-          <t>Sati, S.C.</t>
+          <t>Zaheer Anwar Ali,Singh, V.K.</t>
         </is>
       </c>
       <c r="E392" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F392" s="0"/>
       <c r="G392" s="0" t="n">
-        <v>2195.00</v>
+        <v>2195</v>
       </c>
       <c r="H392" s="0" t="n">
-        <v>109.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="0" t="inlineStr">
         <is>
-          <t>8170194288 </t>
+          <t>81-7019-479-2,9788170194798 </t>
         </is>
       </c>
       <c r="B393" s="0" t="inlineStr">
         <is>
-          <t>Himalayan Microbial Diversity Pt. 2</t>
+          <t>Herbal Spices</t>
         </is>
       </c>
       <c r="C393" s="0"/>
       <c r="D393" s="0" t="inlineStr">
         <is>
-          <t>Sati, S.C.</t>
+          <t>Parthasarathy, V.A.</t>
         </is>
       </c>
       <c r="E393" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F393" s="0"/>
       <c r="G393" s="0" t="n">
-        <v>2195.00</v>
+        <v>3295</v>
       </c>
       <c r="H393" s="0" t="n">
-        <v>109.75</v>
+        <v>164.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="0" t="inlineStr">
         <is>
-          <t>8170193301 </t>
+          <t>8170193044 </t>
         </is>
       </c>
       <c r="B394" s="0" t="inlineStr">
         <is>
-          <t>Himalayan Mountain Building </t>
+          <t>Himachal Himalaya : Ecology and Environment</t>
         </is>
       </c>
       <c r="C394" s="0"/>
       <c r="D394" s="0" t="inlineStr">
         <is>
-          <t>Saklani, P.S.</t>
+          <t>Chadha, S.K.</t>
         </is>
       </c>
       <c r="E394" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F394" s="0"/>
       <c r="G394" s="0" t="n">
-        <v>2195.00</v>
+        <v>995.00</v>
       </c>
       <c r="H394" s="0" t="n">
-        <v>109.75</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="0" t="inlineStr">
         <is>
-          <t>8170192714 </t>
+          <t>8190228978 </t>
         </is>
       </c>
       <c r="B395" s="0" t="inlineStr">
         <is>
-          <t>Himalayan Thrusts and Associated Rocks</t>
+          <t>Himalaya (Geological Aspcts) Vol. 15 Pt. 1</t>
         </is>
       </c>
       <c r="C395" s="0"/>
       <c r="D395" s="0" t="inlineStr">
         <is>
           <t>Saklani, P.S.</t>
         </is>
       </c>
       <c r="E395" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="n">
-        <v>2195.00</v>
+        <v>1695</v>
       </c>
       <c r="H395" s="0" t="n">
-        <v>109.75</v>
+        <v>84.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="0" t="inlineStr">
         <is>
-          <t>9788196560607 </t>
+          <t>8190228976 </t>
         </is>
       </c>
       <c r="B396" s="0" t="inlineStr">
         <is>
-          <t>Hindi me Vigyan Sanchar</t>
+          <t>Himalaya (Geological Aspcts) Vol. 15 Pt. 2</t>
         </is>
       </c>
       <c r="C396" s="0"/>
       <c r="D396" s="0" t="inlineStr">
         <is>
-          <t>Dr. Vedprakash Borkar</t>
+          <t>Saklani, P.S.</t>
         </is>
       </c>
       <c r="E396" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F396" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F396" s="0"/>
       <c r="G396" s="0" t="n">
-        <v>2595</v>
+        <v>1995</v>
       </c>
       <c r="H396" s="0" t="n">
-        <v>80.00</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="0" t="inlineStr">
         <is>
-          <t>8170192897 </t>
+          <t>8190304046 </t>
         </is>
       </c>
       <c r="B397" s="0" t="inlineStr">
         <is>
-          <t>Hirudinea (Fauna Of British India)</t>
+          <t>Himalaya (Geological Aspcts) Vol. 15 Pt. 3</t>
         </is>
       </c>
       <c r="C397" s="0"/>
       <c r="D397" s="0" t="inlineStr">
         <is>
-          <t>Harding, W.A. </t>
+          <t>Saklani, P.S.</t>
         </is>
       </c>
       <c r="E397" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="n">
-        <v>2195</v>
+        <v>1995</v>
       </c>
       <c r="H397" s="0" t="n">
-        <v>109.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="0" t="inlineStr">
         <is>
-          <t>81-7019-039-8    </t>
+          <t>8190304143 </t>
         </is>
       </c>
       <c r="B398" s="0" t="inlineStr">
         <is>
-          <t>Historical Introduction of the Bengal Portion of the Fifth Report. Vol. III </t>
+          <t>Himalaya (Geological Aspcts) Vol. 15 Pt. 4</t>
         </is>
       </c>
       <c r="C398" s="0"/>
       <c r="D398" s="0" t="inlineStr">
         <is>
-          <t>Firminger, W.K.</t>
+          <t>Saklani, P.S.</t>
         </is>
       </c>
       <c r="E398" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="n">
-        <v>2195</v>
+        <v>3295.00</v>
       </c>
       <c r="H398" s="0" t="n">
-        <v>109.75</v>
+        <v>164.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="0" t="inlineStr">
         <is>
-          <t>81-7019-031-2   </t>
+          <t>8170192277 </t>
         </is>
       </c>
       <c r="B399" s="0" t="inlineStr">
         <is>
-          <t>History  of the Origin &amp; Progress of the Sikhs</t>
+          <t>Himalaya Landforms and Processes</t>
         </is>
       </c>
       <c r="C399" s="0"/>
       <c r="D399" s="0" t="inlineStr">
         <is>
-          <t>Brown, J. </t>
+          <t>Verma, V.K.</t>
         </is>
       </c>
       <c r="E399" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="n">
-        <v>500</v>
+        <v>995</v>
       </c>
       <c r="H399" s="0" t="n">
-        <v>25.00</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="0" t="inlineStr">
         <is>
-          <t>9781555282134 </t>
+          <t>8170190959,9788170190950 </t>
         </is>
       </c>
       <c r="B400" s="0" t="inlineStr">
         <is>
-          <t>History and Culture of the Garos</t>
+          <t>Himalayan Journal : 2 Vols. in one part</t>
         </is>
       </c>
       <c r="C400" s="0"/>
       <c r="D400" s="0" t="inlineStr">
         <is>
-          <t>Sangma, M.S.</t>
+          <t>Hooker, J.D.</t>
         </is>
       </c>
       <c r="E400" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F400" s="0"/>
+      <c r="F400" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G400" s="0" t="n">
-        <v>1295</v>
+        <v>1595</v>
       </c>
       <c r="H400" s="0" t="n">
-        <v>64.75</v>
+        <v>44.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="0" t="inlineStr">
         <is>
-          <t>N/A </t>
+          <t>8170194253 </t>
         </is>
       </c>
       <c r="B401" s="0" t="inlineStr">
         <is>
-          <t>History and culture of the Garos Vol. VIII</t>
+          <t>Himalayan Microbial Diversity Pt. 1</t>
         </is>
       </c>
       <c r="C401" s="0"/>
       <c r="D401" s="0" t="inlineStr">
         <is>
-          <t>Sangma, M.S.</t>
+          <t>Sati, S.C.</t>
         </is>
       </c>
       <c r="E401" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="n">
-        <v>1295</v>
+        <v>2195.00</v>
       </c>
       <c r="H401" s="0" t="n">
-        <v>64.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>8170194288 </t>
         </is>
       </c>
       <c r="B402" s="0" t="inlineStr">
         <is>
-          <t>History and Religions of Lahul : From the Earliest of Circa A.D. 1950</t>
+          <t>Himalayan Microbial Diversity Pt. 2</t>
         </is>
       </c>
       <c r="C402" s="0"/>
       <c r="D402" s="0" t="inlineStr">
         <is>
-          <t>Tobdan</t>
+          <t>Sati, S.C.</t>
         </is>
       </c>
       <c r="E402" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="n">
-        <v>995</v>
+        <v>2195.00</v>
       </c>
       <c r="H402" s="0" t="n">
-        <v>49.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="0" t="inlineStr">
         <is>
-          <t>9788170196952 </t>
+          <t>8170193301 </t>
         </is>
       </c>
       <c r="B403" s="0" t="inlineStr">
         <is>
-          <t>Host-Pathogen Interaction: A Molecular Approach</t>
+          <t>Himalayan Mountain Building </t>
         </is>
       </c>
       <c r="C403" s="0"/>
       <c r="D403" s="0" t="inlineStr">
         <is>
-          <t>Sangita Sahni and B.D. Prasad</t>
+          <t>Saklani, P.S.</t>
         </is>
       </c>
       <c r="E403" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F403" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F403" s="0"/>
       <c r="G403" s="0" t="n">
-        <v>2495</v>
+        <v>2195.00</v>
       </c>
       <c r="H403" s="0" t="n">
-        <v>90.00</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="0" t="inlineStr">
         <is>
-          <t>8170190967 </t>
+          <t>8170192714 </t>
         </is>
       </c>
       <c r="B404" s="0" t="inlineStr">
         <is>
-          <t>Hosts and Non Host of Plant Viruses</t>
+          <t>Himalayan Thrusts and Associated Rocks</t>
         </is>
       </c>
       <c r="C404" s="0"/>
       <c r="D404" s="0" t="inlineStr">
         <is>
-          <t>Horvathi, J.</t>
+          <t>Saklani, P.S.</t>
         </is>
       </c>
       <c r="E404" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="n">
-        <v>995</v>
+        <v>2195.00</v>
       </c>
       <c r="H404" s="0" t="n">
-        <v>49.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="0" t="inlineStr">
         <is>
-          <t>8170190207 </t>
+          <t>9788196560607 </t>
         </is>
       </c>
       <c r="B405" s="0" t="inlineStr">
         <is>
-          <t>How India Wrought for Freedom : The story of the National Congress told from official records</t>
+          <t>Hindi me Vigyan Sanchar</t>
         </is>
       </c>
       <c r="C405" s="0"/>
       <c r="D405" s="0" t="inlineStr">
         <is>
-          <t>Besant, A.</t>
+          <t>Dr. Vedprakash Borkar</t>
         </is>
       </c>
       <c r="E405" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F405" s="0"/>
+      <c r="F405" s="0" t="inlineStr">
+        <is>
+          <t>Hindi</t>
+        </is>
+      </c>
       <c r="G405" s="0" t="n">
-        <v>2195.00</v>
+        <v>2595</v>
       </c>
       <c r="H405" s="0" t="n">
-        <v>109.75</v>
+        <v>80.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="0" t="inlineStr">
         <is>
-          <t>8170190134 </t>
+          <t>8170192897 </t>
         </is>
       </c>
       <c r="B406" s="0" t="inlineStr">
         <is>
-          <t>Human Biology-Recent Advances Vol. 1 &amp; 2 Set</t>
+          <t>Hirudinea (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C406" s="0"/>
       <c r="D406" s="0" t="inlineStr">
         <is>
-          <t>Bansal, I.J.S.</t>
+          <t>Harding, W.A. </t>
         </is>
       </c>
       <c r="E406" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F406" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F406" s="0"/>
       <c r="G406" s="0" t="n">
-        <v>6995</v>
+        <v>2195</v>
       </c>
       <c r="H406" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="0" t="inlineStr">
         <is>
-          <t>8170193192 </t>
+          <t>81-7019-039-8    </t>
         </is>
       </c>
       <c r="B407" s="0" t="inlineStr">
         <is>
-          <t>Human Body Design Function and Development</t>
+          <t>Historical Introduction of the Bengal Portion of the Fifth Report. Vol. III </t>
         </is>
       </c>
       <c r="C407" s="0"/>
       <c r="D407" s="0" t="inlineStr">
         <is>
-          <t>Zaveri, J.</t>
+          <t>Firminger, W.K.</t>
         </is>
       </c>
       <c r="E407" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="n">
-        <v>2495</v>
+        <v>2195</v>
       </c>
       <c r="H407" s="0" t="n">
-        <v>99.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="0" t="inlineStr">
         <is>
-          <t>81-7019-153-X   </t>
+          <t>81-7019-031-2   </t>
         </is>
       </c>
       <c r="B408" s="0" t="inlineStr">
         <is>
-          <t>Hymenoptera Vol. 3: Icheneumonidae, Part 1 Ichneumones deltoidei</t>
+          <t>History  of the Origin &amp; Progress of the Sikhs</t>
         </is>
       </c>
       <c r="C408" s="0"/>
       <c r="D408" s="0" t="inlineStr">
         <is>
-          <t>Morley, C.</t>
+          <t>Brown, J. </t>
         </is>
       </c>
       <c r="E408" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F408" s="0"/>
       <c r="G408" s="0" t="n">
-        <v>2195</v>
+        <v>500</v>
       </c>
       <c r="H408" s="0" t="n">
-        <v>109.75</v>
+        <v>25.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="0" t="inlineStr">
         <is>
-          <t>8170190266 </t>
+          <t>9781555282134 </t>
         </is>
       </c>
       <c r="B409" s="0" t="inlineStr">
         <is>
-          <t>Hymenoptera,Vol 1-2 (SET)</t>
+          <t>History and Culture of the Garos</t>
         </is>
       </c>
       <c r="C409" s="0"/>
       <c r="D409" s="0" t="inlineStr">
         <is>
-          <t>Blandford, W.T.</t>
+          <t>Sangma, M.S.</t>
         </is>
       </c>
       <c r="E409" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F409" s="0"/>
       <c r="G409" s="0" t="n">
-        <v>2000</v>
+        <v>1295</v>
       </c>
       <c r="H409" s="0" t="n">
-        <v>100.00</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>N/A </t>
         </is>
       </c>
       <c r="B410" s="0" t="inlineStr">
         <is>
-          <t>Icones Plantarum or Figures with Brief Descriptive Characters and Remarks of New or Rare Plants</t>
+          <t>History and culture of the Garos Vol. VIII</t>
         </is>
       </c>
       <c r="C410" s="0"/>
       <c r="D410" s="0" t="inlineStr">
         <is>
-          <t>Hooker, W.J. </t>
+          <t>Sangma, M.S.</t>
         </is>
       </c>
       <c r="E410" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F410" s="0"/>
-      <c r="G410" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G410" s="0" t="n">
+        <v>1295</v>
       </c>
       <c r="H410" s="0" t="n">
-        <v>1000.00</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="0" t="inlineStr">
         <is>
-          <t>81-7019-018-5   </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B411" s="0" t="inlineStr">
         <is>
-          <t>Icones Plantrum Indiae Orientalis</t>
+          <t>History and Religions of Lahul : From the Earliest of Circa A.D. 1950</t>
         </is>
       </c>
       <c r="C411" s="0"/>
       <c r="D411" s="0" t="inlineStr">
         <is>
-          <t>Beddome, R.H.</t>
+          <t>Tobdan</t>
         </is>
       </c>
       <c r="E411" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F411" s="0"/>
       <c r="G411" s="0" t="n">
-        <v>2395.00</v>
+        <v>995</v>
       </c>
       <c r="H411" s="0" t="n">
-        <v>119.75</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="0" t="inlineStr">
         <is>
-          <t>9788170195252,81-7019-525-9 </t>
+          <t>9788170196952 </t>
         </is>
       </c>
       <c r="B412" s="0" t="inlineStr">
         <is>
-          <t>ICT and Social Media for Skill Development in Agriculture</t>
+          <t>Host-Pathogen Interaction: A Molecular Approach</t>
         </is>
       </c>
       <c r="C412" s="0"/>
       <c r="D412" s="0" t="inlineStr">
         <is>
-          <t>Om Prakash </t>
+          <t>Sangita Sahni and B.D. Prasad</t>
         </is>
       </c>
       <c r="E412" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F412" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G412" s="0" t="n">
         <v>2495</v>
       </c>
       <c r="H412" s="0" t="n">
-        <v>124.75</v>
+        <v>90.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="0" t="inlineStr">
         <is>
-          <t>9789391734091 </t>
+          <t>8170190967 </t>
         </is>
       </c>
       <c r="B413" s="0" t="inlineStr">
         <is>
-          <t>IIIustrative Morphology of Agriculturally Important Fungi</t>
+          <t>Hosts and Non Host of Plant Viruses</t>
         </is>
       </c>
       <c r="C413" s="0"/>
       <c r="D413" s="0" t="inlineStr">
         <is>
-          <t>T.Prameela Devi and Deeba Kamil </t>
+          <t>Horvathi, J.</t>
         </is>
       </c>
       <c r="E413" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F413" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F413" s="0"/>
       <c r="G413" s="0" t="n">
-        <v>4995</v>
+        <v>995</v>
       </c>
       <c r="H413" s="0" t="n">
-        <v>200.00</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="0" t="inlineStr">
         <is>
-          <t>8170192544 </t>
+          <t>8170190207 </t>
         </is>
       </c>
       <c r="B414" s="0" t="inlineStr">
         <is>
-          <t>Illustration of Botany and of the Himalayan Mountains and Flora of Cashmere</t>
+          <t>How India Wrought for Freedom : The story of the National Congress told from official records</t>
         </is>
       </c>
       <c r="C414" s="0"/>
       <c r="D414" s="0" t="inlineStr">
         <is>
-          <t>Royle, J.E.</t>
+          <t>Besant, A.</t>
         </is>
       </c>
       <c r="E414" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F414" s="0"/>
       <c r="G414" s="0" t="n">
-        <v>1000</v>
+        <v>2195.00</v>
       </c>
       <c r="H414" s="0" t="n">
-        <v>50.00</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="0" t="inlineStr">
         <is>
-          <t>81-7019-515-9,9788170195153 </t>
+          <t>8170190134 </t>
         </is>
       </c>
       <c r="B415" s="0" t="inlineStr">
         <is>
-          <t>Impact Assessment of Krishi Vigyan Kendra on Tribal Farmers</t>
+          <t>Human Biology-Recent Advances Vol. 1 &amp; 2 Set</t>
         </is>
       </c>
       <c r="C415" s="0"/>
       <c r="D415" s="0" t="inlineStr">
         <is>
-          <t>Parvez Rajan</t>
+          <t>Bansal, I.J.S.</t>
         </is>
       </c>
       <c r="E415" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F415" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G415" s="0" t="n">
-        <v>595</v>
+        <v>6995</v>
       </c>
       <c r="H415" s="0" t="n">
-        <v>29.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="0" t="inlineStr">
         <is>
-          <t>9788170197102 </t>
+          <t>8170193192 </t>
         </is>
       </c>
       <c r="B416" s="0" t="inlineStr">
         <is>
-          <t>Impact of Cavid-19 in Public Library System</t>
+          <t>Human Body Design Function and Development</t>
         </is>
       </c>
       <c r="C416" s="0"/>
       <c r="D416" s="0" t="inlineStr">
         <is>
-          <t>Sudip Bhattacharjee and R. K. Mahapatra</t>
+          <t>Zaveri, J.</t>
         </is>
       </c>
       <c r="E416" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F416" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F416" s="0"/>
       <c r="G416" s="0" t="n">
-        <v>2195</v>
+        <v>2495</v>
       </c>
       <c r="H416" s="0" t="n">
-        <v>90.00</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="0" t="inlineStr">
         <is>
-          <t>81-7019-106-8   </t>
+          <t>81-7019-153-X   </t>
         </is>
       </c>
       <c r="B417" s="0" t="inlineStr">
         <is>
-          <t>Imperial Gazetteer of India : Vol. 10. Central Provinces to Coompta</t>
+          <t>Hymenoptera Vol. 3: Icheneumonidae, Part 1 Ichneumones deltoidei</t>
         </is>
       </c>
       <c r="C417" s="0"/>
       <c r="D417" s="0" t="inlineStr">
         <is>
-          <t>Hunter, W.W.</t>
+          <t>Morley, C.</t>
         </is>
       </c>
       <c r="E417" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F417" s="0"/>
       <c r="G417" s="0" t="n">
-        <v>3595.00</v>
+        <v>2195</v>
       </c>
       <c r="H417" s="0" t="n">
-        <v>179.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="0" t="inlineStr">
         <is>
-          <t>81-7019-107-6   </t>
+          <t>8170190266 </t>
         </is>
       </c>
       <c r="B418" s="0" t="inlineStr">
         <is>
-          <t>Imperial Gazetteer of India : Vol. 11. Coondapoor to Enwardesabad</t>
+          <t>Hymenoptera,Vol 1-2 (SET)</t>
         </is>
       </c>
       <c r="C418" s="0"/>
       <c r="D418" s="0" t="inlineStr">
         <is>
-          <t>Hunter, W.W.</t>
+          <t>Blandford, W.T.</t>
         </is>
       </c>
       <c r="E418" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="n">
-        <v>3595.00</v>
+        <v>2000</v>
       </c>
       <c r="H418" s="0" t="n">
-        <v>179.75</v>
+        <v>100.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="0" t="inlineStr">
         <is>
-          <t>81-7019-108-4   </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B419" s="0" t="inlineStr">
         <is>
-          <t>Imperial Gazetteer of India : Vol. 12. Einme to Gwalior</t>
+          <t>Icones Plantarum or Figures with Brief Descriptive Characters and Remarks of New or Rare Plants</t>
         </is>
       </c>
       <c r="C419" s="0"/>
       <c r="D419" s="0" t="inlineStr">
         <is>
-          <t>Hunter, W.W.</t>
+          <t>Hooker, W.J. </t>
         </is>
       </c>
       <c r="E419" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F419" s="0"/>
-      <c r="G419" s="0" t="n">
-        <v>3595.00</v>
+      <c r="G419" s="0" t="inlineStr">
+        <is>
+          <t>20000 set price</t>
+        </is>
       </c>
       <c r="H419" s="0" t="n">
-        <v>179.75</v>
+        <v>1000.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="0" t="inlineStr">
         <is>
-          <t>81-7019-109-2   </t>
+          <t>81-7019-018-5   </t>
         </is>
       </c>
       <c r="B420" s="0" t="inlineStr">
         <is>
-          <t>Imperial Gazetteer of India : Vol. 13. Gyaraspur to Jais</t>
+          <t>Icones Plantrum Indiae Orientalis</t>
         </is>
       </c>
       <c r="C420" s="0"/>
       <c r="D420" s="0" t="inlineStr">
         <is>
-          <t>Hunter, W.W.</t>
+          <t>Beddome, R.H.</t>
         </is>
       </c>
       <c r="E420" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="n">
-        <v>3595</v>
+        <v>2395.00</v>
       </c>
       <c r="H420" s="0" t="n">
-        <v>179.75</v>
+        <v>119.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="0" t="inlineStr">
         <is>
-          <t>81-7019-110-6   </t>
+          <t>9788170195252,81-7019-525-9 </t>
         </is>
       </c>
       <c r="B421" s="0" t="inlineStr">
         <is>
-          <t>Imperial Gazetteer of India : Vol. 14. Jaisalmer to Kara.</t>
+          <t>ICT and Social Media for Skill Development in Agriculture</t>
         </is>
       </c>
       <c r="C421" s="0"/>
       <c r="D421" s="0" t="inlineStr">
         <is>
-          <t>Hunter, W.W.</t>
+          <t>Om Prakash </t>
         </is>
       </c>
       <c r="E421" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F421" s="0"/>
+      <c r="F421" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G421" s="0" t="n">
-        <v>3595</v>
+        <v>2495</v>
       </c>
       <c r="H421" s="0" t="n">
-        <v>179.75</v>
+        <v>124.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="0" t="inlineStr">
         <is>
-          <t>81-7019-111-4   </t>
+          <t>9789391734091 </t>
         </is>
       </c>
       <c r="B422" s="0" t="inlineStr">
         <is>
-          <t>Imperial Gazetteer of India : Vol. 15. Karachi to Kottayam</t>
+          <t>IIIustrative Morphology of Agriculturally Important Fungi</t>
         </is>
       </c>
       <c r="C422" s="0"/>
       <c r="D422" s="0" t="inlineStr">
         <is>
-          <t>Hunter, W.W.</t>
+          <t>T.Prameela Devi and Deeba Kamil </t>
         </is>
       </c>
       <c r="E422" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F422" s="0"/>
+      <c r="F422" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G422" s="0" t="n">
-        <v>3595.00</v>
+        <v>4995</v>
       </c>
       <c r="H422" s="0" t="n">
-        <v>179.75</v>
+        <v>200.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="0" t="inlineStr">
         <is>
-          <t>81-7019-112-2   </t>
+          <t>8170192544 </t>
         </is>
       </c>
       <c r="B423" s="0" t="inlineStr">
         <is>
-          <t>Imperial Gazetteer of India : Vol. 16. Kotchandpur to Mahavinayaka</t>
+          <t>Illustration of Botany and of the Himalayan Mountains and Flora of Cashmere</t>
         </is>
       </c>
       <c r="C423" s="0"/>
       <c r="D423" s="0" t="inlineStr">
         <is>
-          <t>Hunter, W.W.</t>
+          <t>Royle, J.E.</t>
         </is>
       </c>
       <c r="E423" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="n">
-        <v>3595</v>
+        <v>1000</v>
       </c>
       <c r="H423" s="0" t="n">
-        <v>179.75</v>
+        <v>50.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="0" t="inlineStr">
         <is>
-          <t>81-7019-113-0   </t>
+          <t>81-7019-515-9,9788170195153 </t>
         </is>
       </c>
       <c r="B424" s="0" t="inlineStr">
         <is>
-          <t>Imperial Gazetteer of India : Vol. 17. Mahbubabad to Moradabad</t>
+          <t>Impact Assessment of Krishi Vigyan Kendra on Tribal Farmers</t>
         </is>
       </c>
       <c r="C424" s="0"/>
       <c r="D424" s="0" t="inlineStr">
         <is>
-          <t>Hunter, W.W.</t>
+          <t>Parvez Rajan</t>
         </is>
       </c>
       <c r="E424" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F424" s="0"/>
+      <c r="F424" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G424" s="0" t="n">
-        <v>3595</v>
+        <v>595</v>
       </c>
       <c r="H424" s="0" t="n">
-        <v>179.75</v>
+        <v>29.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="0" t="inlineStr">
         <is>
-          <t>81-7019-114-9   </t>
+          <t>9788170197102 </t>
         </is>
       </c>
       <c r="B425" s="0" t="inlineStr">
         <is>
-          <t>Imperial Gazetteer of India : Vol. 18. Moram to Nayagarh</t>
+          <t>Impact of Cavid-19 in Public Library System</t>
         </is>
       </c>
       <c r="C425" s="0"/>
       <c r="D425" s="0" t="inlineStr">
         <is>
-          <t>Hunter, W.W.</t>
+          <t>Sudip Bhattacharjee and R. K. Mahapatra</t>
         </is>
       </c>
       <c r="E425" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F425" s="0"/>
+      <c r="F425" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G425" s="0" t="n">
-        <v>3595</v>
+        <v>2195</v>
       </c>
       <c r="H425" s="0" t="n">
-        <v>179.75</v>
+        <v>90.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="0" t="inlineStr">
         <is>
-          <t>81-7019-115-7   </t>
+          <t>81-7019-106-8   </t>
         </is>
       </c>
       <c r="B426" s="0" t="inlineStr">
         <is>
-          <t>Imperial Gazetteer of India : Vol. 19. Nayakanhatti to Parbhani</t>
+          <t>Imperial Gazetteer of India : Vol. 10. Central Provinces to Coompta</t>
         </is>
       </c>
       <c r="C426" s="0"/>
       <c r="D426" s="0" t="inlineStr">
         <is>
           <t>Hunter, W.W.</t>
         </is>
       </c>
       <c r="E426" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="n">
         <v>3595.00</v>
       </c>
       <c r="H426" s="0" t="n">
         <v>179.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="0" t="inlineStr">
         <is>
-          <t>81-7019-116-5   </t>
+          <t>81-7019-107-6   </t>
         </is>
       </c>
       <c r="B427" s="0" t="inlineStr">
         <is>
-          <t>Imperial Gazetteer of India : Vol. 20. Pardi to Pusad</t>
+          <t>Imperial Gazetteer of India : Vol. 11. Coondapoor to Enwardesabad</t>
         </is>
       </c>
       <c r="C427" s="0"/>
       <c r="D427" s="0" t="inlineStr">
         <is>
           <t>Hunter, W.W.</t>
         </is>
       </c>
       <c r="E427" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F427" s="0"/>
       <c r="G427" s="0" t="n">
         <v>3595.00</v>
       </c>
       <c r="H427" s="0" t="n">
         <v>179.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="0" t="inlineStr">
         <is>
-          <t>81-7019-117-3   </t>
+          <t>81-7019-108-4   </t>
         </is>
       </c>
       <c r="B428" s="0" t="inlineStr">
         <is>
-          <t>Imperial Gazetteer of India : Vol. 21. Pushkar to Salween</t>
+          <t>Imperial Gazetteer of India : Vol. 12. Einme to Gwalior</t>
         </is>
       </c>
       <c r="C428" s="0"/>
       <c r="D428" s="0" t="inlineStr">
         <is>
           <t>Hunter, W.W.</t>
         </is>
       </c>
       <c r="E428" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F428" s="0"/>
       <c r="G428" s="0" t="n">
-        <v>3595</v>
+        <v>3595.00</v>
       </c>
       <c r="H428" s="0" t="n">
         <v>179.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="0" t="inlineStr">
         <is>
-          <t>81-7019-118-1   </t>
+          <t>81-7019-109-2   </t>
         </is>
       </c>
       <c r="B429" s="0" t="inlineStr">
         <is>
-          <t>Imperial Gazetteer of India : Vol. 22. Samadhiala to Singhana</t>
+          <t>Imperial Gazetteer of India : Vol. 13. Gyaraspur to Jais</t>
         </is>
       </c>
       <c r="C429" s="0"/>
       <c r="D429" s="0" t="inlineStr">
         <is>
           <t>Hunter, W.W.</t>
         </is>
       </c>
       <c r="E429" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="n">
         <v>3595</v>
       </c>
       <c r="H429" s="0" t="n">
         <v>179.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="0" t="inlineStr">
         <is>
-          <t>81-7019-119-X   </t>
+          <t>81-7019-110-6   </t>
         </is>
       </c>
       <c r="B430" s="0" t="inlineStr">
         <is>
-          <t>Imperial Gazetteer of India : Vol. 23. Singbhum to Trashichodzong</t>
+          <t>Imperial Gazetteer of India : Vol. 14. Jaisalmer to Kara.</t>
         </is>
       </c>
       <c r="C430" s="0"/>
       <c r="D430" s="0" t="inlineStr">
         <is>
           <t>Hunter, W.W.</t>
         </is>
       </c>
       <c r="E430" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="n">
         <v>3595</v>
       </c>
       <c r="H430" s="0" t="n">
         <v>179.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="0" t="inlineStr">
         <is>
-          <t>81-7019-120-3   </t>
+          <t>81-7019-111-4   </t>
         </is>
       </c>
       <c r="B431" s="0" t="inlineStr">
         <is>
-          <t>Imperial Gazetteer of India : Vol. 24. Travancore to Zora</t>
+          <t>Imperial Gazetteer of India : Vol. 15. Karachi to Kottayam</t>
         </is>
       </c>
       <c r="C431" s="0"/>
       <c r="D431" s="0" t="inlineStr">
         <is>
           <t>Hunter, W.W.</t>
         </is>
       </c>
       <c r="E431" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="n">
         <v>3595.00</v>
       </c>
       <c r="H431" s="0" t="n">
         <v>179.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="0" t="inlineStr">
         <is>
-          <t>81-7019-121-1   </t>
+          <t>81-7019-112-2   </t>
         </is>
       </c>
       <c r="B432" s="0" t="inlineStr">
         <is>
-          <t>Imperial Gazetteer of India : Vol. 25. Index volume</t>
+          <t>Imperial Gazetteer of India : Vol. 16. Kotchandpur to Mahavinayaka</t>
         </is>
       </c>
       <c r="C432" s="0"/>
       <c r="D432" s="0" t="inlineStr">
         <is>
           <t>Hunter, W.W.</t>
         </is>
       </c>
       <c r="E432" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="n">
-        <v>3595.00</v>
+        <v>3595</v>
       </c>
       <c r="H432" s="0" t="n">
         <v>179.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="0" t="inlineStr">
         <is>
-          <t>81-7019-101-7   </t>
+          <t>81-7019-113-0   </t>
         </is>
       </c>
       <c r="B433" s="0" t="inlineStr">
         <is>
-          <t>Imperial Gazetteer of India : Vol. 5. Towns from Abazai to Arcot</t>
+          <t>Imperial Gazetteer of India : Vol. 17. Mahbubabad to Moradabad</t>
         </is>
       </c>
       <c r="C433" s="0"/>
       <c r="D433" s="0" t="inlineStr">
         <is>
           <t>Hunter, W.W.</t>
         </is>
       </c>
       <c r="E433" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="n">
-        <v>3595.00</v>
+        <v>3595</v>
       </c>
       <c r="H433" s="0" t="n">
         <v>179.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="0" t="inlineStr">
         <is>
-          <t>81-7019-102-5   </t>
+          <t>81-7019-114-9   </t>
         </is>
       </c>
       <c r="B434" s="0" t="inlineStr">
         <is>
-          <t>Imperial Gazetteer of India : Vol. 6. Argaon to Burdwan</t>
+          <t>Imperial Gazetteer of India : Vol. 18. Moram to Nayagarh</t>
         </is>
       </c>
       <c r="C434" s="0"/>
       <c r="D434" s="0" t="inlineStr">
         <is>
           <t>Hunter, W.W.</t>
         </is>
       </c>
       <c r="E434" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="n">
-        <v>3595.00</v>
+        <v>3595</v>
       </c>
       <c r="H434" s="0" t="n">
         <v>179.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="0" t="inlineStr">
         <is>
-          <t>81-7019-103-3   </t>
+          <t>81-7019-115-7   </t>
         </is>
       </c>
       <c r="B435" s="0" t="inlineStr">
         <is>
-          <t>Imperial Gazetteer of India : Vol. 7. Bareilly to Berasia</t>
+          <t>Imperial Gazetteer of India : Vol. 19. Nayakanhatti to Parbhani</t>
         </is>
       </c>
       <c r="C435" s="0"/>
       <c r="D435" s="0" t="inlineStr">
         <is>
           <t>Hunter, W.W.</t>
         </is>
       </c>
       <c r="E435" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="n">
         <v>3595.00</v>
       </c>
       <c r="H435" s="0" t="n">
         <v>179.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="0" t="inlineStr">
         <is>
-          <t>81-7019-104-1   </t>
+          <t>81-7019-116-5   </t>
         </is>
       </c>
       <c r="B436" s="0" t="inlineStr">
         <is>
-          <t>Imperial Gazetteer of India : Vol. 8. Berhampore to Bombay</t>
+          <t>Imperial Gazetteer of India : Vol. 20. Pardi to Pusad</t>
         </is>
       </c>
       <c r="C436" s="0"/>
       <c r="D436" s="0" t="inlineStr">
         <is>
           <t>Hunter, W.W.</t>
         </is>
       </c>
       <c r="E436" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="n">
         <v>3595.00</v>
       </c>
       <c r="H436" s="0" t="n">
         <v>179.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="0" t="inlineStr">
         <is>
-          <t>81-7019-105-X   </t>
+          <t>81-7019-117-3   </t>
         </is>
       </c>
       <c r="B437" s="0" t="inlineStr">
         <is>
-          <t>Imperial Gazetteer of India : Vol. 9. Bomjur to Central India</t>
+          <t>Imperial Gazetteer of India : Vol. 21. Pushkar to Salween</t>
         </is>
       </c>
       <c r="C437" s="0"/>
       <c r="D437" s="0" t="inlineStr">
         <is>
           <t>Hunter, W.W.</t>
         </is>
       </c>
       <c r="E437" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="n">
         <v>3595</v>
       </c>
       <c r="H437" s="0" t="n">
         <v>179.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="0" t="inlineStr">
         <is>
-          <t>81-7019-098-3   </t>
+          <t>81-7019-118-1   </t>
         </is>
       </c>
       <c r="B438" s="0" t="inlineStr">
         <is>
-          <t>Imperial Gazetteer of India: Vol.2. Indian Empire Historical</t>
+          <t>Imperial Gazetteer of India : Vol. 22. Samadhiala to Singhana</t>
         </is>
       </c>
       <c r="C438" s="0"/>
       <c r="D438" s="0" t="inlineStr">
         <is>
           <t>Hunter, W.W.</t>
         </is>
       </c>
       <c r="E438" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="n">
-        <v>3595.00</v>
+        <v>3595</v>
       </c>
       <c r="H438" s="0" t="n">
         <v>179.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="0" t="inlineStr">
         <is>
-          <t>8188065316 </t>
+          <t>81-7019-119-X   </t>
         </is>
       </c>
       <c r="B439" s="0" t="inlineStr">
         <is>
-          <t>Imperial Gazetteer of India: Vol.2. Indian Empire Historical</t>
+          <t>Imperial Gazetteer of India : Vol. 23. Singbhum to Trashichodzong</t>
         </is>
       </c>
       <c r="C439" s="0"/>
       <c r="D439" s="0" t="inlineStr">
         <is>
-          <t>Prasad, M.</t>
+          <t>Hunter, W.W.</t>
         </is>
       </c>
       <c r="E439" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="n">
         <v>3595</v>
       </c>
       <c r="H439" s="0" t="n">
         <v>179.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="0" t="inlineStr">
         <is>
-          <t>81-7019-099-1   </t>
+          <t>81-7019-120-3   </t>
         </is>
       </c>
       <c r="B440" s="0" t="inlineStr">
         <is>
-          <t>Imperial Gazetteer of India: Vol.3. Indian Empire Economic</t>
+          <t>Imperial Gazetteer of India : Vol. 24. Travancore to Zora</t>
         </is>
       </c>
       <c r="C440" s="0"/>
       <c r="D440" s="0" t="inlineStr">
         <is>
           <t>Hunter, W.W.</t>
         </is>
       </c>
       <c r="E440" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="n">
         <v>3595.00</v>
       </c>
       <c r="H440" s="0" t="n">
         <v>179.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="0" t="inlineStr">
         <is>
-          <t>81-7019-100-9   </t>
+          <t>81-7019-121-1   </t>
         </is>
       </c>
       <c r="B441" s="0" t="inlineStr">
         <is>
-          <t>Imperial Gazetteer of India: Vol.4. Indian Empire Administration</t>
+          <t>Imperial Gazetteer of India : Vol. 25. Index volume</t>
         </is>
       </c>
       <c r="C441" s="0"/>
       <c r="D441" s="0" t="inlineStr">
         <is>
           <t>Hunter, W.W.</t>
         </is>
       </c>
       <c r="E441" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="n">
         <v>3595.00</v>
       </c>
       <c r="H441" s="0" t="n">
         <v>179.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="0" t="inlineStr">
         <is>
-          <t>81-7019-098-5 </t>
+          <t>81-7019-101-7   </t>
         </is>
       </c>
       <c r="B442" s="0" t="inlineStr">
         <is>
-          <t>Imperial Gazetter of India : Vol. 1. Indian Empire Descriptive </t>
+          <t>Imperial Gazetteer of India : Vol. 5. Towns from Abazai to Arcot</t>
         </is>
       </c>
       <c r="C442" s="0"/>
-      <c r="D442" s="0"/>
+      <c r="D442" s="0" t="inlineStr">
+        <is>
+          <t>Hunter, W.W.</t>
+        </is>
+      </c>
       <c r="E442" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="n">
-        <v>3595</v>
+        <v>3595.00</v>
       </c>
       <c r="H442" s="0" t="n">
         <v>179.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="0" t="inlineStr">
         <is>
-          <t>9789391734862 </t>
+          <t>81-7019-102-5   </t>
         </is>
       </c>
       <c r="B443" s="0" t="inlineStr">
         <is>
-          <t>Income and Food Security of Farmer's in India: Opportunities &amp; Challenges</t>
+          <t>Imperial Gazetteer of India : Vol. 6. Argaon to Burdwan</t>
         </is>
       </c>
       <c r="C443" s="0"/>
       <c r="D443" s="0" t="inlineStr">
         <is>
-          <t>K. K. Jha, Amod Sharma, Y.K Sharma and R. K. Kulshrestha</t>
+          <t>Hunter, W.W.</t>
         </is>
       </c>
       <c r="E443" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F443" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F443" s="0"/>
       <c r="G443" s="0" t="n">
-        <v>1695</v>
+        <v>3595.00</v>
       </c>
       <c r="H443" s="0" t="n">
-        <v>50.00</v>
+        <v>179.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="0" t="inlineStr">
         <is>
-          <t>N/A </t>
+          <t>81-7019-103-3   </t>
         </is>
       </c>
       <c r="B444" s="0" t="inlineStr">
         <is>
-          <t>Index to the Native and Scientific names of Indian and other Economic Plant and Products</t>
+          <t>Imperial Gazetteer of India : Vol. 7. Bareilly to Berasia</t>
         </is>
       </c>
       <c r="C444" s="0"/>
       <c r="D444" s="0" t="inlineStr">
         <is>
-          <t>Watson, J.F.</t>
+          <t>Hunter, W.W.</t>
         </is>
       </c>
       <c r="E444" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="n">
-        <v>250</v>
+        <v>3595.00</v>
       </c>
       <c r="H444" s="0" t="n">
-        <v>12.50</v>
+        <v>179.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>81-7019-104-1   </t>
         </is>
       </c>
       <c r="B445" s="0" t="inlineStr">
         <is>
-          <t>India &amp; Laos: A study in early Cultural Contacts</t>
+          <t>Imperial Gazetteer of India : Vol. 8. Berhampore to Bombay</t>
         </is>
       </c>
       <c r="C445" s="0"/>
       <c r="D445" s="0" t="inlineStr">
         <is>
-          <t>Keomanichanh, V.</t>
+          <t>Hunter, W.W.</t>
         </is>
       </c>
       <c r="E445" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="n">
-        <v>995.00</v>
+        <v>3595.00</v>
       </c>
       <c r="H445" s="0" t="n">
-        <v>49.75</v>
+        <v>179.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="0" t="inlineStr">
         <is>
-          <t>8170193583,9788170193586 </t>
+          <t>81-7019-105-X   </t>
         </is>
       </c>
       <c r="B446" s="0" t="inlineStr">
         <is>
-          <t>Indian Insect Pests</t>
+          <t>Imperial Gazetteer of India : Vol. 9. Bomjur to Central India</t>
         </is>
       </c>
       <c r="C446" s="0"/>
       <c r="D446" s="0" t="inlineStr">
         <is>
-          <t>Lefroy, H.M.M.</t>
+          <t>Hunter, W.W.</t>
         </is>
       </c>
       <c r="E446" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F446" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F446" s="0"/>
       <c r="G446" s="0" t="n">
-        <v>1695</v>
+        <v>3595</v>
       </c>
       <c r="H446" s="0" t="n">
-        <v>84.75</v>
+        <v>179.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="0" t="inlineStr">
         <is>
-          <t>N/A </t>
+          <t>81-7019-098-3   </t>
         </is>
       </c>
       <c r="B447" s="0" t="inlineStr">
         <is>
-          <t>Indian Library Literature : 1971-80</t>
+          <t>Imperial Gazetteer of India: Vol.2. Indian Empire Historical</t>
         </is>
       </c>
       <c r="C447" s="0"/>
       <c r="D447" s="0" t="inlineStr">
         <is>
-          <t>Singh, S.</t>
+          <t>Hunter, W.W.</t>
         </is>
       </c>
       <c r="E447" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="n">
-        <v>1995</v>
+        <v>3595.00</v>
       </c>
       <c r="H447" s="0" t="n">
-        <v>99.75</v>
+        <v>179.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="0" t="inlineStr">
         <is>
-          <t>817019170x </t>
+          <t>8188065316 </t>
         </is>
       </c>
       <c r="B448" s="0" t="inlineStr">
         <is>
-          <t>Indian Library Literature : An Annotated Bibliography</t>
+          <t>Imperial Gazetteer of India: Vol.2. Indian Empire Historical</t>
         </is>
       </c>
       <c r="C448" s="0"/>
       <c r="D448" s="0" t="inlineStr">
         <is>
-          <t>Prasher, R.G.</t>
+          <t>Prasad, M.</t>
         </is>
       </c>
       <c r="E448" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="n">
-        <v>2000</v>
+        <v>3595</v>
       </c>
       <c r="H448" s="0" t="n">
-        <v>10.00</v>
+        <v>179.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="0" t="inlineStr">
         <is>
-          <t>9788170196839 </t>
+          <t>81-7019-099-1   </t>
         </is>
       </c>
       <c r="B449" s="0" t="inlineStr">
         <is>
-          <t>Indian Partition Fiction in English and English Translation</t>
+          <t>Imperial Gazetteer of India: Vol.3. Indian Empire Economic</t>
         </is>
       </c>
       <c r="C449" s="0"/>
       <c r="D449" s="0" t="inlineStr">
         <is>
-          <t>Chakraborti B.</t>
+          <t>Hunter, W.W.</t>
         </is>
       </c>
       <c r="E449" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F449" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F449" s="0"/>
       <c r="G449" s="0" t="n">
-        <v>995</v>
+        <v>3595.00</v>
       </c>
       <c r="H449" s="0" t="n">
-        <v>49.75</v>
+        <v>179.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="0" t="inlineStr">
         <is>
-          <t>81-7019-441-7 </t>
+          <t>81-7019-100-9   </t>
         </is>
       </c>
       <c r="B450" s="0" t="inlineStr">
         <is>
-          <t>Indian Plant Reproductive Ecology &amp; Biodiversity</t>
+          <t>Imperial Gazetteer of India: Vol.4. Indian Empire Administration</t>
         </is>
       </c>
       <c r="C450" s="0"/>
       <c r="D450" s="0" t="inlineStr">
         <is>
-          <t>A.J. Solomon Raju</t>
+          <t>Hunter, W.W.</t>
         </is>
       </c>
       <c r="E450" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F450" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F450" s="0"/>
       <c r="G450" s="0" t="n">
-        <v>3995</v>
+        <v>3595.00</v>
       </c>
       <c r="H450" s="0" t="n">
-        <v>199.75</v>
+        <v>179.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>81-7019-098-5 </t>
         </is>
       </c>
       <c r="B451" s="0" t="inlineStr">
         <is>
-          <t>Indian Studies: Past and Present </t>
+          <t>Imperial Gazetter of India : Vol. 1. Indian Empire Descriptive </t>
         </is>
       </c>
       <c r="C451" s="0"/>
-      <c r="D451" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D451" s="0"/>
       <c r="E451" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="n">
-        <v>1000</v>
+        <v>3595</v>
       </c>
       <c r="H451" s="0" t="n">
-        <v>50.00</v>
+        <v>179.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="0" t="inlineStr">
         <is>
-          <t>8170194520,9788170194521 </t>
+          <t>9789391734862 </t>
         </is>
       </c>
       <c r="B452" s="0" t="inlineStr">
         <is>
-          <t>Indigenous Medicinal Plants : Including Microbes and Fungi 2nd Edition</t>
+          <t>Income and Food Security of Farmer's in India: Opportunities &amp; Challenges</t>
         </is>
       </c>
       <c r="C452" s="0"/>
       <c r="D452" s="0" t="inlineStr">
         <is>
-          <t>Kaushik, P.</t>
+          <t>K. K. Jha, Amod Sharma, Y.K Sharma and R. K. Kulshrestha</t>
         </is>
       </c>
       <c r="E452" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F452" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G452" s="0" t="n">
-        <v>3500</v>
+        <v>1695</v>
       </c>
       <c r="H452" s="0" t="n">
-        <v>175.00</v>
+        <v>50.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="0" t="inlineStr">
         <is>
-          <t>8170194601,9788170194606  </t>
+          <t>N/A </t>
         </is>
       </c>
       <c r="B453" s="0" t="inlineStr">
         <is>
-          <t>Information Systems &amp; Networks In India</t>
+          <t>Index to the Native and Scientific names of Indian and other Economic Plant and Products</t>
         </is>
       </c>
       <c r="C453" s="0"/>
       <c r="D453" s="0" t="inlineStr">
         <is>
-          <t>Lihitkar, S.R.</t>
+          <t>Watson, J.F.</t>
         </is>
       </c>
       <c r="E453" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F453" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F453" s="0"/>
       <c r="G453" s="0" t="n">
-        <v>795</v>
+        <v>250</v>
       </c>
       <c r="H453" s="0" t="n">
-        <v>39.75</v>
+        <v>12.50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="0" t="inlineStr">
         <is>
-          <t>9789391734121 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B454" s="0" t="inlineStr">
         <is>
-          <t>Ingenious Librarianship Enriching Self - Reliance</t>
+          <t>India &amp; Laos: A study in early Cultural Contacts</t>
         </is>
       </c>
       <c r="C454" s="0"/>
       <c r="D454" s="0" t="inlineStr">
         <is>
-          <t>Dr. S. Dhanavandan</t>
+          <t>Keomanichanh, V.</t>
         </is>
       </c>
       <c r="E454" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F454" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F454" s="0"/>
       <c r="G454" s="0" t="n">
-        <v>3295</v>
+        <v>995.00</v>
       </c>
       <c r="H454" s="0" t="n">
-        <v>100.00</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="0" t="inlineStr">
         <is>
-          <t>9789391734046 </t>
+          <t>8170193583,9788170193586 </t>
         </is>
       </c>
       <c r="B455" s="0" t="inlineStr">
         <is>
-          <t>Innovative Librarianship Accelerating Open Access</t>
+          <t>Indian Insect Pests</t>
         </is>
       </c>
       <c r="C455" s="0"/>
       <c r="D455" s="0" t="inlineStr">
         <is>
-          <t>S. Dhanavandan </t>
+          <t>Lefroy, H.M.M.</t>
         </is>
       </c>
       <c r="E455" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F455" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G455" s="0" t="n">
-        <v>3295</v>
+        <v>1695</v>
       </c>
       <c r="H455" s="0" t="n">
-        <v>120.00</v>
+        <v>84.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="0" t="inlineStr">
         <is>
-          <t>9789391734053 </t>
+          <t>9789348596277 </t>
         </is>
       </c>
       <c r="B456" s="0" t="inlineStr">
         <is>
-          <t>Innovative Librarianship Impetus to Digital Convergence</t>
+          <t>Indian Knowledge System In Trade And Commerce: From Veru Early Times To 1 Century CE</t>
         </is>
       </c>
       <c r="C456" s="0"/>
       <c r="D456" s="0" t="inlineStr">
         <is>
-          <t>Dr. S. Dhanavandan</t>
+          <t>Abhijit Dutta</t>
         </is>
       </c>
       <c r="E456" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F456" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G456" s="0" t="n">
-        <v>2995</v>
+        <v>1995</v>
       </c>
       <c r="H456" s="0" t="n">
-        <v>100.00</v>
+        <v>57.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="0" t="inlineStr">
         <is>
-          <t>9789348596147 </t>
+          <t>9789348596178 </t>
         </is>
       </c>
       <c r="B457" s="0" t="inlineStr">
         <is>
-          <t>INSECT PATHOLOGY (CURRENT PRINCIPLES AND METHODS)  (VOLUME FOUR) PATENT -  PEST CONTROL TECHNOLOGY - TECHNIQUES - PRACTICALS -LABORATORY AND INSECT PATHOLOGIST IN INDIA AND GLOSSARY</t>
+          <t>Indian Knowledge System; A Multidimensional Approach Towards NEP-2020</t>
         </is>
       </c>
       <c r="C457" s="0"/>
       <c r="D457" s="0" t="inlineStr">
         <is>
-          <t>K.L. Srivastava </t>
+          <t>Arun Kumar Chakraborty</t>
         </is>
       </c>
       <c r="E457" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F457" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G457" s="0" t="n">
-        <v>7995</v>
+        <v>2795</v>
       </c>
       <c r="H457" s="0" t="n">
-        <v>225.00</v>
+        <v>80.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="0" t="inlineStr">
         <is>
-          <t>9789348596161 </t>
+          <t>N/A </t>
         </is>
       </c>
       <c r="B458" s="0" t="inlineStr">
         <is>
-          <t>INSECT PATHOLOGY (CURRENT PRINCIPLES AND METHODS)  (VOLUME ONE) BACTERIA AND VIRUS</t>
+          <t>Indian Library Literature : 1971-80</t>
         </is>
       </c>
       <c r="C458" s="0"/>
       <c r="D458" s="0" t="inlineStr">
         <is>
-          <t>K.L. Srivastava </t>
+          <t>Singh, S.</t>
         </is>
       </c>
       <c r="E458" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F458" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F458" s="0"/>
       <c r="G458" s="0" t="n">
-        <v>6295</v>
+        <v>1995</v>
       </c>
       <c r="H458" s="0" t="n">
-        <v>180.00</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="0" t="inlineStr">
         <is>
-          <t>9789348596888 </t>
+          <t>817019170x </t>
         </is>
       </c>
       <c r="B459" s="0" t="inlineStr">
         <is>
-          <t>INSECT PATHOLOGY (CURRENT PRINCIPLES AND METHODS)  (VOLUME three) BIOTECHNOLOGY - TRANSGENICS - FORMULATION - IMMUNE SYSTEM AND STATISTICAL ANALYSIS TOOLS</t>
+          <t>Indian Library Literature : An Annotated Bibliography</t>
         </is>
       </c>
       <c r="C459" s="0"/>
       <c r="D459" s="0" t="inlineStr">
         <is>
-          <t>K.L. Srivastava </t>
+          <t>Prasher, R.G.</t>
         </is>
       </c>
       <c r="E459" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F459" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F459" s="0"/>
       <c r="G459" s="0" t="n">
-        <v>5995</v>
+        <v>2000</v>
       </c>
       <c r="H459" s="0" t="n">
-        <v>170.00</v>
+        <v>10.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="0" t="inlineStr">
         <is>
-          <t>9789348596826 </t>
+          <t>9788170196839 </t>
         </is>
       </c>
       <c r="B460" s="0" t="inlineStr">
         <is>
-          <t>INSECT PATHOLOGY (CURRENT PRINCIPLES AND METHODS)  (VOLUME TWO) FUNGI PROTOZOA AND NEMATODE</t>
+          <t>Indian Partition Fiction in English and English Translation</t>
         </is>
       </c>
       <c r="C460" s="0"/>
       <c r="D460" s="0" t="inlineStr">
         <is>
-          <t>K.L. Srivastava </t>
+          <t>Chakraborti B.</t>
         </is>
       </c>
       <c r="E460" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F460" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G460" s="0" t="n">
-        <v>4995</v>
+        <v>995</v>
       </c>
       <c r="H460" s="0" t="n">
-        <v>140.00</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="0" t="inlineStr">
         <is>
-          <t>9788197951626 </t>
+          <t>81-7019-441-7 </t>
         </is>
       </c>
       <c r="B461" s="0" t="inlineStr">
         <is>
-          <t>Insect Pathology (Current Principles and Methods) Vol. 1-4 set</t>
+          <t>Indian Plant Reproductive Ecology &amp; Biodiversity</t>
         </is>
       </c>
       <c r="C461" s="0"/>
       <c r="D461" s="0" t="inlineStr">
         <is>
-          <t>K.L. Srivastava </t>
+          <t>A.J. Solomon Raju</t>
         </is>
       </c>
       <c r="E461" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F461" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G461" s="0" t="n">
-        <v>21995</v>
+        <v>3995</v>
       </c>
       <c r="H461" s="0" t="n">
-        <v>625.00</v>
+        <v>199.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="0" t="inlineStr">
         <is>
-          <t>81-7019-545-0,9788170195450 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B462" s="0" t="inlineStr">
         <is>
-          <t>Insects and Pollination</t>
+          <t>Indian Studies: Past and Present </t>
         </is>
       </c>
       <c r="C462" s="0"/>
       <c r="D462" s="0" t="inlineStr">
         <is>
-          <t>A. J. Solomon Raju</t>
+          <t>Chattopadhyaya, D.</t>
         </is>
       </c>
       <c r="E462" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F462" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F462" s="0"/>
       <c r="G462" s="0" t="n">
-        <v>1995</v>
+        <v>1000</v>
       </c>
       <c r="H462" s="0" t="n">
-        <v>99.75</v>
+        <v>50.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="0" t="inlineStr">
         <is>
-          <t>9789391734985 </t>
+          <t>8170194520,9788170194521 </t>
         </is>
       </c>
       <c r="B463" s="0" t="inlineStr">
         <is>
-          <t>Insights on Current Food Science</t>
+          <t>Indigenous Medicinal Plants : Including Microbes and Fungi 2nd Edition</t>
         </is>
       </c>
       <c r="C463" s="0"/>
       <c r="D463" s="0" t="inlineStr">
         <is>
-          <t>Haobijam Sanjita Devi, Chongtham Rajiv and Subhra Saikat Roy</t>
+          <t>Kaushik, P.</t>
         </is>
       </c>
       <c r="E463" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F463" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G463" s="0" t="n">
-        <v>2195</v>
+        <v>3500</v>
       </c>
       <c r="H463" s="0" t="n">
-        <v>80.00</v>
+        <v>175.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="0" t="inlineStr">
         <is>
-          <t>9788170197034 </t>
+          <t>8170194601,9788170194606  </t>
         </is>
       </c>
       <c r="B464" s="0" t="inlineStr">
         <is>
-          <t>Integrated Agricultural Strategies to Mitigate Climate Change</t>
+          <t>Information Systems &amp; Networks In India</t>
         </is>
       </c>
       <c r="C464" s="0"/>
       <c r="D464" s="0" t="inlineStr">
         <is>
-          <t>S. R. Mohanty, Ashok K Patra and B. Kollah</t>
+          <t>Lihitkar, S.R.</t>
         </is>
       </c>
       <c r="E464" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F464" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G464" s="0" t="n">
-        <v>1995</v>
+        <v>795</v>
       </c>
       <c r="H464" s="0" t="n">
-        <v>75.00</v>
+        <v>39.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="0" t="inlineStr">
         <is>
-          <t>8170196216; 9788170196211 </t>
+          <t>9789391734121 </t>
         </is>
       </c>
       <c r="B465" s="0" t="inlineStr">
         <is>
-          <t>Integrated Management of Crop Diseases</t>
+          <t>Ingenious Librarianship Enriching Self - Reliance</t>
         </is>
       </c>
       <c r="C465" s="0"/>
       <c r="D465" s="0" t="inlineStr">
         <is>
-          <t>H. K. Chourasia</t>
+          <t>Dr. S. Dhanavandan</t>
         </is>
       </c>
       <c r="E465" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F465" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G465" s="0" t="n">
-        <v>4495</v>
+        <v>3295</v>
       </c>
       <c r="H465" s="0" t="n">
-        <v>224.75</v>
+        <v>100.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>9789391734046 </t>
         </is>
       </c>
       <c r="B466" s="0" t="inlineStr">
         <is>
-          <t>International Journal of Tropical Plant Diseases Vol. 1-19 Per Vol. </t>
+          <t>Innovative Librarianship Accelerating Open Access</t>
         </is>
       </c>
       <c r="C466" s="0"/>
       <c r="D466" s="0" t="inlineStr">
         <is>
-          <t>Raychaudhuri, S.P.</t>
+          <t>S. Dhanavandan </t>
         </is>
       </c>
       <c r="E466" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F466" s="0"/>
+      <c r="F466" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G466" s="0" t="n">
-        <v>900</v>
+        <v>3295</v>
       </c>
       <c r="H466" s="0" t="n">
-        <v>45.00</v>
+        <v>120.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="0" t="inlineStr">
         <is>
-          <t>81-7019-571-X,9788170195719 </t>
+          <t>9789391734053 </t>
         </is>
       </c>
       <c r="B467" s="0" t="inlineStr">
         <is>
-          <t>Internet Sunsadhan avum Pustakalaya (Hindi)</t>
+          <t>Innovative Librarianship Impetus to Digital Convergence</t>
         </is>
       </c>
       <c r="C467" s="0"/>
       <c r="D467" s="0" t="inlineStr">
         <is>
-          <t> R. Singh</t>
+          <t>Dr. S. Dhanavandan</t>
         </is>
       </c>
       <c r="E467" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F467" s="0" t="inlineStr">
         <is>
-          <t>Hindi</t>
+          <t>English</t>
         </is>
       </c>
       <c r="G467" s="0" t="n">
-        <v>995</v>
+        <v>2995</v>
       </c>
       <c r="H467" s="0" t="n">
-        <v>49.75</v>
+        <v>100.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>9789348596147 </t>
         </is>
       </c>
       <c r="B468" s="0" t="inlineStr">
         <is>
-          <t>Introduction to Linear Algebra</t>
+          <t>INSECT PATHOLOGY (CURRENT PRINCIPLES AND METHODS)  (VOLUME FOUR) PATENT -  PEST CONTROL TECHNOLOGY - TECHNIQUES - PRACTICALS -LABORATORY AND INSECT PATHOLOGIST IN INDIA AND GLOSSARY</t>
         </is>
       </c>
       <c r="C468" s="0"/>
       <c r="D468" s="0" t="inlineStr">
         <is>
-          <t>Stewart, F.M.</t>
+          <t>K.L. Srivastava </t>
         </is>
       </c>
       <c r="E468" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F468" s="0"/>
+      <c r="F468" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G468" s="0" t="n">
-        <v>1995.00</v>
+        <v>7995</v>
       </c>
       <c r="H468" s="0" t="n">
-        <v>99.75</v>
+        <v>225.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="0" t="inlineStr">
         <is>
-          <t>8170192307 </t>
+          <t>9789348596161 </t>
         </is>
       </c>
       <c r="B469" s="0" t="inlineStr">
         <is>
-          <t>Introduction to Public Library Organization (Out of Print)</t>
+          <t>INSECT PATHOLOGY (CURRENT PRINCIPLES AND METHODS)  (VOLUME ONE) BACTERIA AND VIRUS</t>
         </is>
       </c>
       <c r="C469" s="0"/>
       <c r="D469" s="0" t="inlineStr">
         <is>
-          <t>Viswanathan, C.G.</t>
+          <t>K.L. Srivastava </t>
         </is>
       </c>
       <c r="E469" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F469" s="0"/>
+      <c r="F469" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G469" s="0" t="n">
-        <v>1595</v>
+        <v>6295</v>
       </c>
       <c r="H469" s="0" t="n">
-        <v>79.75</v>
+        <v>180.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>9789348596888 </t>
         </is>
       </c>
       <c r="B470" s="0" t="inlineStr">
         <is>
-          <t>Invertebrates Vol. 1-6 set </t>
+          <t>INSECT PATHOLOGY (CURRENT PRINCIPLES AND METHODS)  (VOLUME three) BIOTECHNOLOGY - TRANSGENICS - FORMULATION - IMMUNE SYSTEM AND STATISTICAL ANALYSIS TOOLS</t>
         </is>
       </c>
       <c r="C470" s="0"/>
       <c r="D470" s="0" t="inlineStr">
         <is>
-          <t>Hyman, L.H.</t>
+          <t>K.L. Srivastava </t>
         </is>
       </c>
       <c r="E470" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F470" s="0"/>
+      <c r="F470" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G470" s="0" t="n">
-        <v>12600</v>
+        <v>5995</v>
       </c>
       <c r="H470" s="0" t="n">
-        <v>630.00</v>
+        <v>170.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="0" t="inlineStr">
         <is>
-          <t>9789391734541 </t>
+          <t>9789348596826 </t>
         </is>
       </c>
       <c r="B471" s="0" t="inlineStr">
         <is>
-          <t>Itk Database on Medicinal Plants</t>
+          <t>INSECT PATHOLOGY (CURRENT PRINCIPLES AND METHODS)  (VOLUME TWO) FUNGI PROTOZOA AND NEMATODE</t>
         </is>
       </c>
       <c r="C471" s="0"/>
       <c r="D471" s="0" t="inlineStr">
         <is>
-          <t>Shyam S. Mandal, Sweta Roy, H.K. Chourasia &amp; A.K. Roy</t>
+          <t>K.L. Srivastava </t>
         </is>
       </c>
       <c r="E471" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F471" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G471" s="0" t="n">
-        <v>3295</v>
+        <v>4995</v>
       </c>
       <c r="H471" s="0" t="n">
-        <v>50.00</v>
+        <v>140.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>9788197951626 </t>
         </is>
       </c>
       <c r="B472" s="0" t="inlineStr">
         <is>
-          <t>Jammu and Kashmir and Laddakh (Zoological Studies) An Annotated Bibliography?1948-83</t>
+          <t>Insect Pathology (Current Principles and Methods) Vol. 1-4 set</t>
         </is>
       </c>
       <c r="C472" s="0"/>
       <c r="D472" s="0" t="inlineStr">
         <is>
-          <t>Fotedar</t>
+          <t>K.L. Srivastava </t>
         </is>
       </c>
       <c r="E472" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F472" s="0"/>
+      <c r="F472" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G472" s="0" t="n">
-        <v>275</v>
+        <v>21995</v>
       </c>
       <c r="H472" s="0" t="n">
-        <v>13.75</v>
+        <v>625.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>9789348596918 </t>
         </is>
       </c>
       <c r="B473" s="0" t="inlineStr">
         <is>
-          <t>Journal of Palynology Vol. 1-45 (1965-2009)</t>
+          <t>Insect Pests of Fruit Crops in The Indian Subcontinent  Vol.1 Tropical and Sub-Tropical Fruit Crops</t>
         </is>
       </c>
       <c r="C473" s="0"/>
       <c r="D473" s="0" t="inlineStr">
         <is>
-          <t>P.K.K.Nair</t>
+          <t>H.K. Singh , R.R. Dhole </t>
         </is>
       </c>
       <c r="E473" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F473" s="0"/>
+      <c r="F473" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G473" s="0" t="n">
-        <v>700</v>
+        <v>8995</v>
       </c>
       <c r="H473" s="0" t="n">
-        <v>35.00</v>
+        <v>257.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="0" t="inlineStr">
         <is>
-          <t>0022-3379 </t>
+          <t>9789348596017 </t>
         </is>
       </c>
       <c r="B474" s="0" t="inlineStr">
         <is>
-          <t>Journal of Palynology Vol. 53</t>
+          <t>Insect Pests Of Fruit Crops In The Indian Subcontinent Volume 2 Arid And Temperate Fruit Crops</t>
         </is>
       </c>
       <c r="C474" s="0"/>
       <c r="D474" s="0" t="inlineStr">
         <is>
-          <t>A.J. Solomon Raju</t>
+          <t>H. K. SINGH , R.R.DHOLE</t>
         </is>
       </c>
       <c r="E474" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F474" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G474" s="0" t="n">
-        <v>3000</v>
+        <v>8995</v>
       </c>
       <c r="H474" s="0" t="n">
-        <v>150.00</v>
+        <v>260.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="0" t="inlineStr">
         <is>
-          <t>ISSN 0022-3379 </t>
+          <t>81-7019-545-0,9788170195450 </t>
         </is>
       </c>
       <c r="B475" s="0" t="inlineStr">
         <is>
-          <t>Journal of Palynology Vol. 55 (2019)</t>
+          <t>Insects and Pollination</t>
         </is>
       </c>
       <c r="C475" s="0"/>
       <c r="D475" s="0" t="inlineStr">
         <is>
-          <t>A.J. Solomon Raju</t>
+          <t>A. J. Solomon Raju</t>
         </is>
       </c>
       <c r="E475" s="0" t="inlineStr">
         <is>
-          <t>PB</t>
-[...2 lines deleted...]
-      <c r="F475" s="0"/>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F475" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G475" s="0" t="n">
-        <v>3000.00</v>
+        <v>1995</v>
       </c>
       <c r="H475" s="0" t="n">
-        <v>150.00</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="0" t="inlineStr">
         <is>
-          <t>81-7019-534-5,9788170195345 </t>
+          <t>9789391734985 </t>
         </is>
       </c>
       <c r="B476" s="0" t="inlineStr">
         <is>
-          <t>Jute Card Design (Theory &amp; Principles)</t>
+          <t>Insights on Current Food Science</t>
         </is>
       </c>
       <c r="C476" s="0"/>
       <c r="D476" s="0" t="inlineStr">
         <is>
-          <t>Das P.K.</t>
+          <t>Haobijam Sanjita Devi, Chongtham Rajiv and Subhra Saikat Roy</t>
         </is>
       </c>
       <c r="E476" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F476" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G476" s="0" t="n">
-        <v>1995</v>
+        <v>2195</v>
       </c>
       <c r="H476" s="0" t="n">
-        <v>99.75</v>
+        <v>80.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="0" t="inlineStr">
         <is>
-          <t>81-7019-521-3,9788170195214 </t>
+          <t>9788170197034 </t>
         </is>
       </c>
       <c r="B477" s="0" t="inlineStr">
         <is>
-          <t>Knowledge Society: LIS Perspective</t>
+          <t>Integrated Agricultural Strategies to Mitigate Climate Change</t>
         </is>
       </c>
       <c r="C477" s="0"/>
       <c r="D477" s="0" t="inlineStr">
         <is>
-          <t>Pravakar Rath</t>
+          <t>S. R. Mohanty, Ashok K Patra and B. Kollah</t>
         </is>
       </c>
       <c r="E477" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F477" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G477" s="0" t="n">
-        <v>695</v>
+        <v>1995</v>
       </c>
       <c r="H477" s="0" t="n">
-        <v>34.75</v>
+        <v>75.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="0" t="inlineStr">
         <is>
-          <t>81-7019-167-X   </t>
+          <t>9789348596086 </t>
         </is>
       </c>
       <c r="B478" s="0" t="inlineStr">
         <is>
-          <t>Knowledge, Culture &amp; Value</t>
+          <t>Integrated Approaches for Stored Product Protection</t>
         </is>
       </c>
       <c r="C478" s="0"/>
       <c r="D478" s="0" t="inlineStr">
         <is>
-          <t>Pandey, R.C.</t>
+          <t>R.Kumar, P.S. Pandey </t>
         </is>
       </c>
       <c r="E478" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F478" s="0"/>
+      <c r="F478" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G478" s="0" t="n">
-        <v>995.00</v>
+        <v>4595</v>
       </c>
       <c r="H478" s="0" t="n">
-        <v>49.75</v>
+        <v>153.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="0" t="inlineStr">
         <is>
-          <t>9789391734114 </t>
+          <t>8170196216; 9788170196211 </t>
         </is>
       </c>
       <c r="B479" s="0" t="inlineStr">
         <is>
-          <t>Krishi Manjusha (Hindi)</t>
+          <t>Integrated Management of Crop Diseases</t>
         </is>
       </c>
       <c r="C479" s="0"/>
       <c r="D479" s="0" t="inlineStr">
         <is>
-          <t>A. K. Singh, A. K. Tripathi</t>
+          <t>H. K. Chourasia</t>
         </is>
       </c>
       <c r="E479" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F479" s="0" t="inlineStr">
         <is>
-          <t>Hindi</t>
+          <t>English</t>
         </is>
       </c>
       <c r="G479" s="0" t="n">
-        <v>3995</v>
+        <v>4495</v>
       </c>
       <c r="H479" s="0" t="n">
-        <v>100.00</v>
+        <v>224.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="0" t="inlineStr">
         <is>
-          <t>81-7019-122-X   </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B480" s="0" t="inlineStr">
         <is>
-          <t>Laboratory Handbook for Agricultural Analysts (Methods &amp; the Interpretation of results) Out of Print</t>
+          <t>International Journal of Tropical Plant Diseases Vol. 1-19 Per Vol. </t>
         </is>
       </c>
       <c r="C480" s="0"/>
       <c r="D480" s="0" t="inlineStr">
         <is>
-          <t>V. Iswaran</t>
+          <t>Raychaudhuri, S.P.</t>
         </is>
       </c>
       <c r="E480" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="n">
-        <v>1995</v>
+        <v>900</v>
       </c>
       <c r="H480" s="0" t="n">
-        <v>99.75</v>
+        <v>45.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="0" t="inlineStr">
         <is>
-          <t>9789391734619 </t>
+          <t>81-7019-571-X,9788170195719 </t>
         </is>
       </c>
       <c r="B481" s="0" t="inlineStr">
         <is>
-          <t>Land Use and Bioresource Management for Sustainable Livelihood</t>
+          <t>Internet Sunsadhan avum Pustakalaya (Hindi)</t>
         </is>
       </c>
       <c r="C481" s="0"/>
       <c r="D481" s="0" t="inlineStr">
         <is>
-          <t>O.P. Tripathi, S. T. Lalzarzovi, Lalnuntluanga, B. P. Mishra</t>
+          <t> R. Singh</t>
         </is>
       </c>
       <c r="E481" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F481" s="0"/>
+      <c r="F481" s="0" t="inlineStr">
+        <is>
+          <t>Hindi</t>
+        </is>
+      </c>
       <c r="G481" s="0" t="n">
-        <v>3295</v>
+        <v>995</v>
       </c>
       <c r="H481" s="0" t="n">
-        <v>100.00</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="0" t="inlineStr">
         <is>
-          <t>8170194709,9788170194705 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B482" s="0" t="inlineStr">
         <is>
-          <t>Latest Approaches in Pollen Biology and Reproduction</t>
+          <t>Introduction to Linear Algebra</t>
         </is>
       </c>
       <c r="C482" s="0"/>
       <c r="D482" s="0" t="inlineStr">
         <is>
-          <t>A.J. Solomon Raju</t>
+          <t>Stewart, F.M.</t>
         </is>
       </c>
       <c r="E482" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F482" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F482" s="0"/>
       <c r="G482" s="0" t="n">
-        <v>1995</v>
+        <v>1995.00</v>
       </c>
       <c r="H482" s="0" t="n">
         <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="0" t="inlineStr">
         <is>
-          <t>81-7019-590-6,9788170195900 </t>
+          <t>8170192307 </t>
         </is>
       </c>
       <c r="B483" s="0" t="inlineStr">
         <is>
-          <t>Librarianship in New Millennium</t>
+          <t>Introduction to Public Library Organization (Out of Print)</t>
         </is>
       </c>
       <c r="C483" s="0"/>
       <c r="D483" s="0" t="inlineStr">
         <is>
-          <t>Amit Kumar,Vinod Kumar Singh</t>
+          <t>Viswanathan, C.G.</t>
         </is>
       </c>
       <c r="E483" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F483" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F483" s="0"/>
       <c r="G483" s="0" t="n">
-        <v>1195</v>
+        <v>1595</v>
       </c>
       <c r="H483" s="0" t="n">
-        <v>59.75</v>
+        <v>79.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="0" t="inlineStr">
         <is>
-          <t>9789391734886 </t>
+          <t>9789348596635 </t>
         </is>
       </c>
       <c r="B484" s="0" t="inlineStr">
         <is>
-          <t>Libraries and Librarianship in Digital Environment</t>
+          <t>Inventory of Medicinal Plants of India</t>
         </is>
       </c>
       <c r="C484" s="0"/>
       <c r="D484" s="0" t="inlineStr">
         <is>
-          <t>R.K. Ngurtinkhuma, Lallaisangzuali, Sanjeev, David Lalchhuanawma, B. Lalhlimpuli, Rohlupuii Pachuau</t>
+          <t>N.P Singh et al.</t>
         </is>
       </c>
       <c r="E484" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F484" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G484" s="0" t="n">
-        <v>2195</v>
+        <v>4995</v>
       </c>
       <c r="H484" s="0" t="n">
-        <v>0.00</v>
+        <v>142.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="0" t="inlineStr">
         <is>
-          <t>9789391734367 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B485" s="0" t="inlineStr">
         <is>
-          <t>LIS Education Pragmatic Paradigm Shift</t>
+          <t>Invertebrates Vol. 1-6 set </t>
         </is>
       </c>
       <c r="C485" s="0"/>
       <c r="D485" s="0" t="inlineStr">
         <is>
-          <t>K.P. Singh</t>
+          <t>Hyman, L.H.</t>
         </is>
       </c>
       <c r="E485" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F485" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F485" s="0"/>
       <c r="G485" s="0" t="n">
-        <v>2595</v>
+        <v>12600</v>
       </c>
       <c r="H485" s="0" t="n">
-        <v>90.00</v>
+        <v>630.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="0" t="inlineStr">
         <is>
-          <t>8170193095 </t>
+          <t>9789391734541 </t>
         </is>
       </c>
       <c r="B486" s="0" t="inlineStr">
         <is>
-          <t>Living Non-Violence</t>
+          <t>Itk Database on Medicinal Plants</t>
         </is>
       </c>
       <c r="C486" s="0"/>
       <c r="D486" s="0" t="inlineStr">
         <is>
-          <t>Bhardwaj, A.B.</t>
+          <t>Shyam S. Mandal, Sweta Roy, H.K. Chourasia &amp; A.K. Roy</t>
         </is>
       </c>
       <c r="E486" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F486" s="0"/>
+      <c r="F486" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G486" s="0" t="n">
-        <v>595</v>
+        <v>3295</v>
       </c>
       <c r="H486" s="0" t="n">
-        <v>29.75</v>
+        <v>50.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="0" t="inlineStr">
         <is>
           <t>NA </t>
         </is>
       </c>
       <c r="B487" s="0" t="inlineStr">
         <is>
-          <t>Mahadevan Volume (A collection of Geological pages)</t>
+          <t>Jammu and Kashmir and Laddakh (Zoological Studies) An Annotated Bibliography?1948-83</t>
         </is>
       </c>
       <c r="C487" s="0"/>
       <c r="D487" s="0" t="inlineStr">
         <is>
-          <t>Krishnan, M. S. </t>
+          <t>Fotedar</t>
         </is>
       </c>
       <c r="E487" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="n">
-        <v>200</v>
+        <v>275</v>
       </c>
       <c r="H487" s="0" t="n">
-        <v>10.00</v>
+        <v>13.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="0" t="inlineStr">
         <is>
-          <t>8170192999 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B488" s="0" t="inlineStr">
         <is>
-          <t>Mammalia, Vol. 2, Carnivora : Families Herpesidae Canidae, Ursidae, Ailuropodidae, Ailuridae and Mustelidae</t>
+          <t>Journal of Palynology Vol. 1-45 (1965-2009)</t>
         </is>
       </c>
       <c r="C488" s="0"/>
       <c r="D488" s="0" t="inlineStr">
         <is>
-          <t>Pocock, R.I.</t>
+          <t>P.K.K.Nair</t>
         </is>
       </c>
       <c r="E488" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="n">
-        <v>2195</v>
+        <v>700</v>
       </c>
       <c r="H488" s="0" t="n">
-        <v>109.75</v>
+        <v>35.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="0" t="inlineStr">
         <is>
-          <t>8170192900 </t>
+          <t>0022-3379 </t>
         </is>
       </c>
       <c r="B489" s="0" t="inlineStr">
         <is>
-          <t>Mammallia, Vol. I, Primates Carnivora (in Part) Families Felidae and viveridae, 2nd Ed,</t>
+          <t>Journal of Palynology Vol. 53</t>
         </is>
       </c>
       <c r="C489" s="0"/>
       <c r="D489" s="0" t="inlineStr">
         <is>
-          <t>Pocock, R.I.</t>
+          <t>A.J. Solomon Raju</t>
         </is>
       </c>
       <c r="E489" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F489" s="0"/>
+      <c r="F489" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G489" s="0" t="n">
-        <v>2195</v>
+        <v>3000</v>
       </c>
       <c r="H489" s="0" t="n">
-        <v>109.75</v>
+        <v>150.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>ISSN 0022-3379 </t>
         </is>
       </c>
       <c r="B490" s="0" t="inlineStr">
         <is>
-          <t>Man &amp; Forest (A New Dimensions in the Himalaya)</t>
+          <t>Journal of Palynology Vol. 55 (2019)</t>
         </is>
       </c>
       <c r="C490" s="0"/>
       <c r="D490" s="0" t="inlineStr">
         <is>
-          <t>Khanna, K.M.</t>
+          <t>A.J. Solomon Raju</t>
         </is>
       </c>
       <c r="E490" s="0" t="inlineStr">
         <is>
-          <t>HB</t>
+          <t>PB</t>
         </is>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="n">
-        <v>275</v>
+        <v>3000.00</v>
       </c>
       <c r="H490" s="0" t="n">
-        <v>13.75</v>
+        <v>150.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="0" t="inlineStr">
         <is>
-          <t>9789391734008 </t>
+          <t>81-7019-534-5,9788170195345 </t>
         </is>
       </c>
       <c r="B491" s="0" t="inlineStr">
         <is>
-          <t>Management of Postharvest Diseases and Value addition of horticultural Crops</t>
+          <t>Jute Card Design (Theory &amp; Principles)</t>
         </is>
       </c>
       <c r="C491" s="0"/>
       <c r="D491" s="0" t="inlineStr">
         <is>
-          <t>Dinesh Singh , V. Devappa , S. Jahagirdar , H.R. Gautam and Rashmi Aggarwal</t>
+          <t>Das P.K.</t>
         </is>
       </c>
       <c r="E491" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F491" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G491" s="0" t="n">
-        <v>7995</v>
+        <v>1995</v>
       </c>
       <c r="H491" s="0" t="n">
-        <v>200.00</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="0" t="inlineStr">
         <is>
-          <t>8170194015 </t>
+          <t>81-7019-521-3,9788170195214 </t>
         </is>
       </c>
       <c r="B492" s="0" t="inlineStr">
         <is>
-          <t>Managing University Libraries. </t>
+          <t>Knowledge Society: LIS Perspective</t>
         </is>
       </c>
       <c r="C492" s="0"/>
       <c r="D492" s="0" t="inlineStr">
         <is>
-          <t>Prasher, R.G.</t>
+          <t>Pravakar Rath</t>
         </is>
       </c>
       <c r="E492" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F492" s="0"/>
+      <c r="F492" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G492" s="0" t="n">
-        <v>395</v>
+        <v>695</v>
       </c>
       <c r="H492" s="0" t="n">
-        <v>19.75</v>
+        <v>34.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="0" t="inlineStr">
         <is>
-          <t>81-7019-123-8   </t>
+          <t>81-7019-167-X   </t>
         </is>
       </c>
       <c r="B493" s="0" t="inlineStr">
         <is>
-          <t>Manual for the Proper Use of Inoculants &amp; Pelleting for Legumes</t>
+          <t>Knowledge, Culture &amp; Value</t>
         </is>
       </c>
       <c r="C493" s="0"/>
       <c r="D493" s="0" t="inlineStr">
         <is>
-          <t>V. Iswaran</t>
+          <t>Pandey, R.C.</t>
         </is>
       </c>
       <c r="E493" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F493" s="0"/>
       <c r="G493" s="0" t="n">
-        <v>1295</v>
+        <v>995.00</v>
       </c>
       <c r="H493" s="0" t="n">
-        <v>64.75</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>9789391734114 </t>
         </is>
       </c>
       <c r="B494" s="0" t="inlineStr">
         <is>
-          <t>Marine Zoology of West Coast</t>
+          <t>Krishi Manjusha (Hindi)</t>
         </is>
       </c>
       <c r="C494" s="0"/>
       <c r="D494" s="0" t="inlineStr">
         <is>
-          <t>James, H.</t>
+          <t>A. K. Singh, A. K. Tripathi</t>
         </is>
       </c>
       <c r="E494" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F494" s="0"/>
+      <c r="F494" s="0" t="inlineStr">
+        <is>
+          <t>Hindi</t>
+        </is>
+      </c>
       <c r="G494" s="0" t="n">
-        <v>1250</v>
+        <v>3995</v>
       </c>
       <c r="H494" s="0" t="n">
-        <v>62.50</v>
+        <v>100.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="0" t="inlineStr">
         <is>
-          <t>9788196560683 </t>
+          <t>81-7019-122-X   </t>
         </is>
       </c>
       <c r="B495" s="0" t="inlineStr">
         <is>
-          <t>MaruBhumi Ka Samay Sidh Jal  Prabandhan (Hindi)</t>
+          <t>Laboratory Handbook for Agricultural Analysts (Methods &amp; the Interpretation of results) Out of Print</t>
         </is>
       </c>
       <c r="C495" s="0"/>
       <c r="D495" s="0" t="inlineStr">
         <is>
-          <t>Dr Meena Kumari</t>
+          <t>V. Iswaran</t>
         </is>
       </c>
       <c r="E495" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F495" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F495" s="0"/>
       <c r="G495" s="0" t="n">
-        <v>1595</v>
+        <v>1995</v>
       </c>
       <c r="H495" s="0" t="n">
-        <v>60.00</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="0" t="inlineStr">
         <is>
-          <t>9788196560669 </t>
+          <t>9789391734619 </t>
         </is>
       </c>
       <c r="B496" s="0" t="inlineStr">
         <is>
-          <t>MaruBhumi ka Samay Sidh jal Prabandhan (Hindi)</t>
+          <t>Land Use and Bioresource Management for Sustainable Livelihood</t>
         </is>
       </c>
       <c r="C496" s="0"/>
       <c r="D496" s="0" t="inlineStr">
         <is>
-          <t>Dr Meena Kumari</t>
+          <t>O.P. Tripathi, S. T. Lalzarzovi, Lalnuntluanga, B. P. Mishra</t>
         </is>
       </c>
       <c r="E496" s="0" t="inlineStr">
         <is>
-          <t>PB</t>
-[...6 lines deleted...]
-      </c>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F496" s="0"/>
       <c r="G496" s="0" t="n">
-        <v>995</v>
+        <v>3295</v>
       </c>
       <c r="H496" s="0" t="n">
-        <v>40.00</v>
+        <v>100.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="0" t="inlineStr">
         <is>
-          <t>9788170196693 </t>
+          <t>8170194709,9788170194705 </t>
         </is>
       </c>
       <c r="B497" s="0" t="inlineStr">
         <is>
-          <t>Mass Utpadan evam Packing Technic (Hindi)</t>
+          <t>Latest Approaches in Pollen Biology and Reproduction</t>
         </is>
       </c>
       <c r="C497" s="0"/>
       <c r="D497" s="0" t="inlineStr">
         <is>
-          <t>Thomas, R.</t>
+          <t>A.J. Solomon Raju</t>
         </is>
       </c>
       <c r="E497" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F497" s="0" t="inlineStr">
         <is>
-          <t>Hindi</t>
+          <t>English</t>
         </is>
       </c>
       <c r="G497" s="0" t="n">
-        <v>1595</v>
+        <v>1995</v>
       </c>
       <c r="H497" s="0" t="n">
-        <v>79.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="0" t="inlineStr">
         <is>
-          <t>9789348596543 </t>
+          <t>81-7019-590-6,9788170195900 </t>
         </is>
       </c>
       <c r="B498" s="0" t="inlineStr">
         <is>
-          <t>Meat : Eat Or Not Eat ?  A Saga of Myths and Facts</t>
+          <t>Librarianship in New Millennium</t>
         </is>
       </c>
       <c r="C498" s="0"/>
       <c r="D498" s="0" t="inlineStr">
         <is>
-          <t>R. Thomas </t>
+          <t>Amit Kumar,Vinod Kumar Singh</t>
         </is>
       </c>
       <c r="E498" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F498" s="0" t="inlineStr">
         <is>
-          <t>english </t>
+          <t>English</t>
         </is>
       </c>
       <c r="G498" s="0" t="n">
-        <v>3995</v>
+        <v>1195</v>
       </c>
       <c r="H498" s="0" t="n">
-        <v>115.00</v>
+        <v>59.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="0" t="inlineStr">
         <is>
-          <t>9789391734848 </t>
+          <t>9789391734886 </t>
         </is>
       </c>
       <c r="B499" s="0" t="inlineStr">
         <is>
-          <t>Meat Processing and Value Addition : Viable Business Venture in North East India</t>
+          <t>Libraries and Librarianship in Digital Environment</t>
         </is>
       </c>
       <c r="C499" s="0"/>
       <c r="D499" s="0" t="inlineStr">
         <is>
-          <t>G Kadirvel, M Muthukumar, R Thomas &amp; Thameridus B Marak</t>
+          <t>R.K. Ngurtinkhuma, Lallaisangzuali, Sanjeev, David Lalchhuanawma, B. Lalhlimpuli, Rohlupuii Pachuau</t>
         </is>
       </c>
       <c r="E499" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F499" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G499" s="0" t="n">
-        <v>1995</v>
+        <v>2195</v>
       </c>
       <c r="H499" s="0" t="n">
-        <v>50.00</v>
+        <v>0.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="0" t="inlineStr">
         <is>
-          <t>8170194172 </t>
+          <t>9789378616440 </t>
         </is>
       </c>
       <c r="B500" s="0" t="inlineStr">
         <is>
-          <t>Medicinal  Plants - New Vistas of Researches Part I</t>
+          <t>Library Information Service</t>
         </is>
       </c>
       <c r="C500" s="0"/>
       <c r="D500" s="0" t="inlineStr">
         <is>
-          <t>Govil, J.N.  </t>
+          <t>T. D. Goswami </t>
         </is>
       </c>
       <c r="E500" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F500" s="0"/>
+      <c r="F500" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G500" s="0" t="n">
-        <v>3395</v>
+        <v>3295</v>
       </c>
       <c r="H500" s="0" t="n">
-        <v>119.75</v>
+        <v>95.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="0" t="inlineStr">
         <is>
-          <t>8170194180 </t>
+          <t>9789378614842 </t>
         </is>
       </c>
       <c r="B501" s="0" t="inlineStr">
         <is>
-          <t>Medicinal  Plants?New Vistas of Researches Part II</t>
+          <t>Library Management</t>
         </is>
       </c>
       <c r="C501" s="0"/>
       <c r="D501" s="0" t="inlineStr">
         <is>
-          <t>Govil, J.N.  </t>
+          <t>T. D. Goswami </t>
         </is>
       </c>
       <c r="E501" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F501" s="0"/>
+      <c r="F501" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G501" s="0" t="n">
-        <v>2395.00</v>
+        <v>3295</v>
       </c>
       <c r="H501" s="0" t="n">
-        <v>119.75</v>
+        <v>95.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="0" t="inlineStr">
         <is>
-          <t>9788170196525 </t>
+          <t>9789391734367 </t>
         </is>
       </c>
       <c r="B502" s="0" t="inlineStr">
         <is>
-          <t>Medicinal Plant of India: Conservation and Sustainable Use</t>
+          <t>LIS Education Pragmatic Paradigm Shift</t>
         </is>
       </c>
       <c r="C502" s="0"/>
       <c r="D502" s="0" t="inlineStr">
         <is>
-          <t>Tripathi,S.K.</t>
+          <t>K.P. Singh</t>
         </is>
       </c>
       <c r="E502" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F502" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G502" s="0" t="n">
-        <v>4495</v>
+        <v>2595</v>
       </c>
       <c r="H502" s="0" t="n">
-        <v>224.75</v>
+        <v>90.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="0" t="inlineStr">
         <is>
-          <t>8170194598 </t>
+          <t>8170193095 </t>
         </is>
       </c>
       <c r="B503" s="0" t="inlineStr">
         <is>
-          <t>Medicinal Plants : Antibacterial potential</t>
+          <t>Living Non-Violence</t>
         </is>
       </c>
       <c r="C503" s="0"/>
       <c r="D503" s="0" t="inlineStr">
         <is>
-          <t>Kaushik, P.</t>
+          <t>Bhardwaj, A.B.</t>
         </is>
       </c>
       <c r="E503" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F503" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F503" s="0"/>
       <c r="G503" s="0" t="n">
-        <v>2195</v>
+        <v>595</v>
       </c>
       <c r="H503" s="0" t="n">
-        <v>109.75</v>
+        <v>29.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="0" t="inlineStr">
         <is>
-          <t>8170190591 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B504" s="0" t="inlineStr">
         <is>
-          <t>Medicinal Plants of the Arid Zones</t>
+          <t>Mahadevan Volume (A collection of Geological pages)</t>
         </is>
       </c>
       <c r="C504" s="0"/>
       <c r="D504" s="0" t="inlineStr">
         <is>
-          <t>Chopra, I.C.</t>
+          <t>Krishnan, M. S. </t>
         </is>
       </c>
       <c r="E504" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F504" s="0"/>
       <c r="G504" s="0" t="n">
-        <v>1595</v>
+        <v>200</v>
       </c>
       <c r="H504" s="0" t="n">
-        <v>49.75</v>
+        <v>10.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="0" t="inlineStr">
         <is>
-          <t>81-7019-344-3   </t>
+          <t>8170192999 </t>
         </is>
       </c>
       <c r="B505" s="0" t="inlineStr">
         <is>
-          <t>Metamorphic Ophiolites and orgenic Belts</t>
+          <t>Mammalia, Vol. 2, Carnivora : Families Herpesidae Canidae, Ursidae, Ailuropodidae, Ailuridae and Mustelidae</t>
         </is>
       </c>
       <c r="C505" s="0"/>
       <c r="D505" s="0" t="inlineStr">
         <is>
-          <t>PROF. P.S. SAKLANI</t>
+          <t>Pocock, R.I.</t>
         </is>
       </c>
       <c r="E505" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F505" s="0"/>
       <c r="G505" s="0" t="n">
-        <v>3295</v>
+        <v>2195</v>
       </c>
       <c r="H505" s="0" t="n">
-        <v>164.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="0" t="inlineStr">
         <is>
-          <t>81-7019-183-1   </t>
+          <t>8170192900 </t>
         </is>
       </c>
       <c r="B506" s="0" t="inlineStr">
         <is>
-          <t>Metamorphic Tectonits of the Himalaya</t>
+          <t>Mammallia, Vol. I, Primates Carnivora (in Part) Families Felidae and viveridae, 2nd Ed,</t>
         </is>
       </c>
       <c r="C506" s="0"/>
       <c r="D506" s="0" t="inlineStr">
         <is>
-          <t>Saklani, P.S.</t>
+          <t>Pocock, R.I.</t>
         </is>
       </c>
       <c r="E506" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F506" s="0"/>
       <c r="G506" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H506" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="0" t="inlineStr">
         <is>
-          <t>9789391734343 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B507" s="0" t="inlineStr">
         <is>
-          <t>Methods in Crop Physiology</t>
+          <t>Man &amp; Forest (A New Dimensions in the Himalaya)</t>
         </is>
       </c>
       <c r="C507" s="0"/>
       <c r="D507" s="0" t="inlineStr">
         <is>
-          <t>Kavita</t>
+          <t>Khanna, K.M.</t>
         </is>
       </c>
       <c r="E507" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F507" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F507" s="0"/>
       <c r="G507" s="0" t="n">
-        <v>995</v>
+        <v>275</v>
       </c>
       <c r="H507" s="0" t="n">
-        <v>50.00</v>
+        <v>13.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="0" t="inlineStr">
         <is>
-          <t>9788170195917 </t>
+          <t>9789391734008 </t>
         </is>
       </c>
       <c r="B508" s="0" t="inlineStr">
         <is>
-          <t>Microbial Antagonists: Their Role in Biological Control of Plant Diseases, 2 Vol Set Part - I: Fungal Antagonists ; Part- 2: Bacterial Antagonists and Bacteriophages</t>
+          <t>Management of Postharvest Diseases and Value addition of horticultural Crops</t>
         </is>
       </c>
       <c r="C508" s="0"/>
       <c r="D508" s="0" t="inlineStr">
         <is>
-          <t>Pandey, R.N.,Dinesh Singh</t>
+          <t>Dinesh Singh , V. Devappa , S. Jahagirdar , H.R. Gautam and Rashmi Aggarwal</t>
         </is>
       </c>
       <c r="E508" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F508" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G508" s="0" t="n">
-        <v>9995</v>
+        <v>7995</v>
       </c>
       <c r="H508" s="0" t="n">
-        <v>499.75</v>
+        <v>200.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="0" t="inlineStr">
         <is>
-          <t>81-7019-538-8,9788170195382 </t>
+          <t>8170194015 </t>
         </is>
       </c>
       <c r="B509" s="0" t="inlineStr">
         <is>
-          <t>Microbiology and Nutrition of Ethnic Fermented and Preserved Fish Products of the Eastern Himalayas</t>
+          <t>Managing University Libraries. </t>
         </is>
       </c>
       <c r="C509" s="0"/>
       <c r="D509" s="0" t="inlineStr">
         <is>
-          <t>Namrata Thapa Tamang </t>
+          <t>Prasher, R.G.</t>
         </is>
       </c>
       <c r="E509" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F509" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F509" s="0"/>
       <c r="G509" s="0" t="n">
-        <v>1295</v>
+        <v>395</v>
       </c>
       <c r="H509" s="0" t="n">
-        <v>64.75</v>
+        <v>19.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="0" t="inlineStr">
         <is>
-          <t>9788170197010 </t>
+          <t>81-7019-123-8   </t>
         </is>
       </c>
       <c r="B510" s="0" t="inlineStr">
         <is>
-          <t>Mizoram Environment, Development, and Climate Change</t>
+          <t>Manual for the Proper Use of Inoculants &amp; Pelleting for Legumes</t>
         </is>
       </c>
       <c r="C510" s="0"/>
       <c r="D510" s="0" t="inlineStr">
         <is>
-          <t>V.P. Sati</t>
+          <t>V. Iswaran</t>
         </is>
       </c>
       <c r="E510" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F510" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F510" s="0"/>
       <c r="G510" s="0" t="n">
-        <v>2495</v>
+        <v>1295</v>
       </c>
       <c r="H510" s="0" t="n">
-        <v>90.00</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="0" t="inlineStr">
         <is>
-          <t>9789391734527 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B511" s="0" t="inlineStr">
         <is>
-          <t>Mizoram Land and People</t>
+          <t>Marine Zoology of West Coast</t>
         </is>
       </c>
       <c r="C511" s="0"/>
       <c r="D511" s="0" t="inlineStr">
         <is>
-          <t>Vishwambhar Prasad Sati</t>
+          <t>James, H.</t>
         </is>
       </c>
       <c r="E511" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F511" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F511" s="0"/>
       <c r="G511" s="0" t="n">
-        <v>2495</v>
+        <v>1250</v>
       </c>
       <c r="H511" s="0" t="n">
-        <v>50.00</v>
+        <v>62.50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="0" t="inlineStr">
         <is>
-          <t>8170102463 </t>
+          <t>9788196560683 </t>
         </is>
       </c>
       <c r="B512" s="0" t="inlineStr">
         <is>
-          <t>Modern Geographical Trends </t>
+          <t>Marubhumi Ka Samay Sidh Jal  Prabandhan (Hindi)</t>
         </is>
       </c>
       <c r="C512" s="0"/>
       <c r="D512" s="0" t="inlineStr">
         <is>
-          <t>Panday, P.</t>
+          <t>Dr Meena Kumari</t>
         </is>
       </c>
       <c r="E512" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F512" s="0"/>
+      <c r="F512" s="0" t="inlineStr">
+        <is>
+          <t>Hindi</t>
+        </is>
+      </c>
       <c r="G512" s="0" t="n">
-        <v>3995.00</v>
+        <v>1595</v>
       </c>
       <c r="H512" s="0" t="n">
-        <v>199.75</v>
+        <v>60.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="0" t="inlineStr">
         <is>
-          <t>9788170196297 </t>
+          <t>9788170196693 </t>
         </is>
       </c>
       <c r="B513" s="0" t="inlineStr">
         <is>
-          <t>Molecular Biology, Toxicology and Human Health</t>
+          <t>Mass Utpadan evam Packing Technic (Hindi)</t>
         </is>
       </c>
       <c r="C513" s="0"/>
       <c r="D513" s="0" t="inlineStr">
         <is>
-          <t>Sharma, K. K.</t>
+          <t>Thomas, R.</t>
         </is>
       </c>
       <c r="E513" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F513" s="0" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>Hindi</t>
         </is>
       </c>
       <c r="G513" s="0" t="n">
-        <v>3295</v>
+        <v>1595</v>
       </c>
       <c r="H513" s="0" t="n">
-        <v>164.75</v>
+        <v>79.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="0" t="inlineStr">
         <is>
-          <t>81-7019-511-6,9788170195115 </t>
+          <t>9789348596543 </t>
         </is>
       </c>
       <c r="B514" s="0" t="inlineStr">
         <is>
-          <t>Molecular Interactions</t>
+          <t>Meat : Eat Or Not Eat ?  A Saga of Myths and Facts</t>
         </is>
       </c>
       <c r="C514" s="0"/>
       <c r="D514" s="0" t="inlineStr">
         <is>
-          <t>Shanmughavel,P.</t>
+          <t>R. Thomas </t>
         </is>
       </c>
       <c r="E514" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F514" s="0" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>english </t>
         </is>
       </c>
       <c r="G514" s="0" t="n">
-        <v>1995</v>
+        <v>3995</v>
       </c>
       <c r="H514" s="0" t="n">
-        <v>99.75</v>
+        <v>115.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="0" t="inlineStr">
         <is>
-          <t>81-7019-171-8   </t>
+          <t>9789391734848 </t>
         </is>
       </c>
       <c r="B515" s="0" t="inlineStr">
         <is>
-          <t>Mollusca Vol. 4, Freshwater Gastropoda &amp; Pelycypoda</t>
+          <t>Meat Processing and Value Addition : Viable Business Venture in North East India</t>
         </is>
       </c>
       <c r="C515" s="0"/>
       <c r="D515" s="0" t="inlineStr">
         <is>
-          <t>H.B. PRESTON</t>
+          <t>G Kadirvel, M Muthukumar, R Thomas &amp; Thameridus B Marak</t>
         </is>
       </c>
       <c r="E515" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F515" s="0"/>
+      <c r="F515" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G515" s="0" t="n">
-        <v>2195</v>
+        <v>1995</v>
       </c>
       <c r="H515" s="0" t="n">
-        <v>109.75</v>
+        <v>50.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="0" t="inlineStr">
         <is>
-          <t>8170190851 </t>
+          <t>8170194172 </t>
         </is>
       </c>
       <c r="B516" s="0" t="inlineStr">
         <is>
-          <t>Mollusca, Vol. 2, Trochomorphidae &amp; Janellidae,</t>
+          <t>Medicinal  Plants - New Vistas of Researches Part I</t>
         </is>
       </c>
       <c r="C516" s="0"/>
       <c r="D516" s="0" t="inlineStr">
         <is>
-          <t>Gude, G.K.</t>
+          <t>Govil, J.N.  </t>
         </is>
       </c>
       <c r="E516" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F516" s="0"/>
       <c r="G516" s="0" t="n">
-        <v>2195</v>
+        <v>3395</v>
       </c>
       <c r="H516" s="0" t="n">
-        <v>109.75</v>
+        <v>119.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="0" t="inlineStr">
         <is>
-          <t>817019086X </t>
+          <t>8170194180 </t>
         </is>
       </c>
       <c r="B517" s="0" t="inlineStr">
         <is>
-          <t>Mollusca, Vol. 3, Land operculates, Cyclophridae, Truncatellidae, Assimineidae, Helicinidae</t>
+          <t>Medicinal  Plants?New Vistas of Researches Part II</t>
         </is>
       </c>
       <c r="C517" s="0"/>
       <c r="D517" s="0" t="inlineStr">
         <is>
-          <t>Gude, G.K.</t>
+          <t>Govil, J.N.  </t>
         </is>
       </c>
       <c r="E517" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F517" s="0"/>
       <c r="G517" s="0" t="n">
-        <v>2195</v>
+        <v>2395.00</v>
       </c>
       <c r="H517" s="0" t="n">
-        <v>109.75</v>
+        <v>119.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="0" t="inlineStr">
         <is>
-          <t>817019041X </t>
+          <t>9788170196525 </t>
         </is>
       </c>
       <c r="B518" s="0" t="inlineStr">
         <is>
-          <t>Mollusca, Vol. I, Testacellidae &amp; Zonitidae</t>
+          <t>Medicinal Plant of India: Conservation and Sustainable Use</t>
         </is>
       </c>
       <c r="C518" s="0"/>
       <c r="D518" s="0" t="inlineStr">
         <is>
-          <t>Blandford, W.T.</t>
+          <t>Tripathi,S.K.</t>
         </is>
       </c>
       <c r="E518" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F518" s="0"/>
+      <c r="F518" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G518" s="0" t="n">
-        <v>2195</v>
+        <v>4495</v>
       </c>
       <c r="H518" s="0" t="n">
-        <v>109.75</v>
+        <v>224.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="0" t="inlineStr">
         <is>
-          <t>8170190630 </t>
+          <t>8170194598 </t>
         </is>
       </c>
       <c r="B519" s="0" t="inlineStr">
         <is>
-          <t>Molybdenum Nutrition in Rice</t>
+          <t>Medicinal Plants : Antibacterial potential</t>
         </is>
       </c>
       <c r="C519" s="0"/>
       <c r="D519" s="0" t="inlineStr">
         <is>
-          <t>D.K. Dasgupta</t>
+          <t>Kaushik, P.</t>
         </is>
       </c>
       <c r="E519" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F519" s="0"/>
+      <c r="F519" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G519" s="0" t="n">
-        <v>995</v>
+        <v>2195</v>
       </c>
       <c r="H519" s="0" t="n">
-        <v>49.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="0" t="inlineStr">
         <is>
-          <t>81-7019-580-9,9788170195801 </t>
+          <t>8170190591 </t>
         </is>
       </c>
       <c r="B520" s="0" t="inlineStr">
         <is>
-          <t>Monograph on Grain Legumes</t>
+          <t>Medicinal Plants of the Arid Zones</t>
         </is>
       </c>
       <c r="C520" s="0"/>
       <c r="D520" s="0" t="inlineStr">
         <is>
-          <t>Shankar Lal</t>
+          <t>Chopra, I.C.</t>
         </is>
       </c>
       <c r="E520" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F520" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F520" s="0"/>
       <c r="G520" s="0" t="n">
-        <v>3995</v>
+        <v>1595</v>
       </c>
       <c r="H520" s="0" t="n">
-        <v>199.75</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="0" t="inlineStr">
         <is>
-          <t>81-7019-092-4   </t>
+          <t>9788170194170 </t>
         </is>
       </c>
       <c r="B521" s="0" t="inlineStr">
         <is>
-          <t>Moths : Lepidoptera, Vol. 3 : Subfam, Focillinae, Deltoidinae</t>
+          <t>Medicinal Plants: New Vistas Of Research (Part 1)</t>
         </is>
       </c>
       <c r="C521" s="0"/>
       <c r="D521" s="0" t="inlineStr">
         <is>
-          <t>Hampson, G.F.</t>
+          <t>J. N. Govil &amp; V.K Singh </t>
         </is>
       </c>
       <c r="E521" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F521" s="0"/>
+      <c r="F521" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G521" s="0" t="n">
-        <v>2195</v>
+        <v>2395</v>
       </c>
       <c r="H521" s="0" t="n">
-        <v>109.75</v>
+        <v>68.42</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="0" t="inlineStr">
         <is>
-          <t>81-7019-093-2        </t>
+          <t>9788170194187 </t>
         </is>
       </c>
       <c r="B522" s="0" t="inlineStr">
         <is>
-          <t>Moths : Lepidoptera, Vol. 4 : Pyralidae</t>
+          <t>Medicinal Plants: New Vistas Of Research (Part 2)</t>
         </is>
       </c>
       <c r="C522" s="0"/>
       <c r="D522" s="0" t="inlineStr">
         <is>
-          <t>Hampson, G.F.</t>
+          <t>J. N. Govil &amp; V.K Singh </t>
         </is>
       </c>
       <c r="E522" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F522" s="0"/>
+      <c r="F522" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G522" s="0" t="n">
-        <v>2195</v>
+        <v>2395</v>
       </c>
       <c r="H522" s="0" t="n">
-        <v>109.75</v>
+        <v>68.42</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="0" t="inlineStr">
         <is>
-          <t>81-7019-091-6   </t>
+          <t>81-7019-344-3   </t>
         </is>
       </c>
       <c r="B523" s="0" t="inlineStr">
         <is>
-          <t>Moths : lepidopters, Vol. 2 : Arctiidae</t>
+          <t>Metamorphic Ophiolites and orgenic Belts</t>
         </is>
       </c>
       <c r="C523" s="0"/>
       <c r="D523" s="0" t="inlineStr">
         <is>
-          <t>G.F Hampson</t>
+          <t>PROF. P.S. SAKLANI</t>
         </is>
       </c>
       <c r="E523" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F523" s="0"/>
       <c r="G523" s="0" t="n">
-        <v>2195</v>
+        <v>3295</v>
       </c>
       <c r="H523" s="0" t="n">
-        <v>109.75</v>
+        <v>164.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="0" t="inlineStr">
         <is>
-          <t>9788170196815 </t>
+          <t>81-7019-183-1   </t>
         </is>
       </c>
       <c r="B524" s="0" t="inlineStr">
         <is>
-          <t>Moths of Tamil Nadu : Noctuoidea</t>
+          <t>Metamorphic Tectonits of the Himalaya</t>
         </is>
       </c>
       <c r="C524" s="0"/>
       <c r="D524" s="0" t="inlineStr">
         <is>
-          <t>Sivasankaran, K. et al.</t>
+          <t>Saklani, P.S.</t>
         </is>
       </c>
       <c r="E524" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F524" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F524" s="0"/>
       <c r="G524" s="0" t="n">
-        <v>2295</v>
+        <v>2195</v>
       </c>
       <c r="H524" s="0" t="n">
-        <v>114.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="0" t="inlineStr">
         <is>
-          <t>8-7019-019-3    </t>
+          <t>9789391734343 </t>
         </is>
       </c>
       <c r="B525" s="0" t="inlineStr">
         <is>
-          <t>Moths, Lepidoptera, Vol. 5 : Sphingidae (Fauna Of British India)</t>
+          <t>Methods in Crop Physiology</t>
         </is>
       </c>
       <c r="C525" s="0"/>
       <c r="D525" s="0" t="inlineStr">
         <is>
-          <t>Bell, R.D.</t>
+          <t>Kavita</t>
         </is>
       </c>
       <c r="E525" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F525" s="0"/>
+      <c r="F525" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G525" s="0" t="n">
-        <v>2195</v>
+        <v>995</v>
       </c>
       <c r="H525" s="0" t="n">
-        <v>109.75</v>
+        <v>50.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="0" t="inlineStr">
         <is>
-          <t>81-7019-090-8   </t>
+          <t>9788170195917 </t>
         </is>
       </c>
       <c r="B526" s="0" t="inlineStr">
         <is>
-          <t>Moths, Lepidopters, Vol. 1: Saturnidadae (Fauna Of British India)</t>
+          <t>Microbial Antagonists: Their Role in Biological Control of Plant Diseases, 2 Vol Set Part - I: Fungal Antagonists ; Part- 2: Bacterial Antagonists and Bacteriophages</t>
         </is>
       </c>
       <c r="C526" s="0"/>
       <c r="D526" s="0" t="inlineStr">
         <is>
-          <t>Hampson, G.F.</t>
+          <t>Pandey, R.N.,Dinesh Singh</t>
         </is>
       </c>
       <c r="E526" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F526" s="0"/>
+      <c r="F526" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G526" s="0" t="n">
-        <v>2195</v>
+        <v>9995</v>
       </c>
       <c r="H526" s="0" t="n">
-        <v>109.75</v>
+        <v>499.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="0" t="inlineStr">
         <is>
-          <t>9789391734312 </t>
+          <t>81-7019-538-8,9788170195382 </t>
         </is>
       </c>
       <c r="B527" s="0" t="inlineStr">
         <is>
-          <t>Mrida savaasthy evan paadap poshan (Hindi)</t>
+          <t>Microbiology and Nutrition of Ethnic Fermented and Preserved Fish Products of the Eastern Himalayas</t>
         </is>
       </c>
       <c r="C527" s="0"/>
       <c r="D527" s="0" t="inlineStr">
         <is>
-          <t>Anil kumar Singh, P.Tripathi, B.S Divedi &amp; N.T. Singhai</t>
+          <t>Namrata Thapa Tamang </t>
         </is>
       </c>
       <c r="E527" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F527" s="0" t="inlineStr">
         <is>
-          <t>Hindi</t>
+          <t>English</t>
         </is>
       </c>
       <c r="G527" s="0" t="n">
-        <v>2795</v>
+        <v>1295</v>
       </c>
       <c r="H527" s="0" t="n">
-        <v>80.00</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="0" t="inlineStr">
         <is>
-          <t>9789391734510 </t>
+          <t>9788170197010 </t>
         </is>
       </c>
       <c r="B528" s="0" t="inlineStr">
         <is>
-          <t>Mrida Swasth Praband avam Tikau Kheti</t>
+          <t>Mizoram Environment, Development, and Climate Change</t>
         </is>
       </c>
       <c r="C528" s="0"/>
       <c r="D528" s="0" t="inlineStr">
         <is>
-          <t>Anil Kumar Singh, Shayam Ranjan Kumar Singh, Ashish Kumar Tirpathi &amp; Rashmi Shukla</t>
+          <t>V.P. Sati</t>
         </is>
       </c>
       <c r="E528" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F528" s="0" t="inlineStr">
         <is>
-          <t>Hindi</t>
+          <t>English</t>
         </is>
       </c>
       <c r="G528" s="0" t="n">
-        <v>1995</v>
+        <v>2495</v>
       </c>
       <c r="H528" s="0" t="n">
-        <v>60.00</v>
+        <v>90.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="0" t="inlineStr">
         <is>
-          <t>9788170196778 </t>
+          <t>9789391734527 </t>
         </is>
       </c>
       <c r="B529" s="0" t="inlineStr">
         <is>
-          <t>Multivariate Analysis : Applications in Social Science Research</t>
+          <t>Mizoram Land and People</t>
         </is>
       </c>
       <c r="C529" s="0"/>
       <c r="D529" s="0" t="inlineStr">
         <is>
-          <t>Gupta R.B</t>
+          <t>Vishwambhar Prasad Sati</t>
         </is>
       </c>
       <c r="E529" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F529" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G529" s="0" t="n">
-        <v>1595</v>
+        <v>2495</v>
       </c>
       <c r="H529" s="0" t="n">
         <v>50.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="0" t="inlineStr">
         <is>
-          <t>9788170197058 </t>
+          <t>8170102463 </t>
         </is>
       </c>
       <c r="B530" s="0" t="inlineStr">
         <is>
-          <t>Mushroom Farming Research and Development</t>
+          <t>Modern Geographical Trends </t>
         </is>
       </c>
       <c r="C530" s="0"/>
       <c r="D530" s="0" t="inlineStr">
         <is>
-          <t>Archana U Singh and M.P. Thakur </t>
+          <t>Panday, P.</t>
         </is>
       </c>
       <c r="E530" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F530" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F530" s="0"/>
       <c r="G530" s="0" t="n">
-        <v>4995</v>
+        <v>3995.00</v>
       </c>
       <c r="H530" s="0" t="n">
-        <v>150.00</v>
+        <v>199.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="0" t="inlineStr">
         <is>
-          <t>8170194342 </t>
+          <t>9788170196297 </t>
         </is>
       </c>
       <c r="B531" s="0" t="inlineStr">
         <is>
-          <t>Mushrooming of Mushrooms</t>
+          <t>Molecular Biology, Toxicology and Human Health</t>
         </is>
       </c>
       <c r="C531" s="0"/>
       <c r="D531" s="0" t="inlineStr">
         <is>
-          <t>Jha, M.N.</t>
+          <t>Sharma, K. K.</t>
         </is>
       </c>
       <c r="E531" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F531" s="0"/>
+      <c r="F531" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G531" s="0" t="n">
-        <v>595</v>
+        <v>3295</v>
       </c>
       <c r="H531" s="0" t="n">
-        <v>29.75</v>
+        <v>164.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="0" t="inlineStr">
         <is>
-          <t>9789391734220 </t>
+          <t>81-7019-511-6,9788170195115 </t>
         </is>
       </c>
       <c r="B532" s="0" t="inlineStr">
         <is>
-          <t>My Days at American Campuses</t>
+          <t>Molecular Interactions</t>
         </is>
       </c>
       <c r="C532" s="0"/>
       <c r="D532" s="0" t="inlineStr">
         <is>
-          <t>Basudeb Chakaraborti</t>
+          <t>Shanmughavel,P.</t>
         </is>
       </c>
       <c r="E532" s="0" t="inlineStr">
         <is>
-          <t>PB</t>
+          <t>HB</t>
         </is>
       </c>
       <c r="F532" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G532" s="0" t="n">
-        <v>595</v>
+        <v>1995</v>
       </c>
       <c r="H532" s="0" t="n">
-        <v>20.00</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="0" t="inlineStr">
         <is>
-          <t>9788170196907 </t>
+          <t>81-7019-171-8   </t>
         </is>
       </c>
       <c r="B533" s="0" t="inlineStr">
         <is>
-          <t>My Mind and its By-lanes: A collection of Indian Poems in English</t>
+          <t>Mollusca Vol. 4, Freshwater Gastropoda &amp; Pelycypoda</t>
         </is>
       </c>
       <c r="C533" s="0"/>
       <c r="D533" s="0" t="inlineStr">
         <is>
-          <t>Basudeb Chakraborti</t>
+          <t>H.B. PRESTON</t>
         </is>
       </c>
       <c r="E533" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F533" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F533" s="0"/>
       <c r="G533" s="0" t="n">
-        <v>1295</v>
+        <v>2195</v>
       </c>
       <c r="H533" s="0" t="n">
-        <v>64.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="0" t="inlineStr">
         <is>
-          <t>8170190541 </t>
+          <t>8170190851 </t>
         </is>
       </c>
       <c r="B534" s="0" t="inlineStr">
         <is>
-          <t>Mystic and Love Poetry of Medieval Hindi </t>
+          <t>Mollusca, Vol. 2, Trochomorphidae &amp; Janellidae,</t>
         </is>
       </c>
       <c r="C534" s="0"/>
       <c r="D534" s="0" t="inlineStr">
         <is>
-          <t>Chandola, A. </t>
+          <t>Gude, G.K.</t>
         </is>
       </c>
       <c r="E534" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F534" s="0"/>
       <c r="G534" s="0" t="n">
-        <v>695.00</v>
+        <v>2195</v>
       </c>
       <c r="H534" s="0" t="n">
-        <v>34.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="0" t="inlineStr">
         <is>
-          <t>9788170196792 </t>
+          <t>817019086X </t>
         </is>
       </c>
       <c r="B535" s="0" t="inlineStr">
         <is>
-          <t>Nagaland State Rural Livelihood Mission Empowering Women Transforming Lives</t>
+          <t>Mollusca, Vol. 3, Land operculates, Cyclophridae, Truncatellidae, Assimineidae, Helicinidae</t>
         </is>
       </c>
       <c r="C535" s="0"/>
       <c r="D535" s="0" t="inlineStr">
         <is>
-          <t>Odyuo M.N.</t>
+          <t>Gude, G.K.</t>
         </is>
       </c>
       <c r="E535" s="0" t="inlineStr">
         <is>
-          <t>PB</t>
-[...6 lines deleted...]
-      </c>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F535" s="0"/>
       <c r="G535" s="0" t="n">
-        <v>595</v>
+        <v>2195</v>
       </c>
       <c r="H535" s="0" t="n">
-        <v>29.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="0" t="inlineStr">
         <is>
-          <t>81-7019-558-2,9788170195580 </t>
+          <t>817019041X </t>
         </is>
       </c>
       <c r="B536" s="0" t="inlineStr">
         <is>
-          <t>Nanotechnology in Aquaculture ( RASND Vol :1 )</t>
+          <t>Mollusca, Vol. I, Testacellidae &amp; Zonitidae</t>
         </is>
       </c>
       <c r="C536" s="0"/>
       <c r="D536" s="0" t="inlineStr">
         <is>
-          <t>B. B. Kaliwal</t>
+          <t>Blandford, W.T.</t>
         </is>
       </c>
       <c r="E536" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F536" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F536" s="0"/>
       <c r="G536" s="0" t="n">
-        <v>2995</v>
+        <v>2195</v>
       </c>
       <c r="H536" s="0" t="n">
-        <v>149.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="0" t="inlineStr">
         <is>
-          <t>81-7019-135-5   </t>
+          <t>8170190630 </t>
         </is>
       </c>
       <c r="B537" s="0" t="inlineStr">
         <is>
-          <t>Nataji Subhash Chandra Bose, Azad Hindi Fauj and After (Out of Print)</t>
+          <t>Molybdenum Nutrition in Rice</t>
         </is>
       </c>
       <c r="C537" s="0"/>
       <c r="D537" s="0" t="inlineStr">
         <is>
-          <t>R.M. KASLIWAL</t>
+          <t>D.K. Dasgupta</t>
         </is>
       </c>
       <c r="E537" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F537" s="0"/>
       <c r="G537" s="0" t="n">
-        <v>795</v>
+        <v>995</v>
       </c>
       <c r="H537" s="0" t="n">
-        <v>39.75</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="0" t="inlineStr">
         <is>
-          <t>9789391734329 </t>
+          <t>81-7019-580-9,9788170195801 </t>
         </is>
       </c>
       <c r="B538" s="0" t="inlineStr">
         <is>
-          <t>National Education Policy 2020: A Forward-Looking Vision for LIS Education and Services</t>
+          <t>Monograph on Grain Legumes</t>
         </is>
       </c>
       <c r="C538" s="0"/>
       <c r="D538" s="0" t="inlineStr">
         <is>
-          <t>Pravakar Rath, Amit Kumar&amp; Manendra Kumar Singh</t>
+          <t>Shankar Lal</t>
         </is>
       </c>
       <c r="E538" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F538" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G538" s="0" t="n">
-        <v>2595</v>
+        <v>3995</v>
       </c>
       <c r="H538" s="0" t="n">
-        <v>100.00</v>
+        <v>199.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="0" t="inlineStr">
         <is>
-          <t>9789391734565 </t>
+          <t>81-7019-092-4   </t>
         </is>
       </c>
       <c r="B539" s="0" t="inlineStr">
         <is>
-          <t>Natural Resource Management for Growth, Development and Sustainability</t>
+          <t>Moths : Lepidoptera, Vol. 3 : Subfam, Focillinae, Deltoidinae</t>
         </is>
       </c>
       <c r="C539" s="0"/>
       <c r="D539" s="0" t="inlineStr">
         <is>
-          <t>Srishti Pal Vasudeva</t>
+          <t>Hampson, G.F.</t>
         </is>
       </c>
       <c r="E539" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F539" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F539" s="0"/>
       <c r="G539" s="0" t="n">
-        <v>2995</v>
+        <v>2195</v>
       </c>
       <c r="H539" s="0" t="n">
-        <v>80.00</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="0" t="inlineStr">
         <is>
-          <t>9788170196549 </t>
+          <t>81-7019-093-2        </t>
         </is>
       </c>
       <c r="B540" s="0" t="inlineStr">
         <is>
-          <t>Natural Resource Management for Sustainable Development</t>
+          <t>Moths : Lepidoptera, Vol. 4 : Pyralidae</t>
         </is>
       </c>
       <c r="C540" s="0"/>
       <c r="D540" s="0" t="inlineStr">
         <is>
-          <t>Rinawma, P. et al.,</t>
+          <t>Hampson, G.F.</t>
         </is>
       </c>
       <c r="E540" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F540" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F540" s="0"/>
       <c r="G540" s="0" t="n">
-        <v>5495</v>
+        <v>2195</v>
       </c>
       <c r="H540" s="0" t="n">
-        <v>274.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="0" t="inlineStr">
         <is>
-          <t>9789391734336 </t>
+          <t>81-7019-091-6   </t>
         </is>
       </c>
       <c r="B541" s="0" t="inlineStr">
         <is>
-          <t>Natural Resource Management in Horticultural Crops</t>
+          <t>Moths : lepidopters, Vol. 2 : Arctiidae</t>
         </is>
       </c>
       <c r="C541" s="0"/>
       <c r="D541" s="0" t="inlineStr">
         <is>
-          <t>Subhra Saikat Roy, Poonam Kashyap and Tarun Adak </t>
+          <t>G.F Hampson</t>
         </is>
       </c>
       <c r="E541" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F541" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F541" s="0"/>
       <c r="G541" s="0" t="n">
-        <v>2995</v>
+        <v>2195</v>
       </c>
       <c r="H541" s="0" t="n">
-        <v>100.00</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="0" t="inlineStr">
         <is>
-          <t>81-7019-539-6,9788170195399 </t>
+          <t>9788170196815 </t>
         </is>
       </c>
       <c r="B542" s="0" t="inlineStr">
         <is>
-          <t>Natural Resources and Sustainable Agricultural Management</t>
+          <t>Moths of Tamil Nadu : Noctuoidea</t>
         </is>
       </c>
       <c r="C542" s="0"/>
       <c r="D542" s="0" t="inlineStr">
         <is>
-          <t>D.N. Chkravarty</t>
+          <t>Sivasankaran, K. et al.</t>
         </is>
       </c>
       <c r="E542" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F542" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G542" s="0" t="n">
-        <v>1495</v>
+        <v>2295</v>
       </c>
       <c r="H542" s="0" t="n">
-        <v>74.75</v>
+        <v>114.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="0" t="inlineStr">
         <is>
-          <t>81-7019-584-1,9788170195849 </t>
+          <t>8-7019-019-3    </t>
         </is>
       </c>
       <c r="B543" s="0" t="inlineStr">
         <is>
-          <t>Natural Resources Management for Sustainable Development and Rural Livelihoods Vol 1-3 Set</t>
+          <t>Moths, Lepidoptera, Vol. 5 : Sphingidae (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C543" s="0"/>
       <c r="D543" s="0" t="inlineStr">
         <is>
-          <t>Sati,V.P.</t>
+          <t>Bell, R.D.</t>
         </is>
       </c>
       <c r="E543" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F543" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F543" s="0"/>
       <c r="G543" s="0" t="n">
-        <v>14995</v>
+        <v>2195</v>
       </c>
       <c r="H543" s="0" t="n">
-        <v>749.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="0" t="inlineStr">
         <is>
-          <t>8170190169 </t>
+          <t>81-7019-090-8   </t>
         </is>
       </c>
       <c r="B544" s="0" t="inlineStr">
         <is>
-          <t>Nematoda, Vol. 2 : Filariodea, Dioctophymoides and Treichinelloidea (Fauna Of British India)</t>
+          <t>Moths, Lepidopters, Vol. 1: Saturnidadae (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C544" s="0"/>
       <c r="D544" s="0" t="inlineStr">
         <is>
-          <t>Baylis, H.A.</t>
+          <t>Hampson, G.F.</t>
         </is>
       </c>
       <c r="E544" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F544" s="0"/>
       <c r="G544" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H544" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="0" t="inlineStr">
         <is>
-          <t>8170190150 </t>
+          <t>9789391734312 </t>
         </is>
       </c>
       <c r="B545" s="0" t="inlineStr">
         <is>
-          <t>Nematoda, Vol.1 : Ascaroidea &amp; Strongyloidea (Fauna Of British India)</t>
+          <t>Mrida savaasthy evan paadap poshan (Hindi)</t>
         </is>
       </c>
       <c r="C545" s="0"/>
       <c r="D545" s="0" t="inlineStr">
         <is>
-          <t>Baylis, H.A.</t>
+          <t>Anil kumar Singh, P.Tripathi, B.S Divedi &amp; N.T. Singhai</t>
         </is>
       </c>
       <c r="E545" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F545" s="0"/>
+      <c r="F545" s="0" t="inlineStr">
+        <is>
+          <t>Hindi</t>
+        </is>
+      </c>
       <c r="G545" s="0" t="n">
-        <v>2195</v>
+        <v>2795</v>
       </c>
       <c r="H545" s="0" t="n">
-        <v>109.75</v>
+        <v>80.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="0" t="inlineStr">
         <is>
-          <t>9788197361203 </t>
+          <t>9789391734510 </t>
         </is>
       </c>
       <c r="B546" s="0" t="inlineStr">
         <is>
-          <t>New Dimension Approaches for Agri-Business Management</t>
+          <t>Mrida Swasth Praband avam Tikau Kheti</t>
         </is>
       </c>
       <c r="C546" s="0"/>
       <c r="D546" s="0" t="inlineStr">
         <is>
-          <t>Amod Sharma, Rokoneituo Nakhro, Brijesh Kumar and Subhash Chandra</t>
+          <t>Anil Kumar Singh, Shayam Ranjan Kumar Singh, Ashish Kumar Tirpathi &amp; Rashmi Shukla</t>
         </is>
       </c>
       <c r="E546" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F546" s="0" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>Hindi</t>
         </is>
       </c>
       <c r="G546" s="0" t="n">
         <v>1995</v>
       </c>
       <c r="H546" s="0" t="n">
-        <v>55.00</v>
+        <v>60.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="0" t="inlineStr">
         <is>
-          <t>9789391734947 </t>
+          <t>9788170196778 </t>
         </is>
       </c>
       <c r="B547" s="0" t="inlineStr">
         <is>
-          <t>New Education Policy: Change is the End Result of All True Learning</t>
+          <t>Multivariate Analysis : Applications in Social Science Research</t>
         </is>
       </c>
       <c r="C547" s="0"/>
       <c r="D547" s="0" t="inlineStr">
         <is>
-          <t>Monika Singh and Brajraj Singh</t>
+          <t>Gupta R.B</t>
         </is>
       </c>
       <c r="E547" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F547" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G547" s="0" t="n">
-        <v>1695</v>
+        <v>1595</v>
       </c>
       <c r="H547" s="0" t="n">
         <v>50.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="0" t="inlineStr">
         <is>
-          <t>817019404X </t>
+          <t>9788170197058 </t>
         </is>
       </c>
       <c r="B548" s="0" t="inlineStr">
         <is>
-          <t>New Horizons in Human Biology Procedding of the UGC National Seminar</t>
+          <t>Mushroom Farming Research and Development</t>
         </is>
       </c>
       <c r="C548" s="0"/>
       <c r="D548" s="0" t="inlineStr">
         <is>
-          <t>Bansal, I.J.S.</t>
+          <t>Archana U Singh and M.P. Thakur </t>
         </is>
       </c>
       <c r="E548" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F548" s="0"/>
+      <c r="F548" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G548" s="0" t="n">
-        <v>1995</v>
+        <v>4995</v>
       </c>
       <c r="H548" s="0" t="n">
-        <v>99.75</v>
+        <v>150.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="0" t="inlineStr">
         <is>
-          <t>81-7019-589-2,9788170195894 </t>
+          <t>8170194342 </t>
         </is>
       </c>
       <c r="B549" s="0" t="inlineStr">
         <is>
-          <t>New Horizons of Librarianship in Knowledge Society</t>
+          <t>Mushrooming of Mushrooms</t>
         </is>
       </c>
       <c r="C549" s="0"/>
       <c r="D549" s="0" t="inlineStr">
         <is>
-          <t>Amit Kumar</t>
+          <t>Jha, M.N.</t>
         </is>
       </c>
       <c r="E549" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F549" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F549" s="0"/>
       <c r="G549" s="0" t="n">
-        <v>1395</v>
+        <v>595</v>
       </c>
       <c r="H549" s="0" t="n">
-        <v>69.75</v>
+        <v>29.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="0" t="inlineStr">
         <is>
-          <t>155528275X </t>
+          <t>9789391734220 </t>
         </is>
       </c>
       <c r="B550" s="0" t="inlineStr">
         <is>
-          <t>New Perspectives in Pollen and Spore Biology - Recent Trends</t>
+          <t>My Days at American Campuses</t>
         </is>
       </c>
       <c r="C550" s="0"/>
       <c r="D550" s="0" t="inlineStr">
         <is>
-          <t>Malik, C.P.</t>
+          <t>Basudeb Chakaraborti</t>
         </is>
       </c>
       <c r="E550" s="0" t="inlineStr">
         <is>
-          <t>HB</t>
-[...2 lines deleted...]
-      <c r="F550" s="0"/>
+          <t>PB</t>
+        </is>
+      </c>
+      <c r="F550" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G550" s="0" t="n">
-        <v>1995.00</v>
+        <v>595</v>
       </c>
       <c r="H550" s="0" t="n">
-        <v>99.75</v>
+        <v>20.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="0" t="inlineStr">
         <is>
-          <t>817019458X,9798170194582 </t>
+          <t>9788170196907 </t>
         </is>
       </c>
       <c r="B551" s="0" t="inlineStr">
         <is>
-          <t>New Perspectives on Marketing of Horticultural Crops in North East India</t>
+          <t>My Mind and its By-lanes: A collection of Indian Poems in English</t>
         </is>
       </c>
       <c r="C551" s="0"/>
       <c r="D551" s="0" t="inlineStr">
         <is>
-          <t>Singh, S.B.</t>
+          <t>Basudeb Chakraborti</t>
         </is>
       </c>
       <c r="E551" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F551" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G551" s="0" t="n">
-        <v>595</v>
+        <v>1295</v>
       </c>
       <c r="H551" s="0" t="n">
-        <v>29.75</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="0" t="inlineStr">
         <is>
-          <t>9789348596758 </t>
+          <t>8170190541 </t>
         </is>
       </c>
       <c r="B552" s="0" t="inlineStr">
         <is>
-          <t>Nexus in Agriculture Engineering</t>
+          <t>Mystic and Love Poetry of Medieval Hindi </t>
         </is>
       </c>
       <c r="C552" s="0"/>
       <c r="D552" s="0" t="inlineStr">
         <is>
-          <t>P. Rajkumar, P. Masilamani, R.Thiyagarajan, M. Nagarajan, I.P Sudagar and E. Sujitha</t>
+          <t>Chandola, A. </t>
         </is>
       </c>
       <c r="E552" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F552" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F552" s="0"/>
       <c r="G552" s="0" t="n">
-        <v>3495</v>
+        <v>695.00</v>
       </c>
       <c r="H552" s="0" t="n">
-        <v>100.00</v>
+        <v>34.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="0" t="inlineStr">
         <is>
-          <t>8170194023 </t>
+          <t>9788170196792 </t>
         </is>
       </c>
       <c r="B553" s="0" t="inlineStr">
         <is>
-          <t>Nitrogen Fixing and Multipurpose tree Species for Afforestation</t>
+          <t>Nagaland State Rural Livelihood Mission Empowering Women Transforming Lives</t>
         </is>
       </c>
       <c r="C553" s="0"/>
       <c r="D553" s="0" t="inlineStr">
         <is>
-          <t>M.P. Singh</t>
+          <t>Odyuo M.N.</t>
         </is>
       </c>
       <c r="E553" s="0" t="inlineStr">
         <is>
-          <t>HB</t>
-[...2 lines deleted...]
-      <c r="F553" s="0"/>
+          <t>PB</t>
+        </is>
+      </c>
+      <c r="F553" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G553" s="0" t="n">
-        <v>1995.00</v>
+        <v>595</v>
       </c>
       <c r="H553" s="0" t="n">
-        <v>99.75</v>
+        <v>29.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="0" t="inlineStr">
         <is>
-          <t>9789391734350 </t>
+          <t>81-7019-558-2,9788170195580 </t>
         </is>
       </c>
       <c r="B554" s="0" t="inlineStr">
         <is>
-          <t>Nutrient Deficiency and Physiological Disorders in Crop Plants: Diagnosis and Management</t>
+          <t>Nanotechnology in Aquaculture ( RASND Vol :1 )</t>
         </is>
       </c>
       <c r="C554" s="0"/>
       <c r="D554" s="0" t="inlineStr">
         <is>
-          <t>Kavita, Sangeeta Kumari and Vinod Kumar</t>
+          <t>B. B. Kaliwal</t>
         </is>
       </c>
       <c r="E554" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F554" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G554" s="0" t="n">
-        <v>2595</v>
+        <v>2995</v>
       </c>
       <c r="H554" s="0" t="n">
-        <v>80.00</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="0" t="inlineStr">
         <is>
-          <t>81-7019-080-0   </t>
+          <t>81-7019-135-5   </t>
         </is>
       </c>
       <c r="B555" s="0" t="inlineStr">
         <is>
-          <t>Odonata  Vol. 1 : Coienagriidae</t>
+          <t>Nataji Subhash Chandra Bose, Azad Hindi Fauj and After (Out of Print)</t>
         </is>
       </c>
       <c r="C555" s="0"/>
       <c r="D555" s="0" t="inlineStr">
         <is>
-          <t>Fraser, F.C.</t>
+          <t>R.M. KASLIWAL</t>
         </is>
       </c>
       <c r="E555" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F555" s="0"/>
       <c r="G555" s="0" t="n">
-        <v>2195</v>
+        <v>795</v>
       </c>
       <c r="H555" s="0" t="n">
-        <v>109.75</v>
+        <v>39.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="0" t="inlineStr">
         <is>
-          <t>8170190819 </t>
+          <t>9789391734329 </t>
         </is>
       </c>
       <c r="B556" s="0" t="inlineStr">
         <is>
-          <t>Odonata Vol. 2 : Agriidae &amp; Gombhidae (Orginal book) (Fauna Of British India)</t>
+          <t>National Education Policy 2020: A Forward-Looking Vision for LIS Education and Services</t>
         </is>
       </c>
       <c r="C556" s="0"/>
       <c r="D556" s="0" t="inlineStr">
         <is>
-          <t>Fraser, F.C.</t>
+          <t>Pravakar Rath, Amit Kumar&amp; Manendra Kumar Singh</t>
         </is>
       </c>
       <c r="E556" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F556" s="0"/>
+      <c r="F556" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G556" s="0" t="n">
-        <v>2195</v>
+        <v>2595</v>
       </c>
       <c r="H556" s="0" t="n">
-        <v>109.75</v>
+        <v>100.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="0" t="inlineStr">
         <is>
-          <t>81-7019-082-7   </t>
+          <t>9789391734565 </t>
         </is>
       </c>
       <c r="B557" s="0" t="inlineStr">
         <is>
-          <t>Odonata Vol. 3 : Cordulegasteridae, Aeshnidae Labellulidae</t>
+          <t>Natural Resource Management for Growth, Development and Sustainability</t>
         </is>
       </c>
       <c r="C557" s="0"/>
       <c r="D557" s="0" t="inlineStr">
         <is>
-          <t>Fraser, F.C.</t>
+          <t>Srishti Pal Vasudeva</t>
         </is>
       </c>
       <c r="E557" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F557" s="0"/>
+      <c r="F557" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G557" s="0" t="n">
-        <v>2195</v>
+        <v>2995</v>
       </c>
       <c r="H557" s="0" t="n">
-        <v>109.75</v>
+        <v>80.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="0" t="inlineStr">
         <is>
-          <t>8170192064 </t>
+          <t>9788170196549 </t>
         </is>
       </c>
       <c r="B558" s="0" t="inlineStr">
         <is>
-          <t>Oligochaeta</t>
+          <t>Natural Resource Management for Sustainable Development</t>
         </is>
       </c>
       <c r="C558" s="0"/>
       <c r="D558" s="0" t="inlineStr">
         <is>
-          <t>Stephenson, J.</t>
+          <t>Rinawma, P. et al.,</t>
         </is>
       </c>
       <c r="E558" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F558" s="0"/>
+      <c r="F558" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G558" s="0" t="n">
-        <v>2195</v>
+        <v>5495</v>
       </c>
       <c r="H558" s="0" t="n">
-        <v>109.75</v>
+        <v>274.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="0" t="inlineStr">
         <is>
-          <t>9788170196327 </t>
+          <t>9789391734336 </t>
         </is>
       </c>
       <c r="B559" s="0" t="inlineStr">
         <is>
-          <t>OPEN ACCESS : LIBRARIANS PERSPECTIVES</t>
+          <t>Natural Resource Management in Horticultural Crops</t>
         </is>
       </c>
       <c r="C559" s="0"/>
       <c r="D559" s="0" t="inlineStr">
         <is>
-          <t>S. Dhanavandan,Tamizhchelvan M.</t>
+          <t>Subhra Saikat Roy, Poonam Kashyap and Tarun Adak </t>
         </is>
       </c>
       <c r="E559" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F559" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G559" s="0" t="n">
         <v>2995</v>
       </c>
       <c r="H559" s="0" t="n">
-        <v>149.75</v>
+        <v>100.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="0" t="inlineStr">
         <is>
-          <t>81-7019-523-X,9788170195238 </t>
+          <t>81-7019-539-6,9788170195399 </t>
         </is>
       </c>
       <c r="B560" s="0" t="inlineStr">
         <is>
-          <t>Organic Farming :Technologies and Strategies</t>
+          <t>Natural Resources and Sustainable Agricultural Management</t>
         </is>
       </c>
       <c r="C560" s="0"/>
       <c r="D560" s="0" t="inlineStr">
         <is>
-          <t>Gangwar B.,Gopakumar, V.</t>
+          <t>D.N. Chkravarty</t>
         </is>
       </c>
       <c r="E560" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F560" s="0"/>
+      <c r="F560" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G560" s="0" t="n">
-        <v>2495</v>
+        <v>1495</v>
       </c>
       <c r="H560" s="0" t="n">
-        <v>124.75</v>
+        <v>74.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="0" t="inlineStr">
         <is>
-          <t>9788170197096 </t>
+          <t>81-7019-584-1,9788170195849 </t>
         </is>
       </c>
       <c r="B561" s="0" t="inlineStr">
         <is>
-          <t>Organic Seed Production</t>
+          <t>Natural Resources Management for Sustainable Development and Rural Livelihoods Vol 1-3 Set</t>
         </is>
       </c>
       <c r="C561" s="0"/>
       <c r="D561" s="0" t="inlineStr">
         <is>
-          <t>Chandan kapoor , Ravikant Avasthe , Raghvendra Singh and Subhash Babu</t>
+          <t>Sati,V.P.</t>
         </is>
       </c>
       <c r="E561" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F561" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G561" s="0" t="n">
-        <v>3995</v>
+        <v>14995</v>
       </c>
       <c r="H561" s="0" t="n">
-        <v>100.00</v>
+        <v>749.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="0" t="inlineStr">
         <is>
-          <t>9788170196884 </t>
+          <t>8170190169 </t>
         </is>
       </c>
       <c r="B562" s="0" t="inlineStr">
         <is>
-          <t>Organic Spices in North East India</t>
+          <t>Nematoda, Vol. 2 : Filariodea, Dioctophymoides and Treichinelloidea (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C562" s="0"/>
       <c r="D562" s="0" t="inlineStr">
         <is>
-          <t>Avasthe, R</t>
+          <t>Baylis, H.A.</t>
         </is>
       </c>
       <c r="E562" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F562" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F562" s="0"/>
       <c r="G562" s="0" t="n">
-        <v>4995</v>
+        <v>2195</v>
       </c>
       <c r="H562" s="0" t="n">
-        <v>249.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="0" t="inlineStr">
         <is>
-          <t>9789391734695 </t>
+          <t>8170190150 </t>
         </is>
       </c>
       <c r="B563" s="0" t="inlineStr">
         <is>
-          <t>Ornamental Horticulture in India</t>
+          <t>Nematoda, Vol.1 : Ascaroidea &amp; Strongyloidea (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C563" s="0"/>
       <c r="D563" s="0" t="inlineStr">
         <is>
-          <t>G.S. Randhawa</t>
+          <t>Baylis, H.A.</t>
         </is>
       </c>
       <c r="E563" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F563" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F563" s="0"/>
       <c r="G563" s="0" t="n">
-        <v>1295</v>
+        <v>2195</v>
       </c>
       <c r="H563" s="0" t="n">
-        <v>60.00</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="0" t="inlineStr">
         <is>
-          <t>81-7019-287-0   </t>
+          <t>9788197361203 </t>
         </is>
       </c>
       <c r="B564" s="0" t="inlineStr">
         <is>
-          <t>Orthoptera/Acridiidae- Vol. 10 (Fauna Of British India)</t>
+          <t>New Dimension Approaches for Agri-Business Management</t>
         </is>
       </c>
       <c r="C564" s="0"/>
       <c r="D564" s="0" t="inlineStr">
         <is>
-          <t>Kirby, W.F.</t>
+          <t>Amod Sharma, Rokoneituo Nakhro, Brijesh Kumar and Subhash Chandra</t>
         </is>
       </c>
       <c r="E564" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F564" s="0"/>
+      <c r="F564" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G564" s="0" t="n">
-        <v>2195</v>
+        <v>1995</v>
       </c>
       <c r="H564" s="0" t="n">
-        <v>109.75</v>
+        <v>55.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="0" t="inlineStr">
         <is>
-          <t>81-7019-288-9   </t>
+          <t>9789391734947 </t>
         </is>
       </c>
       <c r="B565" s="0" t="inlineStr">
         <is>
-          <t>Outlines of Indian Philology Vol. 1 No 2</t>
+          <t>New Education Policy: Change is the End Result of All True Learning</t>
         </is>
       </c>
       <c r="C565" s="0"/>
       <c r="D565" s="0" t="inlineStr">
         <is>
-          <t>JOHN, B.</t>
+          <t>Monika Singh and Brajraj Singh</t>
         </is>
       </c>
       <c r="E565" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F565" s="0"/>
+      <c r="F565" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G565" s="0" t="n">
-        <v>595.00</v>
+        <v>1695</v>
       </c>
       <c r="H565" s="0" t="n">
-        <v>29.75</v>
+        <v>50.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="0" t="inlineStr">
         <is>
-          <t>81-7019-529-9,9788170195290 </t>
+          <t>817019404X </t>
         </is>
       </c>
       <c r="B566" s="0" t="inlineStr">
         <is>
-          <t>Padap Rogo Ki Chunotiya avum Samadhan (Hindi)</t>
+          <t>New Horizons in Human Biology Procedding of the UGC National Seminar</t>
         </is>
       </c>
       <c r="C566" s="0"/>
       <c r="D566" s="0" t="inlineStr">
         <is>
-          <t>A.K.Mishra</t>
+          <t>Bansal, I.J.S.</t>
         </is>
       </c>
       <c r="E566" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F566" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F566" s="0"/>
       <c r="G566" s="0" t="n">
-        <v>3995</v>
+        <v>1995</v>
       </c>
       <c r="H566" s="0" t="n">
-        <v>199.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="0" t="inlineStr">
         <is>
-          <t>9788170196495 </t>
+          <t>81-7019-589-2,9788170195894 </t>
         </is>
       </c>
       <c r="B567" s="0" t="inlineStr">
         <is>
-          <t>Pan Indian Poetry in English Spanning First Two Decades of 21st Century</t>
+          <t>New Horizons of Librarianship in Knowledge Society</t>
         </is>
       </c>
       <c r="C567" s="0"/>
       <c r="D567" s="0" t="inlineStr">
         <is>
-          <t>Chakraborti B.</t>
+          <t>Amit Kumar</t>
         </is>
       </c>
       <c r="E567" s="0" t="inlineStr">
         <is>
-          <t>PB</t>
+          <t>HB</t>
         </is>
       </c>
       <c r="F567" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G567" s="0" t="n">
-        <v>450</v>
+        <v>1395</v>
       </c>
       <c r="H567" s="0" t="n">
-        <v>22.50</v>
+        <v>69.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="0" t="inlineStr">
         <is>
-          <t>8170194369 </t>
+          <t>155528275X </t>
         </is>
       </c>
       <c r="B568" s="0" t="inlineStr">
         <is>
-          <t>Pancastikaya-Sara</t>
+          <t>New Perspectives in Pollen and Spore Biology - Recent Trends</t>
         </is>
       </c>
       <c r="C568" s="0"/>
       <c r="D568" s="0" t="inlineStr">
         <is>
-          <t>Chakraborty, A.</t>
+          <t>Malik, C.P.</t>
         </is>
       </c>
       <c r="E568" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F568" s="0"/>
       <c r="G568" s="0" t="n">
         <v>1995.00</v>
       </c>
       <c r="H568" s="0" t="n">
         <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="0" t="inlineStr">
         <is>
-          <t>81-7019-184-9,9788170191841 </t>
+          <t>817019458X,9798170194582 </t>
         </is>
       </c>
       <c r="B569" s="0" t="inlineStr">
         <is>
-          <t>Parasite Fauna in the Wetland Fishes of India</t>
+          <t>New Perspectives on Marketing of Horticultural Crops in North East India</t>
         </is>
       </c>
       <c r="C569" s="0"/>
       <c r="D569" s="0" t="inlineStr">
         <is>
-          <t>Singha, R.</t>
+          <t>Singh, S.B.</t>
         </is>
       </c>
       <c r="E569" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F569" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G569" s="0" t="n">
-        <v>1295</v>
+        <v>595</v>
       </c>
       <c r="H569" s="0" t="n">
-        <v>64.75</v>
+        <v>29.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>9789348596758 </t>
         </is>
       </c>
       <c r="B570" s="0" t="inlineStr">
         <is>
-          <t>Parasitic Copepoda and Bronchiura of Fishes 2 Part set</t>
+          <t>Nexus in Agriculture Engineering</t>
         </is>
       </c>
       <c r="C570" s="0"/>
       <c r="D570" s="0" t="inlineStr">
         <is>
-          <t>Yamaguti, S.</t>
+          <t>P. Rajkumar, P. Masilamani, R.Thiyagarajan, M. Nagarajan, I.P Sudagar and E. Sujitha</t>
         </is>
       </c>
       <c r="E570" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F570" s="0"/>
+      <c r="F570" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G570" s="0" t="n">
-        <v>3500</v>
+        <v>3495</v>
       </c>
       <c r="H570" s="0" t="n">
-        <v>175.00</v>
+        <v>100.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="0" t="inlineStr">
         <is>
-          <t>81-7019-490-3,9788170194903 </t>
+          <t>8170194023 </t>
         </is>
       </c>
       <c r="B571" s="0" t="inlineStr">
         <is>
-          <t>Parasitic Weeds Biology and Management</t>
+          <t>Nitrogen Fixing and Multipurpose tree Species for Afforestation</t>
         </is>
       </c>
       <c r="C571" s="0"/>
       <c r="D571" s="0" t="inlineStr">
         <is>
-          <t>Naidu, V.S.G.R.,Sati, V.P. </t>
+          <t>M.P. Singh</t>
         </is>
       </c>
       <c r="E571" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F571" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F571" s="0"/>
       <c r="G571" s="0" t="n">
-        <v>595</v>
+        <v>1995.00</v>
       </c>
       <c r="H571" s="0" t="n">
-        <v>29.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="0" t="inlineStr">
         <is>
-          <t>81-7019-519-1,9788170195191 </t>
+          <t>9789391734350 </t>
         </is>
       </c>
       <c r="B572" s="0" t="inlineStr">
         <is>
-          <t>Parasitic Zoonoses in the New Millennium</t>
+          <t>Nutrient Deficiency and Physiological Disorders in Crop Plants: Diagnosis and Management</t>
         </is>
       </c>
       <c r="C572" s="0"/>
       <c r="D572" s="0" t="inlineStr">
         <is>
-          <t>Chhabra, M.B.</t>
+          <t>Kavita, Sangeeta Kumari and Vinod Kumar</t>
         </is>
       </c>
       <c r="E572" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F572" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G572" s="0" t="n">
-        <v>2195</v>
+        <v>2595</v>
       </c>
       <c r="H572" s="0" t="n">
-        <v>109.75</v>
+        <v>80.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="0" t="inlineStr">
         <is>
-          <t>8170193656 </t>
+          <t>81-7019-080-0   </t>
         </is>
       </c>
       <c r="B573" s="0" t="inlineStr">
         <is>
-          <t>Pariksamukham</t>
+          <t>Odonata  Vol. 1 : Coienagriidae</t>
         </is>
       </c>
       <c r="C573" s="0"/>
       <c r="D573" s="0" t="inlineStr">
         <is>
-          <t>Ghoshal, S.C.</t>
+          <t>Fraser, F.C.</t>
         </is>
       </c>
       <c r="E573" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F573" s="0"/>
       <c r="G573" s="0" t="n">
-        <v>1295.00</v>
+        <v>2195</v>
       </c>
       <c r="H573" s="0" t="n">
-        <v>64.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>8170190819 </t>
         </is>
       </c>
       <c r="B574" s="0" t="inlineStr">
         <is>
-          <t>Patterns of Culture in South Asia</t>
+          <t>Odonata Vol. 2 : Agriidae &amp; Gombhidae (Orginal book) (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C574" s="0"/>
       <c r="D574" s="0" t="inlineStr">
         <is>
-          <t>Vidyarthi, L.P.</t>
+          <t>Fraser, F.C.</t>
         </is>
       </c>
       <c r="E574" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F574" s="0"/>
       <c r="G574" s="0" t="n">
-        <v>795.00</v>
+        <v>2195</v>
       </c>
       <c r="H574" s="0" t="n">
-        <v>39.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="0" t="inlineStr">
         <is>
-          <t>9788198966797 </t>
+          <t>81-7019-082-7   </t>
         </is>
       </c>
       <c r="B575" s="0" t="inlineStr">
         <is>
-          <t>Peetal ki Mori Gagri</t>
+          <t>Odonata Vol. 3 : Cordulegasteridae, Aeshnidae Labellulidae</t>
         </is>
       </c>
       <c r="C575" s="0"/>
       <c r="D575" s="0" t="inlineStr">
         <is>
-          <t>Dr. Meena Kumari</t>
+          <t>Fraser, F.C.</t>
         </is>
       </c>
       <c r="E575" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F575" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F575" s="0"/>
       <c r="G575" s="0" t="n">
-        <v>1095</v>
+        <v>2195</v>
       </c>
       <c r="H575" s="0" t="n">
-        <v>62.00</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="0" t="inlineStr">
         <is>
-          <t>817019413X </t>
+          <t>8170192064 </t>
         </is>
       </c>
       <c r="B576" s="0" t="inlineStr">
         <is>
-          <t>Perespectives in Pteriddology Present and Future Part II</t>
+          <t>Oligochaeta</t>
         </is>
       </c>
       <c r="C576" s="0"/>
       <c r="D576" s="0" t="inlineStr">
         <is>
-          <t>T.N. Bhardwaja</t>
+          <t>Stephenson, J.</t>
         </is>
       </c>
       <c r="E576" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F576" s="0"/>
       <c r="G576" s="0" t="n">
-        <v>1995.00</v>
+        <v>2195</v>
       </c>
       <c r="H576" s="0" t="n">
-        <v>99.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="0" t="inlineStr">
         <is>
-          <t>8170193350 </t>
+          <t>9788170196327 </t>
         </is>
       </c>
       <c r="B577" s="0" t="inlineStr">
         <is>
-          <t>Perespectives in Pteridology. Present and Future Part -1</t>
+          <t>OPEN ACCESS : LIBRARIANS PERSPECTIVES</t>
         </is>
       </c>
       <c r="C577" s="0"/>
       <c r="D577" s="0" t="inlineStr">
         <is>
-          <t>T.N. Bhardwaja</t>
+          <t>S. Dhanavandan,Tamizhchelvan M.</t>
         </is>
       </c>
       <c r="E577" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F577" s="0"/>
+      <c r="F577" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G577" s="0" t="n">
-        <v>1995</v>
+        <v>2995</v>
       </c>
       <c r="H577" s="0" t="n">
-        <v>99.75</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="0" t="inlineStr">
         <is>
-          <t>8170193605 </t>
+          <t>81-7019-523-X,9788170195238 </t>
         </is>
       </c>
       <c r="B578" s="0" t="inlineStr">
         <is>
-          <t>Perpectives in Phycology </t>
+          <t>Organic Farming :Technologies and Strategies</t>
         </is>
       </c>
       <c r="C578" s="0"/>
       <c r="D578" s="0" t="inlineStr">
         <is>
-          <t>V. N. Raja Rao</t>
+          <t>Gangwar B.,Gopakumar, V.</t>
         </is>
       </c>
       <c r="E578" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F578" s="0"/>
       <c r="G578" s="0" t="n">
         <v>2495</v>
       </c>
       <c r="H578" s="0" t="n">
         <v>124.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="0" t="inlineStr">
         <is>
-          <t>8170193745 </t>
+          <t>9788170197096 </t>
         </is>
       </c>
       <c r="B579" s="0" t="inlineStr">
         <is>
-          <t>Perspective in Ageing Research Biological, Medicianl &amp; Social</t>
+          <t>Organic Seed Production</t>
         </is>
       </c>
       <c r="C579" s="0"/>
       <c r="D579" s="0" t="inlineStr">
         <is>
-          <t>Singh, R.</t>
+          <t>Chandan kapoor , Ravikant Avasthe , Raghvendra Singh and Subhash Babu</t>
         </is>
       </c>
       <c r="E579" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F579" s="0"/>
+      <c r="F579" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G579" s="0" t="n">
-        <v>2995.00</v>
+        <v>3995</v>
       </c>
       <c r="H579" s="0" t="n">
-        <v>149.75</v>
+        <v>100.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="0" t="inlineStr">
         <is>
-          <t>81-7019-526-4,9788170195269 </t>
+          <t>9788170196884 </t>
         </is>
       </c>
       <c r="B580" s="0" t="inlineStr">
         <is>
-          <t>Perspective of Plant Pathology in Genomic Era</t>
+          <t>Organic Spices in North East India</t>
         </is>
       </c>
       <c r="C580" s="0"/>
       <c r="D580" s="0" t="inlineStr">
         <is>
-          <t>Sharma, P.</t>
+          <t>Avasthe, R</t>
         </is>
       </c>
       <c r="E580" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F580" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G580" s="0" t="n">
-        <v>5995</v>
+        <v>4995</v>
       </c>
       <c r="H580" s="0" t="n">
-        <v>299.75</v>
+        <v>249.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="0" t="inlineStr">
         <is>
-          <t>8170193745 </t>
+          <t>9789391734695 </t>
         </is>
       </c>
       <c r="B581" s="0" t="inlineStr">
         <is>
-          <t>Perspectives in Ageing Research</t>
+          <t>Ornamental Horticulture in India</t>
         </is>
       </c>
       <c r="C581" s="0"/>
       <c r="D581" s="0" t="inlineStr">
         <is>
-          <t>Singh, R.</t>
+          <t>G.S. Randhawa</t>
         </is>
       </c>
       <c r="E581" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F581" s="0"/>
+      <c r="F581" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G581" s="0" t="n">
-        <v>2995</v>
+        <v>1295</v>
       </c>
       <c r="H581" s="0" t="n">
-        <v>149.75</v>
+        <v>60.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="0" t="inlineStr">
         <is>
-          <t>8170194082 </t>
+          <t>81-7019-287-0   </t>
         </is>
       </c>
       <c r="B582" s="0" t="inlineStr">
         <is>
-          <t>Perspectives in Aridzone Ecology</t>
+          <t>Orthoptera/Acridiidae- Vol. 10 (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C582" s="0"/>
       <c r="D582" s="0" t="inlineStr">
         <is>
-          <t>S.K. Agarwal</t>
+          <t>Kirby, W.F.</t>
         </is>
       </c>
       <c r="E582" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F582" s="0"/>
       <c r="G582" s="0" t="n">
-        <v>1995.00</v>
+        <v>2195</v>
       </c>
       <c r="H582" s="0" t="n">
-        <v>99.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="0" t="inlineStr">
         <is>
-          <t>8170190029 </t>
+          <t>81-7019-288-9   </t>
         </is>
       </c>
       <c r="B583" s="0" t="inlineStr">
         <is>
-          <t>Perspectives in Botanical Museums : With reference to India</t>
+          <t>Outlines of Indian Philology Vol. 1 No 2</t>
         </is>
       </c>
       <c r="C583" s="0"/>
       <c r="D583" s="0" t="inlineStr">
         <is>
-          <t>Agarwal, V.S.</t>
+          <t>JOHN, B.</t>
         </is>
       </c>
       <c r="E583" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F583" s="0"/>
       <c r="G583" s="0" t="n">
-        <v>2195</v>
+        <v>595.00</v>
       </c>
       <c r="H583" s="0" t="n">
-        <v>109.75</v>
+        <v>29.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="0" t="inlineStr">
         <is>
-          <t>8170193214 </t>
+          <t>81-7019-529-9,9788170195290 </t>
         </is>
       </c>
       <c r="B584" s="0" t="inlineStr">
         <is>
-          <t>Perspectives in Environmental Botany Vol 2</t>
+          <t>Padap Rogo Ki Chunotiya avum Samadhan (Hindi)</t>
         </is>
       </c>
       <c r="C584" s="0"/>
       <c r="D584" s="0" t="inlineStr">
         <is>
-          <t>Rao</t>
+          <t>A.K.Mishra</t>
         </is>
       </c>
       <c r="E584" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F584" s="0"/>
+      <c r="F584" s="0" t="inlineStr">
+        <is>
+          <t>Hindi</t>
+        </is>
+      </c>
       <c r="G584" s="0" t="n">
-        <v>2195</v>
+        <v>3995</v>
       </c>
       <c r="H584" s="0" t="n">
-        <v>109.75</v>
+        <v>199.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="0" t="inlineStr">
         <is>
-          <t>8170193036 </t>
+          <t>9788170196495 </t>
         </is>
       </c>
       <c r="B585" s="0" t="inlineStr">
         <is>
-          <t>Perspectives in Mycological Research Vol. 1</t>
+          <t>Pan Indian Poetry in English Spanning First Two Decades of 21st Century</t>
         </is>
       </c>
       <c r="C585" s="0"/>
       <c r="D585" s="0" t="inlineStr">
         <is>
-          <t>Hasija, S.K.  </t>
+          <t>Chakraborti B.</t>
         </is>
       </c>
       <c r="E585" s="0" t="inlineStr">
         <is>
-          <t>HB</t>
-[...2 lines deleted...]
-      <c r="F585" s="0"/>
+          <t>PB</t>
+        </is>
+      </c>
+      <c r="F585" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G585" s="0" t="n">
-        <v>2195</v>
+        <v>450</v>
       </c>
       <c r="H585" s="0" t="n">
-        <v>109.75</v>
+        <v>22.50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="0" t="inlineStr">
         <is>
-          <t>8170193486 </t>
+          <t>81-7019-184-9,9788170191841 </t>
         </is>
       </c>
       <c r="B586" s="0" t="inlineStr">
         <is>
-          <t>Perspectives in Mycological Research Vol. 2</t>
+          <t>Parasite Fauna in the Wetland Fishes of India</t>
         </is>
       </c>
       <c r="C586" s="0"/>
       <c r="D586" s="0" t="inlineStr">
         <is>
-          <t>Hasija, S.K.  </t>
+          <t>Singha, R.</t>
         </is>
       </c>
       <c r="E586" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F586" s="0"/>
+      <c r="F586" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G586" s="0" t="n">
-        <v>2195</v>
+        <v>1295</v>
       </c>
       <c r="H586" s="0" t="n">
-        <v>109.75</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="0" t="inlineStr">
         <is>
-          <t>8170193346 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B587" s="0" t="inlineStr">
         <is>
-          <t>Perspectives in Phytophatology (Dr R.S.Singh Festschrifts)</t>
+          <t>Parasitic Copepoda and Bronchiura of Fishes 2 Part set</t>
         </is>
       </c>
       <c r="C587" s="0"/>
       <c r="D587" s="0" t="inlineStr">
         <is>
-          <t>Agnihotri, V.P.</t>
+          <t>Yamaguti, S.</t>
         </is>
       </c>
       <c r="E587" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F587" s="0"/>
       <c r="G587" s="0" t="n">
-        <v>2995</v>
+        <v>3500</v>
       </c>
       <c r="H587" s="0" t="n">
-        <v>149.75</v>
+        <v>175.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="0" t="inlineStr">
         <is>
-          <t>8170193478 </t>
+          <t>81-7019-490-3,9788170194903 </t>
         </is>
       </c>
       <c r="B588" s="0" t="inlineStr">
         <is>
-          <t>Perspectives in Plant Sciences in India</t>
+          <t>Parasitic Weeds Biology and Management</t>
         </is>
       </c>
       <c r="C588" s="0"/>
       <c r="D588" s="0" t="inlineStr">
         <is>
-          <t>S.S. Bir,M.I.S. Saggoo</t>
+          <t>Naidu, V.S.G.R.,Sati, V.P. </t>
         </is>
       </c>
       <c r="E588" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F588" s="0"/>
+      <c r="F588" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G588" s="0" t="n">
-        <v>995</v>
+        <v>595</v>
       </c>
       <c r="H588" s="0" t="n">
-        <v>49.75</v>
+        <v>29.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="0" t="inlineStr">
         <is>
-          <t>817019198X </t>
+          <t>81-7019-519-1,9788170195191 </t>
         </is>
       </c>
       <c r="B589" s="0" t="inlineStr">
         <is>
-          <t>Perspectives in Primate Biology Vol. 1</t>
+          <t>Parasitic Zoonoses in the New Millennium</t>
         </is>
       </c>
       <c r="C589" s="0"/>
       <c r="D589" s="0" t="inlineStr">
         <is>
-          <t>Seth, P.K.</t>
+          <t>Chhabra, M.B.</t>
         </is>
       </c>
       <c r="E589" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F589" s="0"/>
+      <c r="F589" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G589" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H589" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="0" t="inlineStr">
         <is>
-          <t>8170193397 </t>
+          <t>8170193656 </t>
         </is>
       </c>
       <c r="B590" s="0" t="inlineStr">
         <is>
-          <t>Perspectives in Primate Biology Vol. 2</t>
+          <t>Pariksamukham</t>
         </is>
       </c>
       <c r="C590" s="0"/>
       <c r="D590" s="0" t="inlineStr">
         <is>
-          <t>Seth, P.K.</t>
+          <t>Ghoshal, S.C.</t>
         </is>
       </c>
       <c r="E590" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F590" s="0"/>
       <c r="G590" s="0" t="n">
-        <v>2195</v>
+        <v>1295.00</v>
       </c>
       <c r="H590" s="0" t="n">
-        <v>109.75</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="0" t="inlineStr">
         <is>
-          <t>8170193401 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B591" s="0" t="inlineStr">
         <is>
-          <t>Perspectives in Primate Biology Vol. 3</t>
+          <t>Patterns of Culture in South Asia</t>
         </is>
       </c>
       <c r="C591" s="0"/>
       <c r="D591" s="0" t="inlineStr">
         <is>
-          <t>Seth, P.K.</t>
+          <t>Vidyarthi, L.P.</t>
         </is>
       </c>
       <c r="E591" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F591" s="0"/>
       <c r="G591" s="0" t="n">
-        <v>2195</v>
+        <v>795.00</v>
       </c>
       <c r="H591" s="0" t="n">
-        <v>109.75</v>
+        <v>39.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="0" t="inlineStr">
         <is>
-          <t>8170194090 </t>
+          <t>9788198966797 </t>
         </is>
       </c>
       <c r="B592" s="0" t="inlineStr">
         <is>
-          <t>Perspectives in Primate Biology Vol. 4</t>
+          <t>Peetal ki Mori Gagri</t>
         </is>
       </c>
       <c r="C592" s="0"/>
       <c r="D592" s="0" t="inlineStr">
         <is>
-          <t>Seth, P.K.</t>
+          <t>Dr. Meena Kumari</t>
         </is>
       </c>
       <c r="E592" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F592" s="0"/>
+      <c r="F592" s="0" t="inlineStr">
+        <is>
+          <t>Hindi</t>
+        </is>
+      </c>
       <c r="G592" s="0" t="n">
-        <v>2195</v>
+        <v>1095</v>
       </c>
       <c r="H592" s="0" t="n">
-        <v>109.75</v>
+        <v>62.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="0" t="inlineStr">
         <is>
           <t>817019413X </t>
         </is>
       </c>
       <c r="B593" s="0" t="inlineStr">
         <is>
-          <t>Perspectives in Pteriddology Present and future Part 2</t>
+          <t>Perespectives in Pteriddology Present and Future Part II</t>
         </is>
       </c>
       <c r="C593" s="0"/>
       <c r="D593" s="0" t="inlineStr">
         <is>
           <t>T.N. Bhardwaja</t>
         </is>
       </c>
       <c r="E593" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F593" s="0"/>
       <c r="G593" s="0" t="n">
-        <v>1995</v>
+        <v>1995.00</v>
       </c>
       <c r="H593" s="0" t="n">
         <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="0" t="inlineStr">
         <is>
-          <t>8170193850 </t>
+          <t>8170193350 </t>
         </is>
       </c>
       <c r="B594" s="0" t="inlineStr">
         <is>
-          <t>Perspectives in Pteridology, Present and Future Pt 1</t>
+          <t>Perespectives in Pteridology. Present and Future Part -1</t>
         </is>
       </c>
       <c r="C594" s="0"/>
       <c r="D594" s="0" t="inlineStr">
         <is>
           <t>T.N. Bhardwaja</t>
         </is>
       </c>
       <c r="E594" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F594" s="0"/>
       <c r="G594" s="0" t="n">
         <v>1995</v>
       </c>
       <c r="H594" s="0" t="n">
         <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="0" t="inlineStr">
         <is>
-          <t>81-7019-681-6; 9788170196181 </t>
+          <t>8170193605 </t>
         </is>
       </c>
       <c r="B595" s="0" t="inlineStr">
         <is>
-          <t>Peste des Petits Ruminants : Sheep and Goat Plague</t>
+          <t>Perpectives in Phycology </t>
         </is>
       </c>
       <c r="C595" s="0"/>
       <c r="D595" s="0" t="inlineStr">
         <is>
-          <t>Tripathi, B.N.</t>
+          <t>V. N. Raja Rao</t>
         </is>
       </c>
       <c r="E595" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F595" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F595" s="0"/>
       <c r="G595" s="0" t="n">
-        <v>2795</v>
+        <v>2495</v>
       </c>
       <c r="H595" s="0" t="n">
-        <v>139.75</v>
+        <v>124.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="0" t="inlineStr">
         <is>
-          <t>8170191254 </t>
+          <t>8170193745 </t>
         </is>
       </c>
       <c r="B596" s="0" t="inlineStr">
         <is>
-          <t>Philosophy of Small Scale Industrial Management</t>
+          <t>Perspective in Ageing Research Biological, Medicianl &amp; Social</t>
         </is>
       </c>
       <c r="C596" s="0"/>
       <c r="D596" s="0" t="inlineStr">
         <is>
-          <t>Iyenger, K.S.</t>
+          <t>Singh, R.</t>
         </is>
       </c>
       <c r="E596" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F596" s="0"/>
       <c r="G596" s="0" t="n">
-        <v>150</v>
+        <v>2995.00</v>
       </c>
       <c r="H596" s="0" t="n">
-        <v>7.50</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="0" t="inlineStr">
         <is>
-          <t>9789391734978 </t>
+          <t>81-7019-526-4,9788170195269 </t>
         </is>
       </c>
       <c r="B597" s="0" t="inlineStr">
         <is>
-          <t>Physiological Approaches for Improving Drought Tolerance in Crops Plants</t>
+          <t>Perspective of Plant Pathology in Genomic Era</t>
         </is>
       </c>
       <c r="C597" s="0"/>
       <c r="D597" s="0" t="inlineStr">
         <is>
-          <t>Madan pal Singh, Promod Kumar, A. K. Chatruvedi, R. N. Bahaguna and Gurumurthy, S</t>
+          <t>Sharma, P.</t>
         </is>
       </c>
       <c r="E597" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F597" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G597" s="0" t="n">
-        <v>1695</v>
+        <v>5995</v>
       </c>
       <c r="H597" s="0" t="n">
-        <v>50.00</v>
+        <v>299.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="0" t="inlineStr">
         <is>
-          <t>0880650982 </t>
+          <t>8170193745 </t>
         </is>
       </c>
       <c r="B598" s="0" t="inlineStr">
         <is>
-          <t>Physiological Plant Anatomy</t>
+          <t>Perspectives in Ageing Research</t>
         </is>
       </c>
       <c r="C598" s="0"/>
       <c r="D598" s="0" t="inlineStr">
         <is>
-          <t>Haberlandt, G.</t>
+          <t>Singh, R.</t>
         </is>
       </c>
       <c r="E598" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F598" s="0"/>
       <c r="G598" s="0" t="n">
-        <v>995</v>
+        <v>2995</v>
       </c>
       <c r="H598" s="0" t="n">
-        <v>49.75</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="0" t="inlineStr">
         <is>
-          <t>8170193613 </t>
+          <t>8170194082 </t>
         </is>
       </c>
       <c r="B599" s="0" t="inlineStr">
         <is>
-          <t>Physiology of Disease Resistance in Field Crops</t>
+          <t>Perspectives in Aridzone Ecology</t>
         </is>
       </c>
       <c r="C599" s="0"/>
       <c r="D599" s="0" t="inlineStr">
         <is>
-          <t>Vidyasekaran, P. </t>
+          <t>S.K. Agarwal</t>
         </is>
       </c>
       <c r="E599" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F599" s="0"/>
       <c r="G599" s="0" t="n">
-        <v>1995</v>
+        <v>1995.00</v>
       </c>
       <c r="H599" s="0" t="n">
         <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="0" t="inlineStr">
         <is>
-          <t>8170190037 </t>
+          <t>8170190029 </t>
         </is>
       </c>
       <c r="B600" s="0" t="inlineStr">
         <is>
-          <t>Physiology of Parasitism</t>
+          <t>Perspectives in Botanical Museums : With reference to India</t>
         </is>
       </c>
       <c r="C600" s="0"/>
       <c r="D600" s="0" t="inlineStr">
         <is>
-          <t>G.P. Agarwal</t>
+          <t>Agarwal, V.S.</t>
         </is>
       </c>
       <c r="E600" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F600" s="0"/>
       <c r="G600" s="0" t="n">
-        <v>2995</v>
+        <v>2195</v>
       </c>
       <c r="H600" s="0" t="n">
-        <v>149.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="0" t="inlineStr">
         <is>
-          <t>81-7019-517-5,9788170195177 </t>
+          <t>8170193214 </t>
         </is>
       </c>
       <c r="B601" s="0" t="inlineStr">
         <is>
-          <t>Phytophthora : An Indian Perspective</t>
+          <t>Perspectives in Environmental Botany Vol 2</t>
         </is>
       </c>
       <c r="C601" s="0"/>
       <c r="D601" s="0" t="inlineStr">
         <is>
-          <t> P.Chwdappa</t>
+          <t>Rao</t>
         </is>
       </c>
       <c r="E601" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F601" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F601" s="0"/>
       <c r="G601" s="0" t="n">
-        <v>2995</v>
+        <v>2195</v>
       </c>
       <c r="H601" s="0" t="n">
-        <v>149.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="0" t="inlineStr">
         <is>
-          <t>9788170196761 </t>
+          <t>8170193036 </t>
         </is>
       </c>
       <c r="B602" s="0" t="inlineStr">
         <is>
-          <t>Pig Diseases and Management</t>
+          <t>Perspectives in Mycological Research Vol. 1</t>
         </is>
       </c>
       <c r="C602" s="0"/>
       <c r="D602" s="0" t="inlineStr">
         <is>
-          <t>Patil, S. S. </t>
+          <t>Hasija, S.K.  </t>
         </is>
       </c>
       <c r="E602" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F602" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F602" s="0"/>
       <c r="G602" s="0" t="n">
-        <v>3995</v>
+        <v>2195</v>
       </c>
       <c r="H602" s="0" t="n">
-        <v>199.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="0" t="inlineStr">
         <is>
-          <t>9789348596628 </t>
+          <t>8170193486 </t>
         </is>
       </c>
       <c r="B603" s="0" t="inlineStr">
         <is>
-          <t>Plant Bacteriology Refresher</t>
+          <t>Perspectives in Mycological Research Vol. 2</t>
         </is>
       </c>
       <c r="C603" s="0"/>
       <c r="D603" s="0" t="inlineStr">
         <is>
-          <t>Dinesh Singh, Shivam Kumar, Shenaz Sultana Ahmed</t>
+          <t>Hasija, S.K.  </t>
         </is>
       </c>
       <c r="E603" s="0" t="inlineStr">
         <is>
-          <t>PB</t>
-[...6 lines deleted...]
-      </c>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F603" s="0"/>
       <c r="G603" s="0" t="n">
-        <v>1295</v>
+        <v>2195</v>
       </c>
       <c r="H603" s="0" t="n">
-        <v>40.00</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="0" t="inlineStr">
         <is>
-          <t>8170193494 </t>
+          <t>8170193346 </t>
         </is>
       </c>
       <c r="B604" s="0" t="inlineStr">
         <is>
-          <t>Plant Diseases Caused by Fastidious Prokaryotes (3rd Regional Workshop on Plant Mycoplasma)</t>
+          <t>Perspectives in Phytophatology (Dr R.S.Singh Festschrifts)</t>
         </is>
       </c>
       <c r="C604" s="0"/>
       <c r="D604" s="0" t="inlineStr">
         <is>
-          <t>Raychaudhuri, S.P.</t>
+          <t>Agnihotri, V.P.</t>
         </is>
       </c>
       <c r="E604" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F604" s="0"/>
       <c r="G604" s="0" t="n">
-        <v>995.00</v>
+        <v>2995</v>
       </c>
       <c r="H604" s="0" t="n">
-        <v>49.75</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="0" t="inlineStr">
         <is>
-          <t>8170193001 </t>
+          <t>8170193478 </t>
         </is>
       </c>
       <c r="B605" s="0" t="inlineStr">
         <is>
-          <t>Plant Parasitic Nematodes : A check List</t>
+          <t>Perspectives in Plant Sciences in India</t>
         </is>
       </c>
       <c r="C605" s="0"/>
       <c r="D605" s="0" t="inlineStr">
         <is>
-          <t>Rajak, R.L.</t>
+          <t>S.S. Bir,M.I.S. Saggoo</t>
         </is>
       </c>
       <c r="E605" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F605" s="0"/>
       <c r="G605" s="0" t="n">
         <v>995</v>
       </c>
       <c r="H605" s="0" t="n">
         <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="0" t="inlineStr">
         <is>
-          <t>81-7019-197-1 </t>
+          <t>817019198X </t>
         </is>
       </c>
       <c r="B606" s="0" t="inlineStr">
         <is>
-          <t>Plant Parasitic nematodes of India</t>
+          <t>Perspectives in Primate Biology Vol. 1</t>
         </is>
       </c>
       <c r="C606" s="0"/>
       <c r="D606" s="0" t="inlineStr">
         <is>
-          <t>Sitaramaiah, K.</t>
+          <t>Seth, P.K.</t>
         </is>
       </c>
       <c r="E606" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F606" s="0"/>
       <c r="G606" s="0" t="n">
-        <v>1795</v>
+        <v>2195</v>
       </c>
       <c r="H606" s="0" t="n">
-        <v>49.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="0" t="inlineStr">
         <is>
-          <t>9788170196853 </t>
+          <t>8170193397 </t>
         </is>
       </c>
       <c r="B607" s="0" t="inlineStr">
         <is>
-          <t>Plant Parastic Nematodes its Importance and Mangement</t>
+          <t>Perspectives in Primate Biology Vol. 2</t>
         </is>
       </c>
       <c r="C607" s="0"/>
       <c r="D607" s="0" t="inlineStr">
         <is>
-          <t>Archana U. Singh</t>
+          <t>Seth, P.K.</t>
         </is>
       </c>
       <c r="E607" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F607" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F607" s="0"/>
       <c r="G607" s="0" t="n">
-        <v>3495</v>
+        <v>2195</v>
       </c>
       <c r="H607" s="0" t="n">
-        <v>174.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="0" t="inlineStr">
         <is>
-          <t>9788170196570 </t>
+          <t>8170193401 </t>
         </is>
       </c>
       <c r="B608" s="0" t="inlineStr">
         <is>
-          <t>Plant Physiology: Terminological Description</t>
+          <t>Perspectives in Primate Biology Vol. 3</t>
         </is>
       </c>
       <c r="C608" s="0"/>
       <c r="D608" s="0" t="inlineStr">
         <is>
-          <t>Khan, F. A. </t>
+          <t>Seth, P.K.</t>
         </is>
       </c>
       <c r="E608" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F608" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F608" s="0"/>
       <c r="G608" s="0" t="n">
-        <v>2995</v>
+        <v>2195</v>
       </c>
       <c r="H608" s="0" t="n">
-        <v>149.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="0" t="inlineStr">
         <is>
-          <t>9789391734589 </t>
+          <t>8170194090 </t>
         </is>
       </c>
       <c r="B609" s="0" t="inlineStr">
         <is>
-          <t>Plant Protection : Present Developments and Future strategies</t>
+          <t>Perspectives in Primate Biology Vol. 4</t>
         </is>
       </c>
       <c r="C609" s="0"/>
       <c r="D609" s="0" t="inlineStr">
         <is>
-          <t>Susanta Banik and Jaydeep Halder </t>
+          <t>Seth, P.K.</t>
         </is>
       </c>
       <c r="E609" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F609" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F609" s="0"/>
       <c r="G609" s="0" t="n">
-        <v>2995</v>
+        <v>2195</v>
       </c>
       <c r="H609" s="0" t="n">
-        <v>100.00</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="0" t="inlineStr">
         <is>
-          <t>9789348596031 </t>
+          <t>817019413X </t>
         </is>
       </c>
       <c r="B610" s="0" t="inlineStr">
         <is>
-          <t>Plant Reproductive Biology</t>
+          <t>Perspectives in Pteriddology Present and future Part 2</t>
         </is>
       </c>
       <c r="C610" s="0"/>
       <c r="D610" s="0" t="inlineStr">
         <is>
-          <t>Prof. A.J Solomon Raju</t>
+          <t>T.N. Bhardwaja</t>
         </is>
       </c>
       <c r="E610" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F610" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F610" s="0"/>
       <c r="G610" s="0" t="n">
-        <v>3995</v>
+        <v>1995</v>
       </c>
       <c r="H610" s="0" t="n">
-        <v>100.00</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="0" t="inlineStr">
         <is>
-          <t>8170193524 </t>
+          <t>8170193850 </t>
         </is>
       </c>
       <c r="B611" s="0" t="inlineStr">
         <is>
-          <t>Plant Science Research In India Present Status And Future Challenges Part- I</t>
+          <t>Perspectives in Pteridology, Present and Future Pt 1</t>
         </is>
       </c>
       <c r="C611" s="0"/>
       <c r="D611" s="0" t="inlineStr">
         <is>
-          <t>M.L. Trivedi </t>
+          <t>T.N. Bhardwaja</t>
         </is>
       </c>
       <c r="E611" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F611" s="0"/>
       <c r="G611" s="0" t="n">
-        <v>2995</v>
+        <v>1995</v>
       </c>
       <c r="H611" s="0" t="n">
-        <v>149.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="0" t="inlineStr">
         <is>
-          <t>8170193540 </t>
+          <t>81-7019-681-6; 9788170196181 </t>
         </is>
       </c>
       <c r="B612" s="0" t="inlineStr">
         <is>
-          <t>Plant Science Research In India Present Status And Future Challenges Part- II</t>
+          <t>Peste des Petits Ruminants : Sheep and Goat Plague</t>
         </is>
       </c>
       <c r="C612" s="0"/>
       <c r="D612" s="0" t="inlineStr">
         <is>
-          <t>M.L. Trivedi </t>
+          <t>Tripathi, B.N.</t>
         </is>
       </c>
       <c r="E612" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F612" s="0"/>
+      <c r="F612" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G612" s="0" t="n">
-        <v>2995</v>
+        <v>2795</v>
       </c>
       <c r="H612" s="0" t="n">
-        <v>149.75</v>
+        <v>139.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="0" t="inlineStr">
         <is>
-          <t>9788170197072 </t>
+          <t>8170191254 </t>
         </is>
       </c>
       <c r="B613" s="0" t="inlineStr">
         <is>
-          <t>Plant Sexual Reproduction And Pathogenic Bacteria</t>
+          <t>Philosophy of Small Scale Industrial Management</t>
         </is>
       </c>
       <c r="C613" s="0"/>
       <c r="D613" s="0" t="inlineStr">
         <is>
-          <t>Ed. Prof. A.J. Solomon Raju</t>
+          <t>Iyenger, K.S.</t>
         </is>
       </c>
       <c r="E613" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F613" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F613" s="0"/>
       <c r="G613" s="0" t="n">
-        <v>3995</v>
+        <v>150</v>
       </c>
       <c r="H613" s="0" t="n">
-        <v>100.00</v>
+        <v>7.50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="0" t="inlineStr">
         <is>
-          <t>9789391734787 </t>
+          <t>9789391734978 </t>
         </is>
       </c>
       <c r="B614" s="0" t="inlineStr">
         <is>
-          <t>Plant Sexual Reproduction Ecology</t>
+          <t>Physiological Approaches for Improving Drought Tolerance in Crops Plants</t>
         </is>
       </c>
       <c r="C614" s="0"/>
       <c r="D614" s="0" t="inlineStr">
         <is>
-          <t>Prof. A.J Solomon Raju</t>
+          <t>Madan pal Singh, Promod Kumar, A. K. Chatruvedi, R. N. Bahaguna and Gurumurthy, S</t>
         </is>
       </c>
       <c r="E614" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F614" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G614" s="0" t="n">
-        <v>3995</v>
+        <v>1695</v>
       </c>
       <c r="H614" s="0" t="n">
-        <v>90.00</v>
+        <v>50.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="0" t="inlineStr">
         <is>
-          <t>81-7019-608-9,9788170196082 </t>
+          <t>0880650982 </t>
         </is>
       </c>
       <c r="B615" s="0" t="inlineStr">
         <is>
-          <t>Plant Systematics &amp; Biotechnology : Challenges &amp; Opportunities</t>
+          <t>Physiological Plant Anatomy</t>
         </is>
       </c>
       <c r="C615" s="0"/>
       <c r="D615" s="0" t="inlineStr">
         <is>
-          <t>H. K. Chourasia</t>
+          <t>Haberlandt, G.</t>
         </is>
       </c>
       <c r="E615" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F615" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F615" s="0"/>
       <c r="G615" s="0" t="n">
-        <v>3995</v>
+        <v>995</v>
       </c>
       <c r="H615" s="0" t="n">
-        <v>199.75</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="0" t="inlineStr">
         <is>
-          <t>8170191513 </t>
+          <t>8170193613 </t>
         </is>
       </c>
       <c r="B616" s="0" t="inlineStr">
         <is>
-          <t>Plant Tumors</t>
+          <t>Physiology of Disease Resistance in Field Crops</t>
         </is>
       </c>
       <c r="C616" s="0"/>
       <c r="D616" s="0" t="inlineStr">
         <is>
-          <t>Arun Misra </t>
+          <t>Vidyasekaran, P. </t>
         </is>
       </c>
       <c r="E616" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F616" s="0"/>
       <c r="G616" s="0" t="n">
-        <v>1695</v>
+        <v>1995</v>
       </c>
       <c r="H616" s="0" t="n">
-        <v>84.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="0" t="inlineStr">
         <is>
-          <t>8170192455 </t>
+          <t>8170190037 </t>
         </is>
       </c>
       <c r="B617" s="0" t="inlineStr">
         <is>
-          <t>Plantation and Agri-horticultural Resources of Kerala</t>
+          <t>Physiology of Parasitism</t>
         </is>
       </c>
       <c r="C617" s="0"/>
       <c r="D617" s="0" t="inlineStr">
         <is>
-          <t>P.K.K.Nair</t>
+          <t>G.P. Agarwal</t>
         </is>
       </c>
       <c r="E617" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F617" s="0"/>
       <c r="G617" s="0" t="n">
-        <v>1295</v>
+        <v>2995</v>
       </c>
       <c r="H617" s="0" t="n">
-        <v>64.75</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="0" t="inlineStr">
         <is>
-          <t>8170195493,9788170195498 </t>
+          <t>81-7019-517-5,9788170195177 </t>
         </is>
       </c>
       <c r="B618" s="0" t="inlineStr">
         <is>
-          <t>Planting Material Production in Coconut</t>
+          <t>Phytophthora : An Indian Perspective</t>
         </is>
       </c>
       <c r="C618" s="0"/>
       <c r="D618" s="0" t="inlineStr">
         <is>
-          <t>P. Chowdappa</t>
+          <t> P.Chwdappa</t>
         </is>
       </c>
       <c r="E618" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F618" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G618" s="0" t="n">
-        <v>2295</v>
+        <v>2995</v>
       </c>
       <c r="H618" s="0" t="n">
-        <v>114.75</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="0" t="inlineStr">
         <is>
-          <t>81-7019-522-1,9788170195221 </t>
+          <t>9788170196761 </t>
         </is>
       </c>
       <c r="B619" s="0" t="inlineStr">
         <is>
-          <t>Plants and Society - A Wide Spectrum : Crime-Related and Habit Forming Plants and Vegetable Materials</t>
+          <t>Pig Diseases and Management</t>
         </is>
       </c>
       <c r="C619" s="0"/>
       <c r="D619" s="0" t="inlineStr">
         <is>
-          <t>Rangaswamy, N.S.,Baruah, U</t>
+          <t>Patil, S. S. </t>
         </is>
       </c>
       <c r="E619" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F619" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G619" s="0" t="n">
-        <v>995</v>
+        <v>3995</v>
       </c>
       <c r="H619" s="0" t="n">
-        <v>49.75</v>
+        <v>199.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="0" t="inlineStr">
         <is>
-          <t>8170194652,9788170194651 </t>
+          <t>9789348596628 </t>
         </is>
       </c>
       <c r="B620" s="0" t="inlineStr">
         <is>
-          <t>Pollen and biodiversity</t>
+          <t>Plant Bacteriology Refresher</t>
         </is>
       </c>
       <c r="C620" s="0"/>
       <c r="D620" s="0" t="inlineStr">
         <is>
-          <t>A.J. Solomon Raju</t>
+          <t>Dinesh Singh, Shivam Kumar, Shenaz Sultana Ahmed</t>
         </is>
       </c>
       <c r="E620" s="0" t="inlineStr">
         <is>
-          <t>HB</t>
+          <t>PB</t>
         </is>
       </c>
       <c r="F620" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G620" s="0" t="n">
-        <v>1995</v>
+        <v>1295</v>
       </c>
       <c r="H620" s="0" t="n">
-        <v>99.75</v>
+        <v>40.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="0" t="inlineStr">
         <is>
-          <t>81-7019-440-7 </t>
+          <t>8170193494 </t>
         </is>
       </c>
       <c r="B621" s="0" t="inlineStr">
         <is>
-          <t>Pollen and Pollination Ecology Research</t>
+          <t>Plant Diseases Caused by Fastidious Prokaryotes (3rd Regional Workshop on Plant Mycoplasma)</t>
         </is>
       </c>
       <c r="C621" s="0"/>
       <c r="D621" s="0" t="inlineStr">
         <is>
-          <t>A.J. Solomon Raju</t>
+          <t>Raychaudhuri, S.P.</t>
         </is>
       </c>
       <c r="E621" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F621" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F621" s="0"/>
       <c r="G621" s="0" t="n">
-        <v>1995</v>
+        <v>995.00</v>
       </c>
       <c r="H621" s="0" t="n">
-        <v>99.75</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="0" t="inlineStr">
         <is>
-          <t>9788170194804 </t>
+          <t>8170193001 </t>
         </is>
       </c>
       <c r="B622" s="0" t="inlineStr">
         <is>
-          <t>Pollen Biology, Biodiversity and Climate Changep</t>
+          <t>Plant Parasitic Nematodes : A check List</t>
         </is>
       </c>
       <c r="C622" s="0"/>
       <c r="D622" s="0" t="inlineStr">
         <is>
-          <t>A.J. Solomon Raju</t>
+          <t>Rajak, R.L.</t>
         </is>
       </c>
       <c r="E622" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F622" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F622" s="0"/>
       <c r="G622" s="0" t="n">
-        <v>3295</v>
+        <v>995</v>
       </c>
       <c r="H622" s="0" t="n">
-        <v>79.75</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="0" t="inlineStr">
         <is>
-          <t>9788170193784 </t>
+          <t>81-7019-197-1 </t>
         </is>
       </c>
       <c r="B623" s="0" t="inlineStr">
         <is>
-          <t>Pollen Flora of Maharashtra State</t>
+          <t>Plant Parasitic nematodes of India</t>
         </is>
       </c>
       <c r="C623" s="0"/>
       <c r="D623" s="0" t="inlineStr">
         <is>
-          <t>Nayar, T.S.</t>
+          <t>Sitaramaiah, K.</t>
         </is>
       </c>
       <c r="E623" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F623" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F623" s="0"/>
       <c r="G623" s="0" t="n">
-        <v>2995</v>
+        <v>1795</v>
       </c>
       <c r="H623" s="0" t="n">
-        <v>85.00</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="0" t="inlineStr">
         <is>
-          <t>8170194490 </t>
+          <t>9788170196853 </t>
         </is>
       </c>
       <c r="B624" s="0" t="inlineStr">
         <is>
-          <t>Pollen Insect Interactions</t>
+          <t>Plant Parastic Nematodes its Importance and Mangement</t>
         </is>
       </c>
       <c r="C624" s="0"/>
       <c r="D624" s="0" t="inlineStr">
         <is>
-          <t>A.J. Solomon Raju</t>
+          <t>Archana U. Singh</t>
         </is>
       </c>
       <c r="E624" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F624" s="0"/>
+      <c r="F624" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G624" s="0" t="n">
-        <v>1995</v>
+        <v>3495</v>
       </c>
       <c r="H624" s="0" t="n">
-        <v>99.75</v>
+        <v>174.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="0" t="inlineStr">
         <is>
-          <t>8170193699 </t>
+          <t>9788170196570 </t>
         </is>
       </c>
       <c r="B625" s="0" t="inlineStr">
         <is>
-          <t>Pollen Morphology and Systematics Relationship of the Families Sabiaccae and Connaraceae</t>
+          <t>Plant Physiology: Terminological Description</t>
         </is>
       </c>
       <c r="C625" s="0"/>
       <c r="D625" s="0" t="inlineStr">
         <is>
-          <t>Mondal, M.S.</t>
+          <t>Khan, F. A. </t>
         </is>
       </c>
       <c r="E625" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F625" s="0"/>
+      <c r="F625" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G625" s="0" t="n">
-        <v>1995.00</v>
+        <v>2995</v>
       </c>
       <c r="H625" s="0" t="n">
-        <v>99.75</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>9789391734589 </t>
         </is>
       </c>
       <c r="B626" s="0" t="inlineStr">
         <is>
-          <t>Pollen Morphology of Indian Compositae</t>
+          <t>Plant Protection : Present Developments and Future strategies</t>
         </is>
       </c>
       <c r="C626" s="0"/>
       <c r="D626" s="0" t="inlineStr">
         <is>
-          <t>P.K.K.Nair</t>
+          <t>Susanta Banik and Jaydeep Halder </t>
         </is>
       </c>
       <c r="E626" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F626" s="0"/>
+      <c r="F626" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G626" s="0" t="n">
-        <v>1295.00</v>
+        <v>2995</v>
       </c>
       <c r="H626" s="0" t="n">
-        <v>64.75</v>
+        <v>100.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="0" t="inlineStr">
         <is>
-          <t>817019329X </t>
+          <t>9789348596031 </t>
         </is>
       </c>
       <c r="B627" s="0" t="inlineStr">
         <is>
-          <t>Pollen Morphology of Indian Geraniales</t>
+          <t>Plant Reproductive Biology</t>
         </is>
       </c>
       <c r="C627" s="0"/>
       <c r="D627" s="0" t="inlineStr">
         <is>
-          <t>Yunus, D.</t>
+          <t>Prof. A.J Solomon Raju</t>
         </is>
       </c>
       <c r="E627" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F627" s="0"/>
+      <c r="F627" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G627" s="0" t="n">
-        <v>1995.00</v>
+        <v>3995</v>
       </c>
       <c r="H627" s="0" t="n">
-        <v>99.75</v>
+        <v>100.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="0" t="inlineStr">
         <is>
-          <t>1555282679 </t>
+          <t>8170193524 </t>
         </is>
       </c>
       <c r="B628" s="0" t="inlineStr">
         <is>
-          <t>Pollen Physiology and Biotechnology</t>
+          <t>Plant Science Research In India Present Status And Future Challenges Part- I</t>
         </is>
       </c>
       <c r="C628" s="0"/>
       <c r="D628" s="0" t="inlineStr">
         <is>
-          <t>Malik, C.P.</t>
+          <t>M.L. Trivedi </t>
         </is>
       </c>
       <c r="E628" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F628" s="0"/>
       <c r="G628" s="0" t="n">
-        <v>1995</v>
+        <v>2995</v>
       </c>
       <c r="H628" s="0" t="n">
-        <v>99.75</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="0" t="inlineStr">
         <is>
-          <t>81-7019-451-2 </t>
+          <t>8170193540 </t>
         </is>
       </c>
       <c r="B629" s="0" t="inlineStr">
         <is>
-          <t>Pollen Spores and Aerobiology</t>
+          <t>Plant Science Research In India Present Status And Future Challenges Part- II</t>
         </is>
       </c>
       <c r="C629" s="0"/>
       <c r="D629" s="0" t="inlineStr">
         <is>
-          <t>A.J. Solomon Raju</t>
+          <t>M.L. Trivedi </t>
         </is>
       </c>
       <c r="E629" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F629" s="0"/>
       <c r="G629" s="0" t="n">
-        <v>1995.00</v>
+        <v>2995</v>
       </c>
       <c r="H629" s="0" t="n">
-        <v>99.75</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="0" t="inlineStr">
         <is>
-          <t>81-7019-449-0 </t>
+          <t>9788170197072 </t>
         </is>
       </c>
       <c r="B630" s="0" t="inlineStr">
         <is>
-          <t>Pollen-Insect Interactions</t>
+          <t>Plant Sexual Reproduction And Pathogenic Bacteria</t>
         </is>
       </c>
       <c r="C630" s="0"/>
       <c r="D630" s="0" t="inlineStr">
         <is>
-          <t>A.J. Solomon Raju</t>
+          <t>Ed. Prof. A.J. Solomon Raju</t>
         </is>
       </c>
       <c r="E630" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F630" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G630" s="0" t="n">
-        <v>1995</v>
+        <v>3995</v>
       </c>
       <c r="H630" s="0" t="n">
-        <v>99.75</v>
+        <v>100.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="0" t="inlineStr">
         <is>
-          <t>8170194229 </t>
+          <t>9789391734787 </t>
         </is>
       </c>
       <c r="B631" s="0" t="inlineStr">
         <is>
-          <t>Pollen-Spore Research Emerging Strategies</t>
+          <t>Plant Sexual Reproduction Ecology</t>
         </is>
       </c>
       <c r="C631" s="0"/>
       <c r="D631" s="0" t="inlineStr">
         <is>
-          <t>Malik, C.P.</t>
+          <t>Prof. A.J Solomon Raju</t>
         </is>
       </c>
       <c r="E631" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F631" s="0"/>
+      <c r="F631" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G631" s="0" t="n">
-        <v>1995.00</v>
+        <v>3995</v>
       </c>
       <c r="H631" s="0" t="n">
-        <v>99.75</v>
+        <v>90.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="0" t="inlineStr">
         <is>
-          <t>9789391734015 </t>
+          <t>81-7019-608-9,9788170196082 </t>
         </is>
       </c>
       <c r="B632" s="0" t="inlineStr">
         <is>
-          <t>Pollination and Reproductive Ecology</t>
+          <t>Plant Systematics &amp; Biotechnology : Challenges &amp; Opportunities</t>
         </is>
       </c>
       <c r="C632" s="0"/>
       <c r="D632" s="0" t="inlineStr">
         <is>
-          <t>A.J.Soloman Raju</t>
+          <t>H. K. Chourasia</t>
         </is>
       </c>
       <c r="E632" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F632" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G632" s="0" t="n">
         <v>3995</v>
       </c>
       <c r="H632" s="0" t="n">
-        <v>100.00</v>
+        <v>199.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="0" t="inlineStr">
         <is>
-          <t>9788170196488 </t>
+          <t>8170191513 </t>
         </is>
       </c>
       <c r="B633" s="0" t="inlineStr">
         <is>
-          <t>Pollination Biology</t>
+          <t>Plant Tumors</t>
         </is>
       </c>
       <c r="C633" s="0"/>
       <c r="D633" s="0" t="inlineStr">
         <is>
-          <t>A.J. Solomon Raju</t>
+          <t>Arun Misra </t>
         </is>
       </c>
       <c r="E633" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F633" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F633" s="0"/>
       <c r="G633" s="0" t="n">
-        <v>2995</v>
+        <v>1695</v>
       </c>
       <c r="H633" s="0" t="n">
-        <v>149.75</v>
+        <v>84.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="0" t="inlineStr">
         <is>
-          <t>81-7019-575-2,9788170195757 </t>
+          <t>8170192455 </t>
         </is>
       </c>
       <c r="B634" s="0" t="inlineStr">
         <is>
-          <t>Pollination Ecology</t>
+          <t>Plantation and Agri-horticultural Resources of Kerala</t>
         </is>
       </c>
       <c r="C634" s="0"/>
       <c r="D634" s="0" t="inlineStr">
         <is>
-          <t>A. J. Solomon Raju</t>
+          <t>P.K.K.Nair</t>
         </is>
       </c>
       <c r="E634" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F634" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F634" s="0"/>
       <c r="G634" s="0" t="n">
-        <v>2995</v>
+        <v>1295</v>
       </c>
       <c r="H634" s="0" t="n">
-        <v>149.75</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="0" t="inlineStr">
         <is>
-          <t>81-7019-544-2,9788170195443 </t>
+          <t>8170195493,9788170195498 </t>
         </is>
       </c>
       <c r="B635" s="0" t="inlineStr">
         <is>
-          <t>Polymerase Chain Reaction (PCR): Principle to Practices</t>
+          <t>Planting Material Production in Coconut</t>
         </is>
       </c>
       <c r="C635" s="0"/>
       <c r="D635" s="0" t="inlineStr">
         <is>
-          <t>Gyanedra Sengar</t>
+          <t>P. Chowdappa</t>
         </is>
       </c>
       <c r="E635" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F635" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G635" s="0" t="n">
-        <v>1995</v>
+        <v>2295</v>
       </c>
       <c r="H635" s="0" t="n">
-        <v>99.75</v>
+        <v>114.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="0" t="inlineStr">
         <is>
-          <t>8170192773 </t>
+          <t>81-7019-522-1,9788170195221 </t>
         </is>
       </c>
       <c r="B636" s="0" t="inlineStr">
         <is>
-          <t>Polypodiaceous Ferns of India</t>
+          <t>Plants and Society - A Wide Spectrum : Crime-Related and Habit Forming Plants and Vegetable Materials</t>
         </is>
       </c>
       <c r="C636" s="0"/>
       <c r="D636" s="0" t="inlineStr">
         <is>
-          <t>P.K.K.Nair</t>
+          <t>Rangaswamy, N.S.,Baruah, U</t>
         </is>
       </c>
       <c r="E636" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F636" s="0"/>
+      <c r="F636" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G636" s="0" t="n">
         <v>995</v>
       </c>
       <c r="H636" s="0" t="n">
         <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="0" t="inlineStr">
         <is>
-          <t>8170192773 </t>
+          <t>8170194652,9788170194651 </t>
         </is>
       </c>
       <c r="B637" s="0" t="inlineStr">
         <is>
-          <t>Polypodiaceous Ferns of India</t>
+          <t>Pollen and biodiversity</t>
         </is>
       </c>
       <c r="C637" s="0"/>
       <c r="D637" s="0" t="inlineStr">
         <is>
-          <t>S.S. Bir,Satija</t>
+          <t>A.J. Solomon Raju</t>
         </is>
       </c>
       <c r="E637" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F637" s="0"/>
+      <c r="F637" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G637" s="0" t="n">
-        <v>995.00</v>
+        <v>1995</v>
       </c>
       <c r="H637" s="0" t="n">
-        <v>49.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="0" t="inlineStr">
         <is>
-          <t>9788170196457 </t>
+          <t>81-7019-440-7 </t>
         </is>
       </c>
       <c r="B638" s="0" t="inlineStr">
         <is>
-          <t>Practical Zoology</t>
+          <t>Pollen and Pollination Ecology Research</t>
         </is>
       </c>
       <c r="C638" s="0"/>
       <c r="D638" s="0" t="inlineStr">
         <is>
-          <t>Shahla Yasmin</t>
+          <t>A.J. Solomon Raju</t>
         </is>
       </c>
       <c r="E638" s="0" t="inlineStr">
         <is>
-          <t>PB</t>
-[...2 lines deleted...]
-      <c r="F638" s="0"/>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F638" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G638" s="0" t="n">
-        <v>795</v>
+        <v>1995</v>
       </c>
       <c r="H638" s="0" t="n">
-        <v>39.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="0" t="inlineStr">
         <is>
-          <t>9789391734428 </t>
+          <t>9788170194804 </t>
         </is>
       </c>
       <c r="B639" s="0" t="inlineStr">
         <is>
-          <t>Practical Zoology- Revised Editon</t>
+          <t>Pollen Biology, Biodiversity and Climate Change</t>
         </is>
       </c>
       <c r="C639" s="0"/>
       <c r="D639" s="0" t="inlineStr">
         <is>
-          <t>Shahla Yasmin, Reshma Sinha and Sumeet Ranjan</t>
+          <t>A.J. Solomon Raju</t>
         </is>
       </c>
       <c r="E639" s="0" t="inlineStr">
         <is>
-          <t>PB</t>
+          <t>HB</t>
         </is>
       </c>
       <c r="F639" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G639" s="0" t="n">
-        <v>795</v>
+        <v>3295</v>
       </c>
       <c r="H639" s="0" t="n">
-        <v>40.00</v>
+        <v>79.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="0" t="inlineStr">
         <is>
-          <t>9788170196679 </t>
+          <t>9788170193784 </t>
         </is>
       </c>
       <c r="B640" s="0" t="inlineStr">
         <is>
-          <t>Precision Agriculture and Sustainable Crop Production</t>
+          <t>Pollen Flora of Maharashtra State</t>
         </is>
       </c>
       <c r="C640" s="0"/>
       <c r="D640" s="0" t="inlineStr">
         <is>
-          <t>H. K. Chourasia</t>
+          <t>Nayar, T.S.</t>
         </is>
       </c>
       <c r="E640" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F640" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G640" s="0" t="n">
-        <v>5995</v>
+        <v>2995</v>
       </c>
       <c r="H640" s="0" t="n">
-        <v>299.75</v>
+        <v>85.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="0" t="inlineStr">
         <is>
-          <t>9789391734800 </t>
+          <t>8170193699 </t>
         </is>
       </c>
       <c r="B641" s="0" t="inlineStr">
         <is>
-          <t>Precision Farming and Protected Cultivation</t>
+          <t>Pollen Morphology and Systematics Relationship of the Families Sabiaccae and Connaraceae</t>
         </is>
       </c>
       <c r="C641" s="0"/>
       <c r="D641" s="0" t="inlineStr">
         <is>
-          <t>U.Thapa, N.N. Hansda, S. Karak, P.Tripathy and S. Nandi</t>
+          <t>Mondal, M.S.</t>
         </is>
       </c>
       <c r="E641" s="0" t="inlineStr">
         <is>
-          <t>PB</t>
-[...6 lines deleted...]
-      </c>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F641" s="0"/>
       <c r="G641" s="0" t="n">
-        <v>1595</v>
+        <v>1995.00</v>
       </c>
       <c r="H641" s="0" t="n">
-        <v>0.00</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="0" t="inlineStr">
         <is>
-          <t>81-7019-616-X; 9788170196167 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B642" s="0" t="inlineStr">
         <is>
-          <t>Principles and Practices of Seed Production of Vegetables Crops</t>
+          <t>Pollen Morphology of Indian Compositae</t>
         </is>
       </c>
       <c r="C642" s="0"/>
       <c r="D642" s="0" t="inlineStr">
         <is>
-          <t>Shankar Lal</t>
+          <t>P.K.K.Nair</t>
         </is>
       </c>
       <c r="E642" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F642" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F642" s="0"/>
       <c r="G642" s="0" t="n">
-        <v>4495</v>
+        <v>1295.00</v>
       </c>
       <c r="H642" s="0" t="n">
-        <v>224.75</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="0" t="inlineStr">
         <is>
-          <t>9789391734718 </t>
+          <t>817019329X </t>
         </is>
       </c>
       <c r="B643" s="0" t="inlineStr">
         <is>
-          <t>Principles of seed Production ( Field Crops)</t>
+          <t>Pollen Morphology of Indian Geraniales</t>
         </is>
       </c>
       <c r="C643" s="0"/>
       <c r="D643" s="0" t="inlineStr">
         <is>
-          <t>Rajesh Kanwar, Siddharth Masand, Viveka Katoch,KC Dhiman, RK Kapila</t>
+          <t>Yunus, D.</t>
         </is>
       </c>
       <c r="E643" s="0" t="inlineStr">
         <is>
-          <t>PB</t>
-[...6 lines deleted...]
-      </c>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F643" s="0"/>
       <c r="G643" s="0" t="n">
-        <v>1695</v>
+        <v>1995.00</v>
       </c>
       <c r="H643" s="0" t="n">
-        <v>45.00</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="0" t="inlineStr">
         <is>
-          <t>81-7019-270-6 </t>
+          <t>1555282679 </t>
         </is>
       </c>
       <c r="B644" s="0" t="inlineStr">
         <is>
-          <t>Proceedings of the IVth Indian Geological Congress Varanasi</t>
+          <t>Pollen Physiology and Biotechnology</t>
         </is>
       </c>
       <c r="C644" s="0"/>
       <c r="D644" s="0" t="inlineStr">
         <is>
-          <t>Saklani, P.S.,Srinivasan, M.S.</t>
+          <t>Malik, C.P.</t>
         </is>
       </c>
       <c r="E644" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F644" s="0"/>
       <c r="G644" s="0" t="n">
-        <v>4295.00</v>
+        <v>1995</v>
       </c>
       <c r="H644" s="0" t="n">
-        <v>214.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="0" t="inlineStr">
         <is>
-          <t>81-7019-607-7; 9788170196075 </t>
+          <t>81-7019-451-2 </t>
         </is>
       </c>
       <c r="B645" s="0" t="inlineStr">
         <is>
-          <t>Product Diversification in Plantation Crops</t>
+          <t>Pollen Spore and Aerobiology</t>
         </is>
       </c>
       <c r="C645" s="0"/>
       <c r="D645" s="0" t="inlineStr">
         <is>
-          <t>Manikantan, M. R.</t>
+          <t>A.J. Solomon Raju</t>
         </is>
       </c>
       <c r="E645" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F645" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F645" s="0"/>
       <c r="G645" s="0" t="n">
-        <v>3995</v>
+        <v>1995</v>
       </c>
       <c r="H645" s="0" t="n">
-        <v>199.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="0" t="inlineStr">
         <is>
-          <t>9788170196365 </t>
+          <t>81-7019-449-0 </t>
         </is>
       </c>
       <c r="B646" s="0" t="inlineStr">
         <is>
-          <t>Production Technology of Potato &amp; Tuber Crops</t>
+          <t>Pollen-Insect Interactions</t>
         </is>
       </c>
       <c r="C646" s="0"/>
       <c r="D646" s="0" t="inlineStr">
         <is>
-          <t>Thapa U &amp; Tripathi P</t>
+          <t>A.J. Solomon Raju</t>
         </is>
       </c>
       <c r="E646" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F646" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G646" s="0" t="n">
-        <v>3995</v>
+        <v>1995</v>
       </c>
       <c r="H646" s="0" t="n">
-        <v>199.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="0" t="inlineStr">
         <is>
-          <t>9788170196785 </t>
+          <t>8170194229 </t>
         </is>
       </c>
       <c r="B647" s="0" t="inlineStr">
         <is>
-          <t>Production Technology of Underexploited Vegetables</t>
+          <t>Pollen-Spore Research Emerging Strategies</t>
         </is>
       </c>
       <c r="C647" s="0"/>
       <c r="D647" s="0" t="inlineStr">
         <is>
-          <t>Thapa U &amp; Tripathi P</t>
+          <t>Malik, C.P.</t>
         </is>
       </c>
       <c r="E647" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F647" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F647" s="0"/>
       <c r="G647" s="0" t="n">
-        <v>3295</v>
+        <v>1995.00</v>
       </c>
       <c r="H647" s="0" t="n">
-        <v>164.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>9789391734015 </t>
         </is>
       </c>
       <c r="B648" s="0" t="inlineStr">
         <is>
-          <t>Progress in Ecology Vol. 1</t>
+          <t>Pollination and Reproductive Ecology</t>
         </is>
       </c>
       <c r="C648" s="0"/>
       <c r="D648" s="0" t="inlineStr">
         <is>
-          <t>Mishra, R. </t>
+          <t>A.J.Soloman Raju</t>
         </is>
       </c>
       <c r="E648" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F648" s="0"/>
+      <c r="F648" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G648" s="0" t="n">
-        <v>1995.00</v>
+        <v>3995</v>
       </c>
       <c r="H648" s="0" t="n">
-        <v>99.75</v>
+        <v>100.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="0" t="inlineStr">
         <is>
-          <t>8170193109 </t>
+          <t>9788170196488 </t>
         </is>
       </c>
       <c r="B649" s="0" t="inlineStr">
         <is>
-          <t>Progress in Ecology Vol. 10  </t>
+          <t>Pollination Biology</t>
         </is>
       </c>
       <c r="C649" s="0"/>
       <c r="D649" s="0" t="inlineStr">
         <is>
-          <t>Verma, G.P.</t>
+          <t>A.J. Solomon Raju</t>
         </is>
       </c>
       <c r="E649" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F649" s="0"/>
+      <c r="F649" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G649" s="0" t="n">
-        <v>1995.00</v>
+        <v>2995</v>
       </c>
       <c r="H649" s="0" t="n">
-        <v>99.75</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="0" t="inlineStr">
         <is>
-          <t>8170191351 </t>
+          <t>81-7019-575-2,9788170195757 </t>
         </is>
       </c>
       <c r="B650" s="0" t="inlineStr">
         <is>
-          <t>Progress in Ecology Vol. 8</t>
+          <t>Pollination Ecology</t>
         </is>
       </c>
       <c r="C650" s="0"/>
       <c r="D650" s="0" t="inlineStr">
         <is>
-          <t>Kaushik, P.</t>
+          <t>A. J. Solomon Raju</t>
         </is>
       </c>
       <c r="E650" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F650" s="0"/>
+      <c r="F650" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G650" s="0" t="n">
-        <v>1595.00</v>
+        <v>2995</v>
       </c>
       <c r="H650" s="0" t="n">
-        <v>79.75</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="0" t="inlineStr">
         <is>
-          <t>8170193044 </t>
+          <t>81-7019-544-2,9788170195443 </t>
         </is>
       </c>
       <c r="B651" s="0" t="inlineStr">
         <is>
-          <t>Progress in Ecology Vol. 9  </t>
+          <t>Polymerase Chain Reaction (PCR): Principle to Practices</t>
         </is>
       </c>
       <c r="C651" s="0"/>
       <c r="D651" s="0" t="inlineStr">
         <is>
-          <t>Chadha, S.K.</t>
+          <t>Gyanedra Sengar</t>
         </is>
       </c>
       <c r="E651" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F651" s="0"/>
+      <c r="F651" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G651" s="0" t="n">
-        <v>995.00</v>
+        <v>1995</v>
       </c>
       <c r="H651" s="0" t="n">
-        <v>49.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="0" t="inlineStr">
         <is>
-          <t>8170191963 </t>
+          <t>8170192773 </t>
         </is>
       </c>
       <c r="B652" s="0" t="inlineStr">
         <is>
-          <t>Progress in Leaf Protein Research</t>
+          <t>Polypodiaceous Ferns of India</t>
         </is>
       </c>
       <c r="C652" s="0"/>
       <c r="D652" s="0" t="inlineStr">
         <is>
-          <t>Narendra Singh</t>
+          <t>P.K.K.Nair</t>
         </is>
       </c>
       <c r="E652" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F652" s="0"/>
       <c r="G652" s="0" t="n">
-        <v>3995</v>
+        <v>995</v>
       </c>
       <c r="H652" s="0" t="n">
-        <v>199.75</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="0" t="inlineStr">
         <is>
-          <t>8170191963 </t>
+          <t>8170192773 </t>
         </is>
       </c>
       <c r="B653" s="0" t="inlineStr">
         <is>
-          <t>Progress in Leaf Protein Research</t>
+          <t>Polypodiaceous Ferns of India</t>
         </is>
       </c>
       <c r="C653" s="0"/>
       <c r="D653" s="0" t="inlineStr">
         <is>
-          <t>Narendra Singh</t>
+          <t>S.S. Bir,Satija</t>
         </is>
       </c>
       <c r="E653" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F653" s="0"/>
       <c r="G653" s="0" t="n">
-        <v>3995.00</v>
+        <v>995.00</v>
       </c>
       <c r="H653" s="0" t="n">
-        <v>199.75</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="0" t="inlineStr">
         <is>
-          <t>1555280773 </t>
+          <t>9788170196457 </t>
         </is>
       </c>
       <c r="B654" s="0" t="inlineStr">
         <is>
-          <t>Progress in Palynology Vol. 1 Part 1-2, Vol. 2 Part 1-2</t>
+          <t>Practical Zoology</t>
         </is>
       </c>
       <c r="C654" s="0"/>
       <c r="D654" s="0" t="inlineStr">
         <is>
-          <t>Malik, C.P.,P.K.K.Nair</t>
+          <t>Shahla Yasmin</t>
         </is>
       </c>
       <c r="E654" s="0" t="inlineStr">
         <is>
-          <t>HB</t>
+          <t>PB</t>
         </is>
       </c>
       <c r="F654" s="0"/>
-      <c r="G654" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G654" s="0" t="n">
+        <v>795</v>
       </c>
       <c r="H654" s="0" t="n">
-        <v>449.75</v>
+        <v>39.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="0" t="inlineStr">
         <is>
-          <t>817019136X </t>
+          <t>9789391734428 </t>
         </is>
       </c>
       <c r="B655" s="0" t="inlineStr">
         <is>
-          <t>Progress in Plant Research Vol. 1 : Plant Improve &amp; Horticulture</t>
+          <t>Practical Zoology- Revised Editon</t>
         </is>
       </c>
       <c r="C655" s="0"/>
       <c r="D655" s="0" t="inlineStr">
         <is>
-          <t>Khoshoo, T.N.</t>
+          <t>Shahla Yasmin, Reshma Sinha and Sumeet Ranjan</t>
         </is>
       </c>
       <c r="E655" s="0" t="inlineStr">
         <is>
-          <t>HB</t>
-[...2 lines deleted...]
-      <c r="F655" s="0"/>
+          <t>PB</t>
+        </is>
+      </c>
+      <c r="F655" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G655" s="0" t="n">
-        <v>1995</v>
+        <v>795</v>
       </c>
       <c r="H655" s="0" t="n">
-        <v>99.75</v>
+        <v>40.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="0" t="inlineStr">
         <is>
-          <t>8170191378 </t>
+          <t>9788170196679 </t>
         </is>
       </c>
       <c r="B656" s="0" t="inlineStr">
         <is>
-          <t>Progress in Plant Research Vol. 2 : Plant Improve &amp; Horticulture</t>
+          <t>Precision Agriculture and Sustainable Crop Production</t>
         </is>
       </c>
       <c r="C656" s="0"/>
       <c r="D656" s="0" t="inlineStr">
         <is>
-          <t>Khoshoo, T.N.</t>
+          <t>H. K. Chourasia</t>
         </is>
       </c>
       <c r="E656" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F656" s="0"/>
+      <c r="F656" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G656" s="0" t="n">
-        <v>1995</v>
+        <v>5995</v>
       </c>
       <c r="H656" s="0" t="n">
-        <v>99.75</v>
+        <v>299.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="0" t="inlineStr">
         <is>
-          <t>1555280781 </t>
+          <t>9789391734800 </t>
         </is>
       </c>
       <c r="B657" s="0" t="inlineStr">
         <is>
-          <t>Progress in Plant Research Vol. 3 Part 1-2 set</t>
+          <t>Precision Farming and Protected Cultivation</t>
         </is>
       </c>
       <c r="C657" s="0"/>
       <c r="D657" s="0" t="inlineStr">
         <is>
-          <t>Khoshoo, T.N.</t>
+          <t>U.Thapa, N.N. Hansda, S. Karak, P.Tripathy and S. Nandi</t>
         </is>
       </c>
       <c r="E657" s="0" t="inlineStr">
         <is>
-          <t>HB</t>
-[...2 lines deleted...]
-      <c r="F657" s="0"/>
+          <t>PB</t>
+        </is>
+      </c>
+      <c r="F657" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G657" s="0" t="n">
-        <v>2595.00</v>
+        <v>1595</v>
       </c>
       <c r="H657" s="0" t="n">
-        <v>129.75</v>
+        <v>0.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="0" t="inlineStr">
         <is>
-          <t>81-7019-554-X,9788170195429 </t>
+          <t>81-7019-616-X; 9788170196167 </t>
         </is>
       </c>
       <c r="B658" s="0" t="inlineStr">
         <is>
-          <t>Protocols in Medicinal and Aromatic Plants</t>
+          <t>Principles and Practices of Seed Production of Vegetables Crops</t>
         </is>
       </c>
       <c r="C658" s="0"/>
       <c r="D658" s="0" t="inlineStr">
         <is>
-          <t>Dikshit,A.C. Shukla</t>
+          <t>Shankar Lal</t>
         </is>
       </c>
       <c r="E658" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F658" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G658" s="0" t="n">
-        <v>3995</v>
+        <v>4495</v>
       </c>
       <c r="H658" s="0" t="n">
-        <v>199.75</v>
+        <v>224.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="0" t="inlineStr">
         <is>
-          <t>8170190215 </t>
+          <t>9789391734718 </t>
         </is>
       </c>
       <c r="B659" s="0" t="inlineStr">
         <is>
-          <t>Protozoa, Ciliophora</t>
+          <t>Principles of seed Production ( Field Crops)</t>
         </is>
       </c>
       <c r="C659" s="0"/>
       <c r="D659" s="0" t="inlineStr">
         <is>
-          <t>Bhatia, B.L.</t>
+          <t>Rajesh Kanwar, Siddharth Masand, Viveka Katoch,KC Dhiman, RK Kapila</t>
         </is>
       </c>
       <c r="E659" s="0" t="inlineStr">
         <is>
-          <t>HB</t>
-[...2 lines deleted...]
-      <c r="F659" s="0"/>
+          <t>PB</t>
+        </is>
+      </c>
+      <c r="F659" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G659" s="0" t="n">
-        <v>2195</v>
+        <v>1695</v>
       </c>
       <c r="H659" s="0" t="n">
-        <v>109.75</v>
+        <v>45.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="0" t="inlineStr">
         <is>
-          <t>8170190223 </t>
+          <t>81-7019-270-6 </t>
         </is>
       </c>
       <c r="B660" s="0" t="inlineStr">
         <is>
-          <t>Protozoa, Sporozoa</t>
+          <t>Proceedings of the IVth Indian Geological Congress Varanasi</t>
         </is>
       </c>
       <c r="C660" s="0"/>
       <c r="D660" s="0" t="inlineStr">
         <is>
-          <t>Bhatia, B.L.</t>
+          <t>Saklani, P.S.,Srinivasan, M.S.</t>
         </is>
       </c>
       <c r="E660" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F660" s="0"/>
       <c r="G660" s="0" t="n">
-        <v>2195</v>
+        <v>4295.00</v>
       </c>
       <c r="H660" s="0" t="n">
-        <v>109.75</v>
+        <v>214.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="0" t="inlineStr">
         <is>
-          <t>8170194563,9788170194569 </t>
+          <t>81-7019-607-7; 9788170196075 </t>
         </is>
       </c>
       <c r="B661" s="0" t="inlineStr">
         <is>
-          <t>Public Library in India Impact on Socio-Culture &amp; Educational Development of Mizoram</t>
+          <t>Product Diversification in Plantation Crops</t>
         </is>
       </c>
       <c r="C661" s="0"/>
       <c r="D661" s="0" t="inlineStr">
         <is>
-          <t>Ngurtinkhuma, R.K.</t>
+          <t>Manikantan, M. R.</t>
         </is>
       </c>
       <c r="E661" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F661" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G661" s="0" t="n">
-        <v>695</v>
+        <v>3995</v>
       </c>
       <c r="H661" s="0" t="n">
-        <v>34.75</v>
+        <v>199.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="0" t="inlineStr">
         <is>
-          <t>8170193591 </t>
+          <t>9788170196365 </t>
         </is>
       </c>
       <c r="B662" s="0" t="inlineStr">
         <is>
-          <t>Purushartha Siddhyapaya</t>
+          <t>Production Technology of Potato &amp; Tuber Crops</t>
         </is>
       </c>
       <c r="C662" s="0"/>
       <c r="D662" s="0" t="inlineStr">
         <is>
-          <t>Suri, A.C.</t>
+          <t>Thapa U &amp; Tripathi P</t>
         </is>
       </c>
       <c r="E662" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F662" s="0"/>
+      <c r="F662" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G662" s="0" t="n">
-        <v>595.00</v>
+        <v>3995</v>
       </c>
       <c r="H662" s="0" t="n">
-        <v>29.75</v>
+        <v>199.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="0" t="inlineStr">
         <is>
-          <t>8170194660,9788170194668 </t>
+          <t>9788170196785 </t>
         </is>
       </c>
       <c r="B663" s="0" t="inlineStr">
         <is>
-          <t>Pushp Utpadan ki Taknik (Hindi)</t>
+          <t>Production Technology of Underexploited Vegetables</t>
         </is>
       </c>
       <c r="C663" s="0"/>
       <c r="D663" s="0" t="inlineStr">
         <is>
-          <t>Singh, M. </t>
+          <t>Thapa U &amp; Tripathi P</t>
         </is>
       </c>
       <c r="E663" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F663" s="0" t="inlineStr">
         <is>
-          <t>Hindi</t>
+          <t>English</t>
         </is>
       </c>
       <c r="G663" s="0" t="n">
-        <v>595</v>
+        <v>3295</v>
       </c>
       <c r="H663" s="0" t="n">
-        <v>29.75</v>
+        <v>164.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="0" t="inlineStr">
         <is>
-          <t>81-7019-540-X,9788170195405 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B664" s="0" t="inlineStr">
         <is>
-          <t>Qualitative and Quantitative Attributes of Environmental Impact Assessments</t>
+          <t>Progress in Ecology Vol. 1</t>
         </is>
       </c>
       <c r="C664" s="0"/>
       <c r="D664" s="0" t="inlineStr">
         <is>
-          <t>Mathur, M.,Garg,H.P.</t>
+          <t>Mishra, R. </t>
         </is>
       </c>
       <c r="E664" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F664" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F664" s="0"/>
       <c r="G664" s="0" t="n">
-        <v>4495</v>
+        <v>1995.00</v>
       </c>
       <c r="H664" s="0" t="n">
-        <v>224.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="0" t="inlineStr">
         <is>
-          <t>9789391734213 </t>
+          <t>8170193109 </t>
         </is>
       </c>
       <c r="B665" s="0" t="inlineStr">
         <is>
-          <t>Rai-Sarson me Aadhunikh Prabandhan avum Prashansanskaran</t>
+          <t>Progress in Ecology Vol. 10  </t>
         </is>
       </c>
       <c r="C665" s="0"/>
       <c r="D665" s="0" t="inlineStr">
         <is>
-          <t>P, R. Kumar, A. Kumar, D.K. Yadav and P,D, Meena</t>
+          <t>Verma, G.P.</t>
         </is>
       </c>
       <c r="E665" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F665" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F665" s="0"/>
       <c r="G665" s="0" t="n">
-        <v>2295</v>
+        <v>1995.00</v>
       </c>
       <c r="H665" s="0" t="n">
-        <v>90.00</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>8170191351 </t>
         </is>
       </c>
       <c r="B666" s="0" t="inlineStr">
         <is>
-          <t>Ramblings of An Ascetic</t>
+          <t>Progress in Ecology Vol. 8</t>
         </is>
       </c>
       <c r="C666" s="0"/>
       <c r="D666" s="0" t="inlineStr">
         <is>
-          <t>Mahaprjna , Y.</t>
+          <t>Kaushik, P.</t>
         </is>
       </c>
       <c r="E666" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F666" s="0"/>
       <c r="G666" s="0" t="n">
-        <v>595.00</v>
+        <v>1595.00</v>
       </c>
       <c r="H666" s="0" t="n">
-        <v>29.75</v>
+        <v>79.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="0" t="inlineStr">
         <is>
-          <t>9789391734190 </t>
+          <t>8170193044 </t>
         </is>
       </c>
       <c r="B667" s="0" t="inlineStr">
         <is>
-          <t>Ramie The Strongest Vegetable Fibre</t>
+          <t>Progress in Ecology Vol. 9  </t>
         </is>
       </c>
       <c r="C667" s="0"/>
       <c r="D667" s="0" t="inlineStr">
         <is>
-          <t>Pranab Talukdar and Ashutosh Roy</t>
+          <t>Chadha, S.K.</t>
         </is>
       </c>
       <c r="E667" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F667" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F667" s="0"/>
       <c r="G667" s="0" t="n">
-        <v>1595</v>
+        <v>995.00</v>
       </c>
       <c r="H667" s="0" t="n">
-        <v>90.00</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="0" t="inlineStr">
         <is>
-          <t>8170190290 </t>
+          <t>8170191963 </t>
         </is>
       </c>
       <c r="B668" s="0" t="inlineStr">
         <is>
-          <t>Rauvolfia Serpentina (Sarpagandha), Vol. 1 Botany Ecology &amp; Agronomy</t>
+          <t>Progress in Leaf Protein Research</t>
         </is>
       </c>
       <c r="C668" s="0"/>
       <c r="D668" s="0" t="inlineStr">
         <is>
-          <t>Sahu, B.N.</t>
+          <t>Narendra Singh</t>
         </is>
       </c>
       <c r="E668" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F668" s="0"/>
       <c r="G668" s="0" t="n">
-        <v>1595.00</v>
+        <v>3995</v>
       </c>
       <c r="H668" s="0" t="n">
-        <v>79.75</v>
+        <v>199.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="0" t="inlineStr">
         <is>
-          <t>8170191815 </t>
+          <t>8170191963 </t>
         </is>
       </c>
       <c r="B669" s="0" t="inlineStr">
         <is>
-          <t>Rauvolfia Serpentina Vol. 2 Chemistry and Pharmacology</t>
+          <t>Progress in Leaf Protein Research</t>
         </is>
       </c>
       <c r="C669" s="0"/>
       <c r="D669" s="0" t="inlineStr">
         <is>
-          <t>Sahu, B.N.</t>
+          <t>Narendra Singh</t>
         </is>
       </c>
       <c r="E669" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F669" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F669" s="0"/>
       <c r="G669" s="0" t="n">
-        <v>3995</v>
+        <v>3995.00</v>
       </c>
       <c r="H669" s="0" t="n">
-        <v>149.75</v>
+        <v>199.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="0" t="inlineStr">
         <is>
-          <t>9789391734794 </t>
+          <t>1555280773 </t>
         </is>
       </c>
       <c r="B670" s="0" t="inlineStr">
         <is>
-          <t>Ray And Sen Master Of Indian Cinema</t>
+          <t>Progress in Palynology Vol. 1 Part 1-2, Vol. 2 Part 1-2</t>
         </is>
       </c>
       <c r="C670" s="0"/>
       <c r="D670" s="0" t="inlineStr">
         <is>
-          <t>Dr. Manash Pratim Goswami</t>
+          <t>Malik, C.P.,P.K.K.Nair</t>
         </is>
       </c>
       <c r="E670" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F670" s="0" t="inlineStr">
-[...5 lines deleted...]
-        <v>1595</v>
+      <c r="F670" s="0"/>
+      <c r="G670" s="0" t="inlineStr">
+        <is>
+          <t>8995.00 set price</t>
+        </is>
       </c>
       <c r="H670" s="0" t="n">
-        <v>40.00</v>
+        <v>449.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="0" t="inlineStr">
         <is>
-          <t>81-7019-605-0; 9788170196051 </t>
+          <t>817019136X </t>
         </is>
       </c>
       <c r="B671" s="0" t="inlineStr">
         <is>
-          <t>Reaching the Unreached: Newer Approaches in Animal Sciences for Socio-Economic Upliftment</t>
+          <t>Progress in Plant Research Vol. 1 : Plant Improve &amp; Horticulture</t>
         </is>
       </c>
       <c r="C671" s="0"/>
       <c r="D671" s="0" t="inlineStr">
         <is>
-          <t>Rao, P.N.</t>
+          <t>Khoshoo, T.N.</t>
         </is>
       </c>
       <c r="E671" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F671" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F671" s="0"/>
       <c r="G671" s="0" t="n">
-        <v>2495</v>
+        <v>1995</v>
       </c>
       <c r="H671" s="0" t="n">
-        <v>124.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="0" t="inlineStr">
         <is>
-          <t>8170192161 </t>
+          <t>8170191378 </t>
         </is>
       </c>
       <c r="B672" s="0" t="inlineStr">
         <is>
-          <t>Readings in Indian Zoogeography Vol. 1</t>
+          <t>Progress in Plant Research Vol. 2 : Plant Improve &amp; Horticulture</t>
         </is>
       </c>
       <c r="C672" s="0"/>
       <c r="D672" s="0" t="inlineStr">
         <is>
-          <t>Tiwari,S.K.</t>
+          <t>Khoshoo, T.N.</t>
         </is>
       </c>
       <c r="E672" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F672" s="0"/>
       <c r="G672" s="0" t="n">
-        <v>2295.00</v>
+        <v>1995</v>
       </c>
       <c r="H672" s="0" t="n">
-        <v>114.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="0" t="inlineStr">
         <is>
-          <t>8170194210 </t>
+          <t>1555280781 </t>
         </is>
       </c>
       <c r="B673" s="0" t="inlineStr">
         <is>
-          <t>Recent  Developments in Biocontrol of  Plant Pathogens</t>
+          <t>Progress in Plant Research Vol. 3 Part 1-2 set</t>
         </is>
       </c>
       <c r="C673" s="0"/>
       <c r="D673" s="0" t="inlineStr">
         <is>
-          <t>Rao, K.M.</t>
+          <t>Khoshoo, T.N.</t>
         </is>
       </c>
       <c r="E673" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F673" s="0"/>
       <c r="G673" s="0" t="n">
-        <v>1295</v>
+        <v>2595.00</v>
       </c>
       <c r="H673" s="0" t="n">
-        <v>64.75</v>
+        <v>129.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="0" t="inlineStr">
         <is>
-          <t>9789348596215 </t>
+          <t>81-7019-554-X,9788170195429 </t>
         </is>
       </c>
       <c r="B674" s="0" t="inlineStr">
         <is>
-          <t>Recent Advances in Earth &amp; Environmental Sciences</t>
+          <t>Protocols in Medicinal and Aromatic Plants Vol.1</t>
         </is>
       </c>
       <c r="C674" s="0"/>
       <c r="D674" s="0" t="inlineStr">
         <is>
-          <t>B.P Mishra, O.P Tripathi, Naba Hazarika, Santanu Ghosh</t>
+          <t>Dikshit,A.C. Shukla</t>
         </is>
       </c>
       <c r="E674" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F674" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G674" s="0" t="n">
-        <v>2595</v>
+        <v>3995</v>
       </c>
       <c r="H674" s="0" t="n">
-        <v>65.00</v>
+        <v>199.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="0" t="inlineStr">
         <is>
-          <t>8170193281 </t>
+          <t>8170190215 </t>
         </is>
       </c>
       <c r="B675" s="0" t="inlineStr">
         <is>
-          <t>Recent Advances in Ecology and Environment</t>
+          <t>Protozoa, Ciliophora</t>
         </is>
       </c>
       <c r="C675" s="0"/>
       <c r="D675" s="0" t="inlineStr">
         <is>
-          <t>Prohit, V.P.</t>
+          <t>Bhatia, B.L.</t>
         </is>
       </c>
       <c r="E675" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F675" s="0"/>
       <c r="G675" s="0" t="n">
-        <v>1995.00</v>
+        <v>2195</v>
       </c>
       <c r="H675" s="0" t="n">
-        <v>99.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="0" t="inlineStr">
         <is>
-          <t>817019279X </t>
+          <t>8170190223 </t>
         </is>
       </c>
       <c r="B676" s="0" t="inlineStr">
         <is>
-          <t>Recent Advances in Marine Biology</t>
+          <t>Protozoa, Sporozoa</t>
         </is>
       </c>
       <c r="C676" s="0"/>
       <c r="D676" s="0" t="inlineStr">
         <is>
-          <t>James, P.S.B.R.</t>
+          <t>Bhatia, B.L.</t>
         </is>
       </c>
       <c r="E676" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F676" s="0"/>
       <c r="G676" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H676" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="0" t="inlineStr">
         <is>
-          <t>9788170194125 </t>
+          <t>8170194563,9788170194569 </t>
         </is>
       </c>
       <c r="B677" s="0" t="inlineStr">
         <is>
-          <t>Recent Advances in Medicinal , Aromatic and Spice Crops (Vol 2)</t>
+          <t>Public Library in India Impact on Socio-Culture &amp; Educational Development of Mizoram</t>
         </is>
       </c>
       <c r="C677" s="0"/>
       <c r="D677" s="0" t="inlineStr">
         <is>
-          <t>S.P. Raychaudhuri </t>
+          <t>Ngurtinkhuma, R.K.</t>
         </is>
       </c>
       <c r="E677" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F677" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G677" s="0" t="n">
-        <v>2995</v>
+        <v>695</v>
       </c>
       <c r="H677" s="0" t="n">
-        <v>100.00</v>
+        <v>34.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="0" t="inlineStr">
         <is>
-          <t>9788170193722 </t>
+          <t>8170193591 </t>
         </is>
       </c>
       <c r="B678" s="0" t="inlineStr">
         <is>
-          <t>Recent Advances in Medicinal, Aromatic and Spice Crops (Vol 1)</t>
+          <t>Purushartha Siddhyapaya</t>
         </is>
       </c>
       <c r="C678" s="0"/>
       <c r="D678" s="0" t="inlineStr">
         <is>
-          <t>S.P. Raychaudhuri </t>
+          <t>Suri, A.C.</t>
         </is>
       </c>
       <c r="E678" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F678" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F678" s="0"/>
       <c r="G678" s="0" t="n">
-        <v>2995</v>
+        <v>595.00</v>
       </c>
       <c r="H678" s="0" t="n">
-        <v>100.00</v>
+        <v>29.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="0" t="inlineStr">
         <is>
-          <t>8170193419 </t>
+          <t>8170194660,9788170194668 </t>
         </is>
       </c>
       <c r="B679" s="0" t="inlineStr">
         <is>
-          <t>Recent Advances in Palynology, Thani Kaimani Memorial Volume being Journal of Palynology Vol. 23-24</t>
+          <t>Pushp Utpadan ki Taknik (Hindi)</t>
         </is>
       </c>
       <c r="C679" s="0"/>
       <c r="D679" s="0" t="inlineStr">
         <is>
-          <t>Chanda, S.C.</t>
+          <t>Singh, M. </t>
         </is>
       </c>
       <c r="E679" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F679" s="0"/>
+      <c r="F679" s="0" t="inlineStr">
+        <is>
+          <t>Hindi</t>
+        </is>
+      </c>
       <c r="G679" s="0" t="n">
-        <v>800</v>
+        <v>595</v>
       </c>
       <c r="H679" s="0" t="n">
-        <v>40.00</v>
+        <v>29.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="0" t="inlineStr">
         <is>
-          <t>8170193621 </t>
+          <t>81-7019-540-X,9788170195405 </t>
         </is>
       </c>
       <c r="B680" s="0" t="inlineStr">
         <is>
-          <t>Recent Advances in Superconductivity</t>
+          <t>Qualitative and Quantitative Attributes of Environmental Impact Assessments</t>
         </is>
       </c>
       <c r="C680" s="0"/>
       <c r="D680" s="0" t="inlineStr">
         <is>
-          <t>Kakani, S.L.</t>
+          <t>Mathur, M.,Garg,H.P.</t>
         </is>
       </c>
       <c r="E680" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F680" s="0"/>
+      <c r="F680" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G680" s="0" t="n">
-        <v>1995.00</v>
+        <v>4495</v>
       </c>
       <c r="H680" s="0" t="n">
-        <v>99.75</v>
+        <v>224.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="0" t="inlineStr">
         <is>
-          <t>81-7019-599-X; 9788170195993 </t>
+          <t>9789391734213 </t>
         </is>
       </c>
       <c r="B681" s="0" t="inlineStr">
         <is>
-          <t>Recent Approaches for Management of Plant Diseases</t>
+          <t>Rai-Sarson me Aadhunikh Prabandhan avum Prashansanskaran</t>
         </is>
       </c>
       <c r="C681" s="0"/>
       <c r="D681" s="0" t="inlineStr">
         <is>
-          <t>Das, S.</t>
+          <t>P, R. Kumar, A. Kumar, D.K. Yadav and P,D, Meena</t>
         </is>
       </c>
       <c r="E681" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F681" s="0" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>Hindi </t>
         </is>
       </c>
       <c r="G681" s="0" t="n">
-        <v>5995</v>
+        <v>2295</v>
       </c>
       <c r="H681" s="0" t="n">
-        <v>299.75</v>
+        <v>90.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="0" t="inlineStr">
         <is>
-          <t>8170191890 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B682" s="0" t="inlineStr">
         <is>
-          <t>Recent Development in Plant Sciences</t>
+          <t>Ramblings of An Ascetic</t>
         </is>
       </c>
       <c r="C682" s="0"/>
       <c r="D682" s="0" t="inlineStr">
         <is>
-          <t>Sen, S.P. </t>
+          <t>Mahaprjna , Y.</t>
         </is>
       </c>
       <c r="E682" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F682" s="0"/>
       <c r="G682" s="0" t="n">
-        <v>2195</v>
+        <v>595.00</v>
       </c>
       <c r="H682" s="0" t="n">
-        <v>109.75</v>
+        <v>29.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="0" t="inlineStr">
         <is>
-          <t>8170194210 </t>
+          <t>9789391734190 </t>
         </is>
       </c>
       <c r="B683" s="0" t="inlineStr">
         <is>
-          <t>Recent Developments in Biocontrol of Plant Pathogens</t>
+          <t>Ramie The Strongest Vegetable Fibre</t>
         </is>
       </c>
       <c r="C683" s="0"/>
       <c r="D683" s="0" t="inlineStr">
         <is>
-          <t>Rao, K.M.</t>
+          <t>Pranab Talukdar and Ashutosh Roy</t>
         </is>
       </c>
       <c r="E683" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F683" s="0"/>
+      <c r="F683" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G683" s="0" t="n">
-        <v>1295.00</v>
+        <v>1595</v>
       </c>
       <c r="H683" s="0" t="n">
-        <v>64.75</v>
+        <v>90.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="0" t="inlineStr">
         <is>
-          <t>9788170196303 </t>
+          <t>8170190290 </t>
         </is>
       </c>
       <c r="B684" s="0" t="inlineStr">
         <is>
-          <t>Recent Developments in Veterinary and Zoological Sciences</t>
+          <t>Rauvolfia Serpentina (Sarpagandha), Vol. 1 Botany Ecology &amp; Agronomy</t>
         </is>
       </c>
       <c r="C684" s="0"/>
       <c r="D684" s="0" t="inlineStr">
         <is>
-          <t>Sharma, K. K.</t>
+          <t>Sahu, B.N.</t>
         </is>
       </c>
       <c r="E684" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F684" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F684" s="0"/>
       <c r="G684" s="0" t="n">
-        <v>3995</v>
+        <v>1595.00</v>
       </c>
       <c r="H684" s="0" t="n">
-        <v>199.75</v>
+        <v>79.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>8170191815 </t>
         </is>
       </c>
       <c r="B685" s="0" t="inlineStr">
         <is>
-          <t>Recent Research in Palynology</t>
+          <t>Rauvolfia Serpentina Vol. 2 Chemistry and Pharmacology</t>
         </is>
       </c>
       <c r="C685" s="0"/>
       <c r="D685" s="0" t="inlineStr">
         <is>
-          <t>Malik, C.P.</t>
+          <t>Sahu, B.N.</t>
         </is>
       </c>
       <c r="E685" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F685" s="0"/>
+      <c r="F685" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G685" s="0" t="n">
-        <v>1695.00</v>
+        <v>3995</v>
       </c>
       <c r="H685" s="0" t="n">
-        <v>84.75</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>9789391734794 </t>
         </is>
       </c>
       <c r="B686" s="0" t="inlineStr">
         <is>
-          <t>Recent Researches in Cold Water Fisheries </t>
+          <t>Ray And Sen Master Of Indian Cinema</t>
         </is>
       </c>
       <c r="C686" s="0"/>
       <c r="D686" s="0" t="inlineStr">
         <is>
-          <t>Sehgal, K.L.</t>
+          <t>Dr. Manash Pratim Goswami</t>
         </is>
       </c>
       <c r="E686" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F686" s="0"/>
+      <c r="F686" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G686" s="0" t="n">
-        <v>1995</v>
+        <v>1595</v>
       </c>
       <c r="H686" s="0" t="n">
-        <v>99.75</v>
+        <v>40.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="0" t="inlineStr">
         <is>
-          <t>8170193230 </t>
+          <t>81-7019-605-0; 9788170196051 </t>
         </is>
       </c>
       <c r="B687" s="0" t="inlineStr">
         <is>
-          <t>Recent Researches in Ecology and Environment and Pollution Vol. 2 Environment &amp; Biotechnology</t>
+          <t>Reaching the Unreached: Newer Approaches in Animal Sciences for Socio-Economic Upliftment</t>
         </is>
       </c>
       <c r="C687" s="0"/>
       <c r="D687" s="0" t="inlineStr">
         <is>
-          <t>B.P. Singh</t>
+          <t>Rao, P.N.</t>
         </is>
       </c>
       <c r="E687" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F687" s="0"/>
+      <c r="F687" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G687" s="0" t="n">
-        <v>995.00</v>
+        <v>2495</v>
       </c>
       <c r="H687" s="0" t="n">
-        <v>49.75</v>
+        <v>124.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="0" t="inlineStr">
         <is>
-          <t>8170193702 </t>
+          <t>8170192161 </t>
         </is>
       </c>
       <c r="B688" s="0" t="inlineStr">
         <is>
-          <t>Recent Researches in Ecology and Environment and Pollution Vol. 4  Environmental Protection and Afforestion</t>
+          <t>Readings in Indian Zoogeography Vol. 1</t>
         </is>
       </c>
       <c r="C688" s="0"/>
       <c r="D688" s="0" t="inlineStr">
         <is>
-          <t>Ray, M.</t>
+          <t>Tiwari,S.K.</t>
         </is>
       </c>
       <c r="E688" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F688" s="0"/>
       <c r="G688" s="0" t="n">
-        <v>2195.00</v>
+        <v>2295.00</v>
       </c>
       <c r="H688" s="0" t="n">
-        <v>109.75</v>
+        <v>114.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="0" t="inlineStr">
         <is>
-          <t>8170194023 </t>
+          <t>9789348596215 </t>
         </is>
       </c>
       <c r="B689" s="0" t="inlineStr">
         <is>
-          <t>Recent Researches in Ecology and Environment and Pollution Vol. 7 :  Nitrogen Fixing and Multipurpose tree species for Afforestation</t>
+          <t>Recent Advances in Earth &amp; Environmental Sciences</t>
         </is>
       </c>
       <c r="C689" s="0"/>
       <c r="D689" s="0" t="inlineStr">
         <is>
-          <t>M.P. Singh</t>
+          <t>B.P Mishra, O.P Tripathi, Naba Hazarika, Santanu Ghosh</t>
         </is>
       </c>
       <c r="E689" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F689" s="0"/>
+      <c r="F689" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G689" s="0" t="n">
-        <v>1995.00</v>
+        <v>2595</v>
       </c>
       <c r="H689" s="0" t="n">
-        <v>99.75</v>
+        <v>65.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="0" t="inlineStr">
         <is>
-          <t>8170194082 </t>
+          <t>8170193281 </t>
         </is>
       </c>
       <c r="B690" s="0" t="inlineStr">
         <is>
-          <t>Recent Researches in Ecology and Environment and Pollution Vol. 8 : Pespectives in Ardzone Ecology</t>
+          <t>Recent Advances in Ecology and Environment</t>
         </is>
       </c>
       <c r="C690" s="0"/>
       <c r="D690" s="0" t="inlineStr">
         <is>
-          <t>S.K. Agarwal</t>
+          <t>Prohit, V.P.</t>
         </is>
       </c>
       <c r="E690" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F690" s="0"/>
       <c r="G690" s="0" t="n">
         <v>1995.00</v>
       </c>
       <c r="H690" s="0" t="n">
         <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="0" t="inlineStr">
         <is>
-          <t>8170194253 </t>
+          <t>817019279X </t>
         </is>
       </c>
       <c r="B691" s="0" t="inlineStr">
         <is>
-          <t>Recent Researches in Ecology, Environment and  Pollution Vol. 10Himalayan Microbial Diversity Pt. 1</t>
+          <t>Recent Advances in Marine Biology</t>
         </is>
       </c>
       <c r="C691" s="0"/>
       <c r="D691" s="0" t="inlineStr">
         <is>
-          <t>Sati, S.C.</t>
+          <t>James, P.S.B.R.</t>
         </is>
       </c>
       <c r="E691" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F691" s="0"/>
       <c r="G691" s="0" t="n">
-        <v>2195.00</v>
+        <v>2195</v>
       </c>
       <c r="H691" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="0" t="inlineStr">
         <is>
-          <t>8170194288 </t>
+          <t>9788170194125 </t>
         </is>
       </c>
       <c r="B692" s="0" t="inlineStr">
         <is>
-          <t>Recent Researches in Ecology, Environment and  Pollution Vol. 11 Himalayan Microbial Diversity Pt. 2</t>
+          <t>Recent Advances in Medicinal , Aromatic and Spice Crops (Vol 2)</t>
         </is>
       </c>
       <c r="C692" s="0"/>
       <c r="D692" s="0" t="inlineStr">
         <is>
-          <t>Sati, S.C.</t>
+          <t>S.P. Raychaudhuri </t>
         </is>
       </c>
       <c r="E692" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F692" s="0"/>
+      <c r="F692" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G692" s="0" t="n">
-        <v>2195.00</v>
+        <v>2995</v>
       </c>
       <c r="H692" s="0" t="n">
-        <v>109.75</v>
+        <v>100.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="0" t="inlineStr">
         <is>
-          <t>8170193281 </t>
+          <t>9788170193722 </t>
         </is>
       </c>
       <c r="B693" s="0" t="inlineStr">
         <is>
-          <t>Recent Researches in Ecology, Environment and Pollution Vol. 1  Recent Advances in Ecology and Environment</t>
+          <t>Recent Advances in Medicinal, Aromatic and Spice Crops (Vol 1)</t>
         </is>
       </c>
       <c r="C693" s="0"/>
       <c r="D693" s="0" t="inlineStr">
         <is>
-          <t>Prohit, V.P.</t>
+          <t>S.P. Raychaudhuri </t>
         </is>
       </c>
       <c r="E693" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F693" s="0"/>
+      <c r="F693" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G693" s="0" t="n">
-        <v>1995.00</v>
+        <v>2995</v>
       </c>
       <c r="H693" s="0" t="n">
-        <v>99.75</v>
+        <v>100.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="0" t="inlineStr">
         <is>
-          <t>N/A </t>
+          <t>8170193419 </t>
         </is>
       </c>
       <c r="B694" s="0" t="inlineStr">
         <is>
-          <t>Recent Researches in Ecology, Environment and Pollution Vol. 3 Environmental Ecology &amp; Aerobiology</t>
+          <t>Recent Advances in Palynology, Thani Kaimani Memorial Volume being Journal of Palynology Vol. 23-24</t>
         </is>
       </c>
       <c r="C694" s="0"/>
       <c r="D694" s="0" t="inlineStr">
         <is>
-          <t>Tilak, S.T.</t>
+          <t>Chanda, S.C.</t>
         </is>
       </c>
       <c r="E694" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F694" s="0"/>
       <c r="G694" s="0" t="n">
-        <v>2195.00</v>
+        <v>800</v>
       </c>
       <c r="H694" s="0" t="n">
-        <v>109.75</v>
+        <v>40.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="0" t="inlineStr">
         <is>
-          <t>9788170196402 </t>
+          <t>8170193621 </t>
         </is>
       </c>
       <c r="B695" s="0" t="inlineStr">
         <is>
-          <t>Recent Technologies  in Dairy Science</t>
+          <t>Recent Advances in Superconductivity</t>
         </is>
       </c>
       <c r="C695" s="0"/>
       <c r="D695" s="0" t="inlineStr">
         <is>
-          <t>C.N. Dharaiya,Singh, B.,Rekha Rani</t>
+          <t>Kakani, S.L.</t>
         </is>
       </c>
       <c r="E695" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F695" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F695" s="0"/>
       <c r="G695" s="0" t="n">
-        <v>5995</v>
+        <v>1995.00</v>
       </c>
       <c r="H695" s="0" t="n">
-        <v>299.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="0" t="inlineStr">
         <is>
-          <t>9789391734992 </t>
+          <t>81-7019-599-X; 9788170195993 </t>
         </is>
       </c>
       <c r="B696" s="0" t="inlineStr">
         <is>
-          <t>Recent Treands in Vegetable Production</t>
+          <t>Recent Approaches for Management of Plant Diseases</t>
         </is>
       </c>
       <c r="C696" s="0"/>
       <c r="D696" s="0" t="inlineStr">
         <is>
-          <t>SP Kanaujia, Raj Narayan, Sumati Narayan, et al</t>
+          <t>Das, S.</t>
         </is>
       </c>
       <c r="E696" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F696" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G696" s="0" t="n">
-        <v>1695</v>
+        <v>5995</v>
       </c>
       <c r="H696" s="0" t="n">
-        <v>80.00</v>
+        <v>299.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="0" t="inlineStr">
         <is>
-          <t>81-7019-074-6 </t>
+          <t>8170191890 </t>
         </is>
       </c>
       <c r="B697" s="0" t="inlineStr">
         <is>
-          <t>Recent Trends &amp; Contacts between Cytogenetics Embryology &amp; Morphology</t>
+          <t>Recent Development in Plant Sciences</t>
         </is>
       </c>
       <c r="C697" s="0"/>
       <c r="D697" s="0" t="inlineStr">
         <is>
-          <t>V.R. Dnyansagar</t>
+          <t>Sen, S.P. </t>
         </is>
       </c>
       <c r="E697" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F697" s="0"/>
       <c r="G697" s="0" t="n">
-        <v>2995</v>
+        <v>2195</v>
       </c>
       <c r="H697" s="0" t="n">
-        <v>149.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="0" t="inlineStr">
         <is>
-          <t>81-7019-562-5,9788170195627 </t>
+          <t>8170194210 </t>
         </is>
       </c>
       <c r="B698" s="0" t="inlineStr">
         <is>
-          <t>Recent Trends in Animal Sciences (RASND Vol :5)</t>
+          <t>Recent Developments in Biocontrol of Plant Pathogens</t>
         </is>
       </c>
       <c r="C698" s="0"/>
       <c r="D698" s="0" t="inlineStr">
         <is>
-          <t>B. B. Kaliwal</t>
+          <t>Rao, K.M.</t>
         </is>
       </c>
       <c r="E698" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F698" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F698" s="0"/>
       <c r="G698" s="0" t="n">
-        <v>2995</v>
+        <v>1295</v>
       </c>
       <c r="H698" s="0" t="n">
-        <v>149.75</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="0" t="inlineStr">
         <is>
-          <t>9788170196280 </t>
+          <t>9788170196303 </t>
         </is>
       </c>
       <c r="B699" s="0" t="inlineStr">
         <is>
-          <t>Recent Trends in Aquatic Biology</t>
+          <t>Recent Developments in Veterinary and Zoological Sciences</t>
         </is>
       </c>
       <c r="C699" s="0"/>
       <c r="D699" s="0" t="inlineStr">
         <is>
           <t>Sharma, K. K.</t>
         </is>
       </c>
       <c r="E699" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F699" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G699" s="0" t="n">
-        <v>2995</v>
+        <v>3995</v>
       </c>
       <c r="H699" s="0" t="n">
-        <v>149.75</v>
+        <v>199.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="0" t="inlineStr">
         <is>
-          <t>81-7019-552-3,9788170195528 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B700" s="0" t="inlineStr">
         <is>
-          <t>Recent Trends in Earth Science Research with Special Reference to NE India</t>
+          <t>Recent Research in Palynology</t>
         </is>
       </c>
       <c r="C700" s="0"/>
       <c r="D700" s="0" t="inlineStr">
         <is>
-          <t>S. K. Srivastava</t>
+          <t>Malik, C.P.</t>
         </is>
       </c>
       <c r="E700" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F700" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F700" s="0"/>
       <c r="G700" s="0" t="n">
-        <v>3295</v>
+        <v>1695.00</v>
       </c>
       <c r="H700" s="0" t="n">
-        <v>164.75</v>
+        <v>84.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="0" t="inlineStr">
         <is>
-          <t>9788170196273 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B701" s="0" t="inlineStr">
         <is>
-          <t>Recent Trends in Fish Molecular Biology and Stress Physiology</t>
+          <t>Recent Researches in Cold Water Fisheries </t>
         </is>
       </c>
       <c r="C701" s="0"/>
       <c r="D701" s="0" t="inlineStr">
         <is>
-          <t>Sharma, K. K.</t>
+          <t>Sehgal, K.L.</t>
         </is>
       </c>
       <c r="E701" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F701" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F701" s="0"/>
       <c r="G701" s="0" t="n">
-        <v>2995</v>
+        <v>1995</v>
       </c>
       <c r="H701" s="0" t="n">
-        <v>149.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="0" t="inlineStr">
         <is>
-          <t>9788170196990 </t>
+          <t>8170193230 </t>
         </is>
       </c>
       <c r="B702" s="0" t="inlineStr">
         <is>
-          <t>Recent Trends in Inclusive Education</t>
+          <t>Recent Researches in Ecology and Environment and Pollution Vol. 2 Environment &amp; Biotechnology</t>
         </is>
       </c>
       <c r="C702" s="0"/>
       <c r="D702" s="0" t="inlineStr">
         <is>
-          <t>Vanitha, C.</t>
+          <t>B.P. Singh</t>
         </is>
       </c>
       <c r="E702" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F702" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F702" s="0"/>
       <c r="G702" s="0" t="n">
-        <v>1995</v>
+        <v>995.00</v>
       </c>
       <c r="H702" s="0" t="n">
-        <v>90.00</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="0" t="inlineStr">
         <is>
-          <t>9788170196822 </t>
+          <t>8170193702 </t>
         </is>
       </c>
       <c r="B703" s="0" t="inlineStr">
         <is>
-          <t>Recent Trends in Indian Limnology and Fishery Science</t>
+          <t>Recent Researches in Ecology and Environment and Pollution Vol. 4  Environmental Protection and Afforestion</t>
         </is>
       </c>
       <c r="C703" s="0"/>
       <c r="D703" s="0" t="inlineStr">
         <is>
-          <t>Singh, Nirmal et al.</t>
+          <t>Ray, M.</t>
         </is>
       </c>
       <c r="E703" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F703" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F703" s="0"/>
       <c r="G703" s="0" t="n">
-        <v>2495</v>
+        <v>2195.00</v>
       </c>
       <c r="H703" s="0" t="n">
-        <v>124.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="0" t="inlineStr">
         <is>
-          <t>8171194199 </t>
+          <t>8170194023 </t>
         </is>
       </c>
       <c r="B704" s="0" t="inlineStr">
         <is>
-          <t>Recent Trends in Plant Disease Control</t>
+          <t>Recent Researches in Ecology and Environment and Pollution Vol. 7 :  Nitrogen Fixing and Multipurpose tree species for Afforestation</t>
         </is>
       </c>
       <c r="C704" s="0"/>
       <c r="D704" s="0" t="inlineStr">
         <is>
-          <t>Singh, H.P.</t>
+          <t>M.P. Singh</t>
         </is>
       </c>
       <c r="E704" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F704" s="0"/>
       <c r="G704" s="0" t="n">
-        <v>2295</v>
+        <v>1995.00</v>
       </c>
       <c r="H704" s="0" t="n">
-        <v>114.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="0" t="inlineStr">
         <is>
-          <t>9788170196440 </t>
+          <t>8170194082 </t>
         </is>
       </c>
       <c r="B705" s="0" t="inlineStr">
         <is>
-          <t>Recent Trends in Plant Diseases Management</t>
+          <t>Recent Researches in Ecology and Environment and Pollution Vol. 8 : Pespectives in Ardzone Ecology</t>
         </is>
       </c>
       <c r="C705" s="0"/>
       <c r="D705" s="0" t="inlineStr">
         <is>
-          <t>Chourasia, H. K</t>
+          <t>S.K. Agarwal</t>
         </is>
       </c>
       <c r="E705" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F705" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F705" s="0"/>
       <c r="G705" s="0" t="n">
-        <v>4495</v>
+        <v>1995.00</v>
       </c>
       <c r="H705" s="0" t="n">
-        <v>224.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="0" t="inlineStr">
         <is>
-          <t>9789391734879 </t>
+          <t>8170194253 </t>
         </is>
       </c>
       <c r="B706" s="0" t="inlineStr">
         <is>
-          <t>Reproductive Biology</t>
+          <t>Recent Researches in Ecology, Environment and  Pollution Vol. 10Himalayan Microbial Diversity Pt. 1</t>
         </is>
       </c>
       <c r="C706" s="0"/>
       <c r="D706" s="0" t="inlineStr">
         <is>
-          <t>Prof. A.J. Solomon Raju</t>
+          <t>Sati, S.C.</t>
         </is>
       </c>
       <c r="E706" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F706" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F706" s="0"/>
       <c r="G706" s="0" t="n">
-        <v>3995</v>
+        <v>2195.00</v>
       </c>
       <c r="H706" s="0" t="n">
-        <v>0.00</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="0" t="inlineStr">
         <is>
-          <t>9788170196730 </t>
+          <t>8170194288 </t>
         </is>
       </c>
       <c r="B707" s="0" t="inlineStr">
         <is>
-          <t>Reproductive Biology (APSR-38)</t>
+          <t>Recent Researches in Ecology, Environment and  Pollution Vol. 11 Himalayan Microbial Diversity Pt. 2</t>
         </is>
       </c>
       <c r="C707" s="0"/>
       <c r="D707" s="0" t="inlineStr">
         <is>
-          <t>A.J. Solomon Raju</t>
+          <t>Sati, S.C.</t>
         </is>
       </c>
       <c r="E707" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F707" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F707" s="0"/>
       <c r="G707" s="0" t="n">
-        <v>3995</v>
+        <v>2195.00</v>
       </c>
       <c r="H707" s="0" t="n">
-        <v>199.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="0" t="inlineStr">
         <is>
-          <t> 81-7019-496-2,9788170194965 </t>
+          <t>8170193281 </t>
         </is>
       </c>
       <c r="B708" s="0" t="inlineStr">
         <is>
-          <t>Reproductive Ecology</t>
+          <t>Recent Researches in Ecology, Environment and Pollution Vol. 1  Recent Advances in Ecology and Environment</t>
         </is>
       </c>
       <c r="C708" s="0"/>
       <c r="D708" s="0" t="inlineStr">
         <is>
-          <t>A.J. Solomon Raju</t>
+          <t>Prohit, V.P.</t>
         </is>
       </c>
       <c r="E708" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F708" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F708" s="0"/>
       <c r="G708" s="0" t="n">
-        <v>1595</v>
+        <v>1995.00</v>
       </c>
       <c r="H708" s="0" t="n">
-        <v>79.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="0" t="inlineStr">
         <is>
-          <t>81-7019-238-2  </t>
+          <t>N/A </t>
         </is>
       </c>
       <c r="B709" s="0" t="inlineStr">
         <is>
-          <t>Reptilia &amp; Amphibia, Vol.1: Loricata Testudines 2nd ed</t>
+          <t>Recent Researches in Ecology, Environment and Pollution Vol. 3 Environmental Ecology &amp; Aerobiology</t>
         </is>
       </c>
       <c r="C709" s="0"/>
       <c r="D709" s="0" t="inlineStr">
         <is>
-          <t>Smith, M.A.</t>
+          <t>Tilak, S.T.</t>
         </is>
       </c>
       <c r="E709" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F709" s="0"/>
       <c r="G709" s="0" t="n">
-        <v>2195</v>
+        <v>2195.00</v>
       </c>
       <c r="H709" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="0" t="inlineStr">
         <is>
-          <t>8170192390 </t>
+          <t>9788170196402 </t>
         </is>
       </c>
       <c r="B710" s="0" t="inlineStr">
         <is>
-          <t>Reptilia and Amphibia Vol. II Sauria</t>
+          <t>Recent Technologies  in Dairy Science</t>
         </is>
       </c>
       <c r="C710" s="0"/>
       <c r="D710" s="0" t="inlineStr">
         <is>
-          <t>Smith, M.A.</t>
+          <t>C.N. Dharaiya,Singh, B.,Rekha Rani</t>
         </is>
       </c>
       <c r="E710" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F710" s="0"/>
+      <c r="F710" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G710" s="0" t="n">
-        <v>2195</v>
+        <v>5995</v>
       </c>
       <c r="H710" s="0" t="n">
-        <v>109.75</v>
+        <v>299.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="0" t="inlineStr">
         <is>
-          <t>8170192404 </t>
+          <t>9789391734992 </t>
         </is>
       </c>
       <c r="B711" s="0" t="inlineStr">
         <is>
-          <t>Reptilia and Amphibia Vol. III Serpentes</t>
+          <t>Recent Treands in Vegetable Production</t>
         </is>
       </c>
       <c r="C711" s="0"/>
       <c r="D711" s="0" t="inlineStr">
         <is>
-          <t>Smith, M.A.</t>
+          <t>SP Kanaujia, Raj Narayan, Sumati Narayan, et al</t>
         </is>
       </c>
       <c r="E711" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F711" s="0"/>
+      <c r="F711" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G711" s="0" t="n">
-        <v>2295.00</v>
+        <v>1695</v>
       </c>
       <c r="H711" s="0" t="n">
-        <v>114.75</v>
+        <v>80.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="0" t="inlineStr">
         <is>
-          <t>8170192404 </t>
+          <t>81-7019-074-6 </t>
         </is>
       </c>
       <c r="B712" s="0" t="inlineStr">
         <is>
-          <t>Reptilla &amp; Amphibia Vol. 3: Serpentes, 2nd </t>
+          <t>Recent Trends &amp; Contacts between Cytogenetics Embryology &amp; Morphology</t>
         </is>
       </c>
       <c r="C712" s="0"/>
       <c r="D712" s="0" t="inlineStr">
         <is>
-          <t>Smith, M.A.</t>
+          <t>V.R. Dnyansagar</t>
         </is>
       </c>
       <c r="E712" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F712" s="0"/>
       <c r="G712" s="0" t="n">
-        <v>2295.00</v>
+        <v>2995</v>
       </c>
       <c r="H712" s="0" t="n">
-        <v>114.75</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="0" t="inlineStr">
         <is>
-          <t>81-7019-239-0  </t>
+          <t>81-7019-562-5,9788170195627 </t>
         </is>
       </c>
       <c r="B713" s="0" t="inlineStr">
         <is>
-          <t>Reptillia &amp; Amphibia Vol. 2 : Sauria, 2nd</t>
+          <t>Recent Trends in Animal Sciences (RASND Vol :5)</t>
         </is>
       </c>
       <c r="C713" s="0"/>
       <c r="D713" s="0" t="inlineStr">
         <is>
-          <t>Smith, M.A.</t>
+          <t>B. B. Kaliwal</t>
         </is>
       </c>
       <c r="E713" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F713" s="0"/>
+      <c r="F713" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G713" s="0" t="n">
-        <v>2195</v>
+        <v>2995</v>
       </c>
       <c r="H713" s="0" t="n">
-        <v>109.75</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="0" t="inlineStr">
         <is>
-          <t>81-7019-493-8,9788170194934 </t>
+          <t>9788170196280 </t>
         </is>
       </c>
       <c r="B714" s="0" t="inlineStr">
         <is>
-          <t>Research in Farming Systems</t>
+          <t>Recent Trends in Aquatic Biology</t>
         </is>
       </c>
       <c r="C714" s="0"/>
       <c r="D714" s="0" t="inlineStr">
         <is>
-          <t>Gangwar,B.,Singh, D.</t>
+          <t>Sharma, K. K.</t>
         </is>
       </c>
       <c r="E714" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F714" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G714" s="0" t="n">
-        <v>3995</v>
+        <v>2995</v>
       </c>
       <c r="H714" s="0" t="n">
-        <v>199.75</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="0" t="inlineStr">
         <is>
-          <t>81770192854 </t>
+          <t>81-7019-552-3,9788170195528 </t>
         </is>
       </c>
       <c r="B715" s="0" t="inlineStr">
         <is>
-          <t>Research Methodology in Social Sciences in India</t>
+          <t>Recent Trends in Earth Science Research with Special Reference to NE India</t>
         </is>
       </c>
       <c r="C715" s="0"/>
       <c r="D715" s="0" t="inlineStr">
         <is>
-          <t>Vidyarthi, L.P.</t>
+          <t>S. K. Srivastava</t>
         </is>
       </c>
       <c r="E715" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F715" s="0"/>
+      <c r="F715" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G715" s="0" t="n">
-        <v>795</v>
+        <v>3295</v>
       </c>
       <c r="H715" s="0" t="n">
-        <v>39.75</v>
+        <v>164.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="0" t="inlineStr">
         <is>
-          <t>9789391734374 </t>
+          <t>9788170196273 </t>
         </is>
       </c>
       <c r="B716" s="0" t="inlineStr">
         <is>
-          <t>Research Methodology: A Course Book</t>
+          <t>Recent Trends in Fish Molecular Biology and Stress Physiology</t>
         </is>
       </c>
       <c r="C716" s="0"/>
       <c r="D716" s="0" t="inlineStr">
         <is>
-          <t>Uday Kumar Mishra</t>
+          <t>Sharma, K. K.</t>
         </is>
       </c>
       <c r="E716" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F716" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G716" s="0" t="n">
-        <v>1595</v>
+        <v>2995</v>
       </c>
       <c r="H716" s="0" t="n">
-        <v>50.00</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="0" t="inlineStr">
         <is>
-          <t>9788170196587 </t>
+          <t>9788170196990 </t>
         </is>
       </c>
       <c r="B717" s="0" t="inlineStr">
         <is>
-          <t>Researches in Toxicology and Pollution</t>
+          <t>Recent Trends in Inclusive Education</t>
         </is>
       </c>
       <c r="C717" s="0"/>
       <c r="D717" s="0" t="inlineStr">
         <is>
-          <t>Joshi, P.C.</t>
+          <t>Vanitha, C.</t>
         </is>
       </c>
       <c r="E717" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F717" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G717" s="0" t="n">
-        <v>2995</v>
+        <v>1995</v>
       </c>
       <c r="H717" s="0" t="n">
-        <v>149.75</v>
+        <v>90.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="0" t="inlineStr">
         <is>
-          <t>81-7019-367-2  </t>
+          <t>9788170196822 </t>
         </is>
       </c>
       <c r="B718" s="0" t="inlineStr">
         <is>
-          <t>Review of Tropical Plant Pathology Supplement No.2 Diseases of Fibre and Oilseed crops</t>
+          <t>Recent Trends in Indian Limnology and Fishery Science</t>
         </is>
       </c>
       <c r="C718" s="0"/>
       <c r="D718" s="0" t="inlineStr">
         <is>
-          <t>Raychaudhuri, S.P.</t>
+          <t>Singh, Nirmal et al.</t>
         </is>
       </c>
       <c r="E718" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F718" s="0"/>
+      <c r="F718" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G718" s="0" t="n">
-        <v>1295</v>
+        <v>2495</v>
       </c>
       <c r="H718" s="0" t="n">
-        <v>64.75</v>
+        <v>124.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="0" t="inlineStr">
         <is>
-          <t>817019184X </t>
+          <t>8171194199 </t>
         </is>
       </c>
       <c r="B719" s="0" t="inlineStr">
         <is>
-          <t>Review of Tropical Plant Pathology Vol 1: Diseases of Cereals, Maize and Millet</t>
+          <t>Recent Trends in Plant Disease Control</t>
         </is>
       </c>
       <c r="C719" s="0"/>
       <c r="D719" s="0" t="inlineStr">
         <is>
-          <t>Raychaudhuri, S.P.</t>
+          <t>Singh, H.P.</t>
         </is>
       </c>
       <c r="E719" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F719" s="0"/>
       <c r="G719" s="0" t="n">
-        <v>795</v>
+        <v>2295</v>
       </c>
       <c r="H719" s="0" t="n">
-        <v>39.75</v>
+        <v>114.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="0" t="inlineStr">
         <is>
-          <t>8170191443 </t>
+          <t>9788170196440 </t>
         </is>
       </c>
       <c r="B720" s="0" t="inlineStr">
         <is>
-          <t>Review of Tropical Plant Pathology Vol 3:Diseases of Vegetables</t>
+          <t>Recent Trends in Plant Diseases Management</t>
         </is>
       </c>
       <c r="C720" s="0"/>
       <c r="D720" s="0" t="inlineStr">
         <is>
-          <t>Raychaudhuri, S.P.</t>
+          <t>Chourasia, H. K</t>
         </is>
       </c>
       <c r="E720" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F720" s="0"/>
+      <c r="F720" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G720" s="0" t="n">
-        <v>2295</v>
+        <v>4495</v>
       </c>
       <c r="H720" s="0" t="n">
-        <v>114.75</v>
+        <v>224.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="0" t="inlineStr">
         <is>
-          <t>8170191451 </t>
+          <t>9789391734879 </t>
         </is>
       </c>
       <c r="B721" s="0" t="inlineStr">
         <is>
-          <t>Review of Tropical Plant Pathology Vol. 5 : Diseases of fibre and Oilseed crops</t>
+          <t>Reproductive Biology</t>
         </is>
       </c>
       <c r="C721" s="0"/>
       <c r="D721" s="0" t="inlineStr">
         <is>
-          <t>Raychaudhuri, S.P.</t>
+          <t>Prof. A.J. Solomon Raju</t>
         </is>
       </c>
       <c r="E721" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F721" s="0"/>
+      <c r="F721" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G721" s="0" t="n">
-        <v>1995</v>
+        <v>3995</v>
       </c>
       <c r="H721" s="0" t="n">
-        <v>99.75</v>
+        <v>0.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="0" t="inlineStr">
         <is>
-          <t>8170193680 </t>
+          <t>9788170196730 </t>
         </is>
       </c>
       <c r="B722" s="0" t="inlineStr">
         <is>
-          <t>Review of Tropical Plant Pathology Vol.6: Techniques and Plant Quarantine</t>
+          <t>Reproductive Biology (APSR-38)</t>
         </is>
       </c>
       <c r="C722" s="0"/>
       <c r="D722" s="0" t="inlineStr">
         <is>
-          <t>Raychaudhuri, S.P.</t>
+          <t>A.J. Solomon Raju</t>
         </is>
       </c>
       <c r="E722" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F722" s="0"/>
+      <c r="F722" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G722" s="0" t="n">
-        <v>2295.00</v>
+        <v>3995</v>
       </c>
       <c r="H722" s="0" t="n">
-        <v>114.75</v>
+        <v>199.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="0" t="inlineStr">
         <is>
-          <t>8170194148 </t>
+          <t> 81-7019-496-2,9788170194965 </t>
         </is>
       </c>
       <c r="B723" s="0" t="inlineStr">
         <is>
-          <t>Review of Tropical Plant Pathology Vol.7 Pt.1 : Hall of fame and plant Pathology</t>
+          <t>Reproductive Ecology</t>
         </is>
       </c>
       <c r="C723" s="0"/>
       <c r="D723" s="0" t="inlineStr">
         <is>
-          <t>Raychaudhuri, S.P.</t>
+          <t>A.J. Solomon Raju</t>
         </is>
       </c>
       <c r="E723" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F723" s="0"/>
+      <c r="F723" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G723" s="0" t="n">
-        <v>1995</v>
+        <v>1595</v>
       </c>
       <c r="H723" s="0" t="n">
-        <v>99.75</v>
+        <v>79.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="0" t="inlineStr">
         <is>
-          <t>8170194385 </t>
+          <t>81-7019-238-2  </t>
         </is>
       </c>
       <c r="B724" s="0" t="inlineStr">
         <is>
-          <t>Review of Tropical Plant PathologyVol. 8 : Hall of fame and plant Pathology,</t>
+          <t>Reptilia &amp; Amphibia, Vol.1: Loricata Testudines 2nd ed</t>
         </is>
       </c>
       <c r="C724" s="0"/>
       <c r="D724" s="0" t="inlineStr">
         <is>
-          <t>Raychaudhuri, S.P.</t>
+          <t>Smith, M.A.</t>
         </is>
       </c>
       <c r="E724" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F724" s="0"/>
       <c r="G724" s="0" t="n">
-        <v>1995</v>
+        <v>2195</v>
       </c>
       <c r="H724" s="0" t="n">
-        <v>99.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="0" t="inlineStr">
         <is>
-          <t>81-7019-067-3  </t>
+          <t>8170192390 </t>
         </is>
       </c>
       <c r="B725" s="0" t="inlineStr">
         <is>
-          <t>Rhynchota Vol. 1 : Heteropters</t>
+          <t>Reptilia and Amphibia Vol. II Sauria</t>
         </is>
       </c>
       <c r="C725" s="0"/>
       <c r="D725" s="0" t="inlineStr">
         <is>
-          <t>Distant, W.L.</t>
+          <t>Smith, M.A.</t>
         </is>
       </c>
       <c r="E725" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F725" s="0"/>
       <c r="G725" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H725" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="0" t="inlineStr">
         <is>
-          <t>81-7019-069-X  </t>
+          <t>8170192404 </t>
         </is>
       </c>
       <c r="B726" s="0" t="inlineStr">
         <is>
-          <t>Rhynchota Vol.3 : Heteropters-Homoptera</t>
+          <t>Reptilia and Amphibia Vol. III Serpentes</t>
         </is>
       </c>
       <c r="C726" s="0"/>
       <c r="D726" s="0" t="inlineStr">
         <is>
-          <t>Distant, W.L.</t>
+          <t>Smith, M.A.</t>
         </is>
       </c>
       <c r="E726" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F726" s="0"/>
       <c r="G726" s="0" t="n">
-        <v>2195</v>
+        <v>2295.00</v>
       </c>
       <c r="H726" s="0" t="n">
-        <v>109.75</v>
+        <v>114.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="0" t="inlineStr">
         <is>
-          <t>8170190703 </t>
+          <t>8170192404 </t>
         </is>
       </c>
       <c r="B727" s="0" t="inlineStr">
         <is>
-          <t>Rhynchota, Vol. 4 Homoptera and Appendix</t>
+          <t>Reptilla &amp; Amphibia Vol. 3: Serpentes, 2nd </t>
         </is>
       </c>
       <c r="C727" s="0"/>
       <c r="D727" s="0" t="inlineStr">
         <is>
-          <t>Distant, W.L.</t>
+          <t>Smith, M.A.</t>
         </is>
       </c>
       <c r="E727" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F727" s="0"/>
       <c r="G727" s="0" t="n">
-        <v>2195</v>
+        <v>2295.00</v>
       </c>
       <c r="H727" s="0" t="n">
-        <v>109.75</v>
+        <v>114.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="0" t="inlineStr">
         <is>
-          <t>8170190673 </t>
+          <t>81-7019-239-0  </t>
         </is>
       </c>
       <c r="B728" s="0" t="inlineStr">
         <is>
-          <t>Rhynchota, Vol.2 : Heteropters (Fauna Of British India)</t>
+          <t>Reptillia &amp; Amphibia Vol. 2 : Sauria, 2nd</t>
         </is>
       </c>
       <c r="C728" s="0"/>
       <c r="D728" s="0" t="inlineStr">
         <is>
-          <t>Distant, W.L.</t>
+          <t>Smith, M.A.</t>
         </is>
       </c>
       <c r="E728" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F728" s="0"/>
       <c r="G728" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="H728" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="0" t="inlineStr">
         <is>
-          <t>81070190711 </t>
+          <t>81-7019-493-8,9788170194934 </t>
         </is>
       </c>
       <c r="B729" s="0" t="inlineStr">
         <is>
-          <t>Rhynchota, Vol.5: Heteropters-Appendix (Fauna Of British India)</t>
+          <t>Research in Farming Systems</t>
         </is>
       </c>
       <c r="C729" s="0"/>
       <c r="D729" s="0" t="inlineStr">
         <is>
-          <t>Distant, W.L.</t>
+          <t>Gangwar,B.,Singh, D.</t>
         </is>
       </c>
       <c r="E729" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F729" s="0"/>
+      <c r="F729" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G729" s="0" t="n">
-        <v>2195</v>
+        <v>3995</v>
       </c>
       <c r="H729" s="0" t="n">
-        <v>109.75</v>
+        <v>199.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="0" t="inlineStr">
         <is>
-          <t>817019071X </t>
+          <t>81770192854 </t>
         </is>
       </c>
       <c r="B730" s="0" t="inlineStr">
         <is>
-          <t>Rhynchota, Vol.6: Heteropters-Appendix (Fauna Of British India)</t>
+          <t>Research Methodology in Social Sciences in India</t>
         </is>
       </c>
       <c r="C730" s="0"/>
       <c r="D730" s="0" t="inlineStr">
         <is>
-          <t>Distant, W.L.</t>
+          <t>Vidyarthi, L.P.</t>
         </is>
       </c>
       <c r="E730" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F730" s="0"/>
       <c r="G730" s="0" t="n">
-        <v>2195</v>
+        <v>795</v>
       </c>
       <c r="H730" s="0" t="n">
-        <v>109.75</v>
+        <v>39.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="0" t="inlineStr">
         <is>
-          <t>8170190738 </t>
+          <t>9789391734374 </t>
         </is>
       </c>
       <c r="B731" s="0" t="inlineStr">
         <is>
-          <t>Rhynchota, Vol.7: Heteropters-Appendix (Fauna Of British India)</t>
+          <t>Research Methodology: A Course Book</t>
         </is>
       </c>
       <c r="C731" s="0"/>
       <c r="D731" s="0" t="inlineStr">
         <is>
-          <t>Distant, W.L.</t>
+          <t>Uday Kumar Mishra</t>
         </is>
       </c>
       <c r="E731" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F731" s="0"/>
+      <c r="F731" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G731" s="0" t="n">
-        <v>2195</v>
+        <v>1595</v>
       </c>
       <c r="H731" s="0" t="n">
-        <v>109.75</v>
+        <v>50.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="0" t="inlineStr">
         <is>
-          <t>81701946306,9788170194637 </t>
+          <t>9788170196587 </t>
         </is>
       </c>
       <c r="B732" s="0" t="inlineStr">
         <is>
-          <t>Rice and Food Security</t>
+          <t>Researches in Toxicology and Pollution</t>
         </is>
       </c>
       <c r="C732" s="0"/>
       <c r="D732" s="0" t="inlineStr">
         <is>
-          <t>Bhatt, B.P.</t>
+          <t>Joshi. P.C.</t>
         </is>
       </c>
       <c r="E732" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F732" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G732" s="0" t="n">
-        <v>1195</v>
+        <v>2995</v>
       </c>
       <c r="H732" s="0" t="n">
-        <v>59.75</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="0" t="inlineStr">
         <is>
-          <t>81-7019-439-3   </t>
+          <t>81-7019-367-2  </t>
         </is>
       </c>
       <c r="B733" s="0" t="inlineStr">
         <is>
-          <t>Rice in Indian Perspective Pt 1-2 set</t>
+          <t>Review of Tropical Plant Pathology Supplement No.2 Diseases of Fibre and Oilseed crops</t>
         </is>
       </c>
       <c r="C733" s="0"/>
       <c r="D733" s="0" t="inlineStr">
         <is>
-          <t>S.D. Sharma,B.C. Nayak</t>
+          <t>Raychaudhuri, S.P.</t>
         </is>
       </c>
       <c r="E733" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F733" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F733" s="0"/>
       <c r="G733" s="0" t="n">
-        <v>5995</v>
+        <v>1295</v>
       </c>
       <c r="H733" s="0" t="n">
-        <v>299.75</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="0" t="inlineStr">
         <is>
-          <t>81-7019-563-3 </t>
+          <t>817019184X </t>
         </is>
       </c>
       <c r="B734" s="0" t="inlineStr">
         <is>
-          <t>Role of Animal Science in National Development Vol 1-5 (SET)</t>
+          <t>Review of Tropical Plant Pathology Vol 1: Diseases of Cereals, Maize and Millet</t>
         </is>
       </c>
       <c r="C734" s="0"/>
       <c r="D734" s="0" t="inlineStr">
         <is>
-          <t>B. B. Kaliwal</t>
+          <t>Raychaudhuri, S.P.</t>
         </is>
       </c>
       <c r="E734" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F734" s="0"/>
       <c r="G734" s="0" t="n">
-        <v>12995</v>
+        <v>795</v>
       </c>
       <c r="H734" s="0" t="n">
-        <v>649.75</v>
+        <v>39.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="0" t="inlineStr">
         <is>
-          <t>8170193265 </t>
+          <t>8170191443 </t>
         </is>
       </c>
       <c r="B735" s="0" t="inlineStr">
         <is>
-          <t>Rural Energy Alternatives in the Hilly areas: Social forestry and Biogas System</t>
+          <t>Review of Tropical Plant Pathology Vol 3:Diseases of Vegetables</t>
         </is>
       </c>
       <c r="C735" s="0"/>
       <c r="D735" s="0" t="inlineStr">
         <is>
-          <t>Monga, P. </t>
+          <t>Raychaudhuri, S.P.</t>
         </is>
       </c>
       <c r="E735" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F735" s="0"/>
       <c r="G735" s="0" t="n">
-        <v>2195</v>
+        <v>2295</v>
       </c>
       <c r="H735" s="0" t="n">
-        <v>109.75</v>
+        <v>114.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="0" t="inlineStr">
         <is>
-          <t>9789391734954 </t>
+          <t>8170191451 </t>
         </is>
       </c>
       <c r="B736" s="0" t="inlineStr">
         <is>
-          <t>S. R Ranganathan : Some Select Indian Studies on his Life and Work</t>
+          <t>Review of Tropical Plant Pathology Vol. 5 : Diseases of fibre and Oilseed crops</t>
         </is>
       </c>
       <c r="C736" s="0"/>
       <c r="D736" s="0" t="inlineStr">
         <is>
-          <t>M.P Satija , A.S. Chandel , K.P. Singh </t>
+          <t>Raychaudhuri, S.P.</t>
         </is>
       </c>
       <c r="E736" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F736" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F736" s="0"/>
       <c r="G736" s="0" t="n">
-        <v>2995</v>
+        <v>1995</v>
       </c>
       <c r="H736" s="0" t="n">
-        <v>80.00</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="0" t="inlineStr">
         <is>
-          <t>9788170195962 </t>
+          <t>8170193680 </t>
         </is>
       </c>
       <c r="B737" s="0" t="inlineStr">
         <is>
-          <t>Sabjee Utpadhand takniki (Hindi)</t>
+          <t>Review of Tropical Plant Pathology Vol.6: Techniques and Plant Quarantine</t>
         </is>
       </c>
       <c r="C737" s="0"/>
       <c r="D737" s="0" t="inlineStr">
         <is>
-          <t>Raj Narayan</t>
+          <t>Raychaudhuri, S.P.</t>
         </is>
       </c>
       <c r="E737" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F737" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F737" s="0"/>
       <c r="G737" s="0" t="n">
-        <v>2595</v>
+        <v>2295.00</v>
       </c>
       <c r="H737" s="0" t="n">
-        <v>129.75</v>
+        <v>114.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="0" t="inlineStr">
         <is>
-          <t>8170193648 </t>
+          <t>8170194148 </t>
         </is>
       </c>
       <c r="B738" s="0" t="inlineStr">
         <is>
-          <t>Samayasara (The Soul-Essence) Out of Print</t>
+          <t>Review of Tropical Plant Pathology Vol.7 Pt.1 : Hall of fame and plant Pathology</t>
         </is>
       </c>
       <c r="C738" s="0"/>
       <c r="D738" s="0" t="inlineStr">
         <is>
-          <t> Acharya, K.</t>
+          <t>Raychaudhuri, S.P.</t>
         </is>
       </c>
       <c r="E738" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F738" s="0"/>
       <c r="G738" s="0" t="n">
-        <v>1595</v>
+        <v>1995</v>
       </c>
       <c r="H738" s="0" t="n">
-        <v>79.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="0" t="inlineStr">
         <is>
-          <t>81-7019-483-3,9788170194835  </t>
+          <t>8170194385 </t>
         </is>
       </c>
       <c r="B739" s="0" t="inlineStr">
         <is>
-          <t>Saur Urja Dawara phasalo ke Aay Viradhi (Hindi)</t>
+          <t>Review of Tropical Plant PathologyVol. 8 : Hall of fame and plant Pathology,</t>
         </is>
       </c>
       <c r="C739" s="0"/>
       <c r="D739" s="0" t="inlineStr">
         <is>
-          <t> Agarwal, R.</t>
+          <t>Raychaudhuri, S.P.</t>
         </is>
       </c>
       <c r="E739" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F739" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F739" s="0"/>
       <c r="G739" s="0" t="n">
-        <v>595</v>
+        <v>1995</v>
       </c>
       <c r="H739" s="0" t="n">
-        <v>29.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="0" t="inlineStr">
         <is>
-          <t>81-7019-205-6  </t>
+          <t>81-7019-067-3  </t>
         </is>
       </c>
       <c r="B740" s="0" t="inlineStr">
         <is>
-          <t>Schwager?s Car Nicobar foraminifera : In the Reports of the Novare Expedition</t>
+          <t>Rhynchota Vol. 1 : Heteropters</t>
         </is>
       </c>
       <c r="C740" s="0"/>
       <c r="D740" s="0" t="inlineStr">
         <is>
-          <t>Bhattacharya, A.K.</t>
+          <t>Distant, W.L.</t>
         </is>
       </c>
       <c r="E740" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F740" s="0"/>
       <c r="G740" s="0" t="n">
-        <v>1595.00</v>
+        <v>2195</v>
       </c>
       <c r="H740" s="0" t="n">
-        <v>79.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="0" t="inlineStr">
         <is>
-          <t>81-7019-134-4  </t>
+          <t>81-7019-069-X  </t>
         </is>
       </c>
       <c r="B741" s="0" t="inlineStr">
         <is>
-          <t>Second Century of New and Rare Indian Plants (Out of Print)</t>
+          <t>Rhynchota Vol.3 : Heteropters-Homoptera</t>
         </is>
       </c>
       <c r="C741" s="0"/>
       <c r="D741" s="0" t="inlineStr">
         <is>
-          <t>KING G.,D. Prain</t>
+          <t>Distant, W.L.</t>
         </is>
       </c>
       <c r="E741" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F741" s="0"/>
       <c r="G741" s="0" t="n">
-        <v>2995</v>
+        <v>2195</v>
       </c>
       <c r="H741" s="0" t="n">
-        <v>149.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="0" t="inlineStr">
         <is>
-          <t>8170190649 </t>
+          <t>8170190703 </t>
         </is>
       </c>
       <c r="B742" s="0" t="inlineStr">
         <is>
-          <t>Sedimentary Geology of the Himalaya</t>
+          <t>Rhynchota, Vol. 4 Homoptera and Appendix</t>
         </is>
       </c>
       <c r="C742" s="0"/>
       <c r="D742" s="0" t="inlineStr">
         <is>
-          <t>Srivastava, R.A.K. </t>
+          <t>Distant, W.L.</t>
         </is>
       </c>
       <c r="E742" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F742" s="0"/>
       <c r="G742" s="0" t="n">
-        <v>2195.00</v>
+        <v>2195</v>
       </c>
       <c r="H742" s="0" t="n">
         <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="0" t="inlineStr">
         <is>
-          <t>9789391734961 </t>
+          <t>8170190673 </t>
         </is>
       </c>
       <c r="B743" s="0" t="inlineStr">
         <is>
-          <t>Seeding Change : Next-Generation Trends in Agriculture Extension</t>
+          <t>Rhynchota, Vol.2 : Heteropters (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C743" s="0"/>
       <c r="D743" s="0" t="inlineStr">
         <is>
-          <t>Bineeta Satpathy, Kabita Mondal, Bikram Barman &amp; Sayak Saha</t>
+          <t>Distant, W.L.</t>
         </is>
       </c>
       <c r="E743" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F743" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F743" s="0"/>
       <c r="G743" s="0" t="n">
-        <v>2995</v>
+        <v>2195</v>
       </c>
       <c r="H743" s="0" t="n">
-        <v>80.00</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="0" t="inlineStr">
         <is>
-          <t>81-7019-5981; 9788170195986 </t>
+          <t>81070190711 </t>
         </is>
       </c>
       <c r="B744" s="0" t="inlineStr">
         <is>
-          <t>Selected Concepts in Chemistry</t>
+          <t>Rhynchota, Vol.5: Heteropters-Appendix (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C744" s="0"/>
       <c r="D744" s="0" t="inlineStr">
         <is>
-          <t>B. P. Nandeshwarappa</t>
+          <t>Distant, W.L.</t>
         </is>
       </c>
       <c r="E744" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F744" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F744" s="0"/>
       <c r="G744" s="0" t="n">
-        <v>2495</v>
+        <v>2195</v>
       </c>
       <c r="H744" s="0" t="n">
-        <v>124.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="0" t="inlineStr">
         <is>
-          <t>8170190622 </t>
+          <t>817019071X </t>
         </is>
       </c>
       <c r="B745" s="0" t="inlineStr">
         <is>
-          <t>Selected Examples of Indian Art (Out of Print)</t>
+          <t>Rhynchota, Vol.6: Heteropters-Appendix (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C745" s="0"/>
       <c r="D745" s="0" t="inlineStr">
         <is>
-          <t>Swamy, A.K.C.</t>
+          <t>Distant, W.L.</t>
         </is>
       </c>
       <c r="E745" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F745" s="0"/>
       <c r="G745" s="0" t="n">
-        <v>1995</v>
+        <v>2195</v>
       </c>
       <c r="H745" s="0" t="n">
-        <v>99.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="0" t="inlineStr">
         <is>
-          <t>9789391734268 </t>
+          <t>8170190738 </t>
         </is>
       </c>
       <c r="B746" s="0" t="inlineStr">
         <is>
-          <t>Semen Cryopreservation and Artifical Insemination in Mithun</t>
+          <t>Rhynchota, Vol.7: Heteropters-Appendix (Fauna Of British India)</t>
         </is>
       </c>
       <c r="C746" s="0"/>
       <c r="D746" s="0" t="inlineStr">
         <is>
-          <t>M. H. Khan, Vikram R., Perumal P. Abhijit Mitra </t>
+          <t>Distant, W.L.</t>
         </is>
       </c>
       <c r="E746" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F746" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F746" s="0"/>
       <c r="G746" s="0" t="n">
-        <v>1595</v>
+        <v>2195</v>
       </c>
       <c r="H746" s="0" t="n">
-        <v>50.00</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="0" t="inlineStr">
         <is>
-          <t>8170191866 </t>
+          <t>81701946306,9788170194637 </t>
         </is>
       </c>
       <c r="B747" s="0" t="inlineStr">
         <is>
-          <t>Shortening Structures in Eastern &amp; North-Western Himalayan</t>
+          <t>Rice and Food Security</t>
         </is>
       </c>
       <c r="C747" s="0"/>
       <c r="D747" s="0" t="inlineStr">
         <is>
-          <t>Schwan, W.</t>
+          <t>Bhatt, B.P.</t>
         </is>
       </c>
       <c r="E747" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F747" s="0"/>
+      <c r="F747" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G747" s="0" t="n">
-        <v>995.00</v>
+        <v>1195</v>
       </c>
       <c r="H747" s="0" t="n">
-        <v>49.75</v>
+        <v>59.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="0" t="inlineStr">
         <is>
-          <t>81-7019-541-8,9788170195412 </t>
+          <t>81-7019-439-3   </t>
         </is>
       </c>
       <c r="B748" s="0" t="inlineStr">
         <is>
-          <t>Shrimd Bhagwat ke Ruchir Sundarb (Hindi)</t>
+          <t>Rice in Indian Perspective Pt 1-2 set</t>
         </is>
       </c>
       <c r="C748" s="0"/>
       <c r="D748" s="0" t="inlineStr">
         <is>
-          <t>N. Pandey</t>
+          <t>S.D. Sharma,B.C. Nayak</t>
         </is>
       </c>
       <c r="E748" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F748" s="0" t="inlineStr">
         <is>
-          <t>Hindi</t>
+          <t>English</t>
         </is>
       </c>
       <c r="G748" s="0" t="n">
-        <v>995</v>
+        <v>5995</v>
       </c>
       <c r="H748" s="0" t="n">
-        <v>49.75</v>
+        <v>299.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="0" t="inlineStr">
         <is>
-          <t>9789348596611 </t>
+          <t>81-7019-563-3 </t>
         </is>
       </c>
       <c r="B749" s="0" t="inlineStr">
         <is>
-          <t>Social Activities and Its Impact on Mizo Students</t>
+          <t>Role of Animal Science in National Development Vol 1-5 (SET)</t>
         </is>
       </c>
       <c r="C749" s="0"/>
       <c r="D749" s="0" t="inlineStr">
         <is>
-          <t>Francis L.R Puia Tlau, Lalbiakdiki Hnamte, B.B Mishra</t>
+          <t>B. B. Kaliwal</t>
         </is>
       </c>
       <c r="E749" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F749" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F749" s="0"/>
       <c r="G749" s="0" t="n">
-        <v>1195</v>
+        <v>12995</v>
       </c>
       <c r="H749" s="0" t="n">
-        <v>35.00</v>
+        <v>649.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="0" t="inlineStr">
         <is>
-          <t>0880651946 </t>
+          <t>8170193265 </t>
         </is>
       </c>
       <c r="B750" s="0" t="inlineStr">
         <is>
-          <t>Social Anthropology in India: Contemporary Prespectives</t>
+          <t>Rural Energy Alternatives in the Hilly areas: Social forestry and Biogas System</t>
         </is>
       </c>
       <c r="C750" s="0"/>
       <c r="D750" s="0" t="inlineStr">
         <is>
-          <t>Srivastava, R.</t>
+          <t>Monga, P. </t>
         </is>
       </c>
       <c r="E750" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F750" s="0"/>
       <c r="G750" s="0" t="n">
-        <v>1695</v>
+        <v>2195</v>
       </c>
       <c r="H750" s="0" t="n">
-        <v>84.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="0" t="inlineStr">
         <is>
-          <t>81-88065-316   </t>
+          <t>9789391734954 </t>
         </is>
       </c>
       <c r="B751" s="0" t="inlineStr">
         <is>
-          <t>Social Aspects of Mining Towns of the Tribal Region Part II (Maps and Illustrations) </t>
+          <t>S. R Ranganathan : Some Select Indian Studies on his Life and Work</t>
         </is>
       </c>
       <c r="C751" s="0"/>
       <c r="D751" s="0" t="inlineStr">
         <is>
-          <t>Prasad, M.</t>
+          <t>M.P Satija , A.S. Chandel , K.P. Singh </t>
         </is>
       </c>
       <c r="E751" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F751" s="0"/>
+      <c r="F751" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G751" s="0" t="n">
-        <v>995</v>
+        <v>2995</v>
       </c>
       <c r="H751" s="0" t="n">
-        <v>49.75</v>
+        <v>80.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="0" t="inlineStr">
         <is>
-          <t>81-7019-315-X  </t>
+          <t>9788170195962 </t>
         </is>
       </c>
       <c r="B752" s="0" t="inlineStr">
         <is>
-          <t>Social Aspects of Mining Towns of the Tribal Region Pt. 1</t>
+          <t>Sabjee Utpadhand takniki (Hindi)</t>
         </is>
       </c>
       <c r="C752" s="0"/>
       <c r="D752" s="0" t="inlineStr">
         <is>
-          <t>Prasad, M.</t>
+          <t>Raj Narayan</t>
         </is>
       </c>
       <c r="E752" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F752" s="0"/>
+      <c r="F752" s="0" t="inlineStr">
+        <is>
+          <t>Hindi</t>
+        </is>
+      </c>
       <c r="G752" s="0" t="n">
-        <v>1295</v>
+        <v>2595</v>
       </c>
       <c r="H752" s="0" t="n">
-        <v>64.75</v>
+        <v>129.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="0" t="inlineStr">
         <is>
-          <t>9788197361265 </t>
+          <t>8170193648 </t>
         </is>
       </c>
       <c r="B753" s="0" t="inlineStr">
         <is>
-          <t>Social Casework: The Indian Paradigm and Practice</t>
+          <t>Samayasara (The Soul-Essence) Out of Print</t>
         </is>
       </c>
       <c r="C753" s="0"/>
       <c r="D753" s="0" t="inlineStr">
         <is>
-          <t>Ranjana Sehgal</t>
+          <t> Acharya, K.</t>
         </is>
       </c>
       <c r="E753" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F753" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F753" s="0"/>
       <c r="G753" s="0" t="n">
-        <v>1995</v>
+        <v>1595</v>
       </c>
       <c r="H753" s="0" t="n">
-        <v>55.00</v>
+        <v>79.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>81-7019-483-3,9788170194835  </t>
         </is>
       </c>
       <c r="B754" s="0" t="inlineStr">
         <is>
-          <t>Social Forestry Environmental </t>
+          <t>Saur Urja Dawara phasalo Se Aay Viradhi (Hindi)</t>
         </is>
       </c>
       <c r="C754" s="0"/>
       <c r="D754" s="0" t="inlineStr">
         <is>
-          <t>M.P. Singh</t>
+          <t> Agarwal, R.</t>
         </is>
       </c>
       <c r="E754" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F754" s="0"/>
+      <c r="F754" s="0" t="inlineStr">
+        <is>
+          <t>Hindi</t>
+        </is>
+      </c>
       <c r="G754" s="0" t="n">
-        <v>625</v>
+        <v>595</v>
       </c>
       <c r="H754" s="0" t="n">
-        <v>31.25</v>
+        <v>29.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="0" t="inlineStr">
         <is>
-          <t>9788170196631 </t>
+          <t>81-7019-205-6  </t>
         </is>
       </c>
       <c r="B755" s="0" t="inlineStr">
         <is>
-          <t>Social Media and Librarianship Connecting the Communities</t>
+          <t>Schwager?s Car Nicobar foraminifera : In the Reports of the Novare Expedition</t>
         </is>
       </c>
       <c r="C755" s="0"/>
       <c r="D755" s="0" t="inlineStr">
         <is>
-          <t>Rath, P.</t>
+          <t>Bhattacharya, A.K.</t>
         </is>
       </c>
       <c r="E755" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F755" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F755" s="0"/>
       <c r="G755" s="0" t="n">
-        <v>2995</v>
+        <v>1595.00</v>
       </c>
       <c r="H755" s="0" t="n">
-        <v>149.75</v>
+        <v>79.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="0" t="inlineStr">
         <is>
-          <t>9788170196396 </t>
+          <t>81-7019-134-4  </t>
         </is>
       </c>
       <c r="B756" s="0" t="inlineStr">
         <is>
-          <t>Social Science Research Methodology : Concepts and Processes</t>
+          <t>Second Century of New and Rare Indian Plants (Out of Print)</t>
         </is>
       </c>
       <c r="C756" s="0"/>
       <c r="D756" s="0" t="inlineStr">
         <is>
-          <t>Gupta R.B</t>
+          <t>KING G.,D. Prain</t>
         </is>
       </c>
       <c r="E756" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F756" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F756" s="0"/>
       <c r="G756" s="0" t="n">
-        <v>1595</v>
+        <v>2995</v>
       </c>
       <c r="H756" s="0" t="n">
-        <v>50.00</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="0" t="inlineStr">
         <is>
-          <t>81-7019-556-6,9788170195566 </t>
+          <t>8170190649 </t>
         </is>
       </c>
       <c r="B757" s="0" t="inlineStr">
         <is>
-          <t>Soil Health Management in Plantation Crops</t>
+          <t>Sedimentary Geology of the Himalaya</t>
         </is>
       </c>
       <c r="C757" s="0"/>
       <c r="D757" s="0" t="inlineStr">
         <is>
-          <t>P. Chowdappa</t>
+          <t>Srivastava, R.A.K. </t>
         </is>
       </c>
       <c r="E757" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F757" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F757" s="0"/>
       <c r="G757" s="0" t="n">
-        <v>2995</v>
+        <v>2195.00</v>
       </c>
       <c r="H757" s="0" t="n">
-        <v>149.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="0" t="inlineStr">
         <is>
-          <t>81-7019-461-4,9788170194958 </t>
+          <t>9789391734961 </t>
         </is>
       </c>
       <c r="B758" s="0" t="inlineStr">
         <is>
-          <t>Soil Resources of North Eastern States of India</t>
+          <t>Seeding Change : Next-Generation Trends in Agriculture Extension</t>
         </is>
       </c>
       <c r="C758" s="0"/>
       <c r="D758" s="0" t="inlineStr">
         <is>
-          <t>Kumar, A.,Baruah,U.</t>
+          <t>Bineeta Satpathy, Kabita Mondal, Bikram Barman &amp; Sayak Saha</t>
         </is>
       </c>
       <c r="E758" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F758" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G758" s="0" t="n">
-        <v>2195</v>
+        <v>2995</v>
       </c>
       <c r="H758" s="0" t="n">
-        <v>109.75</v>
+        <v>80.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="0" t="inlineStr">
         <is>
-          <t>9788170197140 </t>
+          <t>81-7019-5981; 9788170195986 </t>
         </is>
       </c>
       <c r="B759" s="0" t="inlineStr">
         <is>
-          <t>Some Problems of Translation: A Study of Tagore's Red Oleanders</t>
+          <t>Selected Concepts in Chemistry</t>
         </is>
       </c>
       <c r="C759" s="0"/>
       <c r="D759" s="0" t="inlineStr">
         <is>
-          <t>Basudeb Chakraborti</t>
+          <t>B. P. Nandeshwarappa</t>
         </is>
       </c>
       <c r="E759" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F759" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G759" s="0" t="n">
-        <v>995</v>
+        <v>2495</v>
       </c>
       <c r="H759" s="0" t="n">
-        <v>50.00</v>
+        <v>124.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="0" t="inlineStr">
         <is>
-          <t>8170194113 </t>
+          <t>8170190622 </t>
         </is>
       </c>
       <c r="B760" s="0" t="inlineStr">
         <is>
-          <t>Soyabean Pests in India and Their Management</t>
+          <t>Selected Examples of Indian Art (Out of Print)</t>
         </is>
       </c>
       <c r="C760" s="0"/>
       <c r="D760" s="0" t="inlineStr">
         <is>
-          <t>Kundu, G.G.</t>
+          <t>Swamy, A.K.C.</t>
         </is>
       </c>
       <c r="E760" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F760" s="0"/>
       <c r="G760" s="0" t="n">
-        <v>995</v>
+        <v>1995</v>
       </c>
       <c r="H760" s="0" t="n">
-        <v>49.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="0" t="inlineStr">
         <is>
-          <t>8170193348 </t>
+          <t>9789391734268 </t>
         </is>
       </c>
       <c r="B761" s="0" t="inlineStr">
         <is>
-          <t>Special Ichthyology (chastnaya ikjtiologia)</t>
+          <t>Semen Cryopreservation and Artifical Insemination in Mithun</t>
         </is>
       </c>
       <c r="C761" s="0"/>
       <c r="D761" s="0" t="inlineStr">
         <is>
-          <t>Goodrich, E.S.</t>
+          <t>M. H. Khan, Vikram R., Perumal P. Abhijit Mitra </t>
         </is>
       </c>
       <c r="E761" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F761" s="0"/>
+      <c r="F761" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G761" s="0" t="n">
-        <v>2995</v>
+        <v>1595</v>
       </c>
       <c r="H761" s="0" t="n">
-        <v>114.75</v>
+        <v>50.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="0" t="inlineStr">
         <is>
-          <t>8179191696 </t>
+          <t>9789348596109 </t>
         </is>
       </c>
       <c r="B762" s="0" t="inlineStr">
         <is>
-          <t>Species of Dalbargia of South Eastern Asia</t>
+          <t>Sexual Reproduction in Flowering Plants: Reviews</t>
         </is>
       </c>
       <c r="C762" s="0"/>
       <c r="D762" s="0" t="inlineStr">
         <is>
-          <t>D. Prain</t>
+          <t>A.J. Solomon Raju </t>
         </is>
       </c>
       <c r="E762" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F762" s="0"/>
+      <c r="F762" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G762" s="0" t="n">
-        <v>2995</v>
+        <v>3995</v>
       </c>
       <c r="H762" s="0" t="n">
-        <v>149.75</v>
+        <v>115.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="0" t="inlineStr">
         <is>
-          <t>81-7019-446-6,81-7019-448-2 </t>
+          <t>8170191866 </t>
         </is>
       </c>
       <c r="B763" s="0" t="inlineStr">
         <is>
-          <t>Spice Crops Vol 1-2 (Set)</t>
+          <t>Shortening Structures in Eastern &amp; North-Western Himalayan</t>
         </is>
       </c>
       <c r="C763" s="0"/>
       <c r="D763" s="0" t="inlineStr">
         <is>
-          <t>Parthasarathy, V.A.</t>
+          <t>Schwan, W.</t>
         </is>
       </c>
       <c r="E763" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F763" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F763" s="0"/>
       <c r="G763" s="0" t="n">
-        <v>6995</v>
+        <v>995.00</v>
       </c>
       <c r="H763" s="0" t="n">
-        <v>349.75</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="0" t="inlineStr">
         <is>
-          <t>81-7019-588-4,9788170195887 </t>
+          <t>81-7019-541-8,9788170195412 </t>
         </is>
       </c>
       <c r="B764" s="0" t="inlineStr">
         <is>
-          <t>Spice Drugs : Antibacterial Potential</t>
+          <t>Shrimd Bhagwat ke Ruchir Sandarbh (Hindi)</t>
         </is>
       </c>
       <c r="C764" s="0"/>
       <c r="D764" s="0" t="inlineStr">
         <is>
-          <t>Kaushik, P.</t>
+          <t>N. Pandey</t>
         </is>
       </c>
       <c r="E764" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F764" s="0" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>Hindi</t>
         </is>
       </c>
       <c r="G764" s="0" t="n">
-        <v>2395</v>
+        <v>995</v>
       </c>
       <c r="H764" s="0" t="n">
-        <v>119.75</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="0" t="inlineStr">
         <is>
-          <t>9789391734152 </t>
+          <t>9789348596611 </t>
         </is>
       </c>
       <c r="B765" s="0" t="inlineStr">
         <is>
-          <t>Spice Production ( A Textbook)</t>
+          <t>Social Activities and Its Impact on Mizo Students</t>
         </is>
       </c>
       <c r="C765" s="0"/>
       <c r="D765" s="0" t="inlineStr">
         <is>
-          <t>S. P. Kanaujia, Raj Narayan, Akali Sema and Moakala Changkiri</t>
+          <t>Francis L.R Puia Tlau, Lalbiakdiki Hnamte, B.B Mishra</t>
         </is>
       </c>
       <c r="E765" s="0" t="inlineStr">
         <is>
-          <t>PB</t>
+          <t>HB</t>
         </is>
       </c>
       <c r="F765" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G765" s="0" t="n">
-        <v>1295</v>
+        <v>1195</v>
       </c>
       <c r="H765" s="0" t="n">
-        <v>75.00</v>
+        <v>35.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="0" t="inlineStr">
         <is>
-          <t>8170195051, 9788170195054 </t>
+          <t>0880651946 </t>
         </is>
       </c>
       <c r="B766" s="0" t="inlineStr">
         <is>
-          <t>Spices</t>
+          <t>Social Anthropology in India: Contemporary Prespectives</t>
         </is>
       </c>
       <c r="C766" s="0"/>
       <c r="D766" s="0" t="inlineStr">
         <is>
-          <t>Vijai Bahadur Singh</t>
+          <t>Srivastava, R.</t>
         </is>
       </c>
       <c r="E766" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F766" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F766" s="0"/>
       <c r="G766" s="0" t="n">
-        <v>2995</v>
+        <v>1695</v>
       </c>
       <c r="H766" s="0" t="n">
-        <v>149.75</v>
+        <v>84.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="0" t="inlineStr">
         <is>
-          <t>8170191874 </t>
+          <t>81-88065-316   </t>
         </is>
       </c>
       <c r="B767" s="0" t="inlineStr">
         <is>
-          <t>Spores of Indian Ferns</t>
+          <t>Social Aspects of Mining Towns of the Tribal Region Part II (Maps and Illustrations) </t>
         </is>
       </c>
       <c r="C767" s="0"/>
       <c r="D767" s="0" t="inlineStr">
         <is>
-          <t>Devi, S.</t>
+          <t>Prasad, M.</t>
         </is>
       </c>
       <c r="E767" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F767" s="0"/>
       <c r="G767" s="0" t="n">
-        <v>595</v>
+        <v>995</v>
       </c>
       <c r="H767" s="0" t="n">
-        <v>29.75</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="0" t="inlineStr">
         <is>
-          <t>8170193176 </t>
+          <t>81-7019-315-X  </t>
         </is>
       </c>
       <c r="B768" s="0" t="inlineStr">
         <is>
-          <t>Stastical Mechanics and Many Body Problems</t>
+          <t>Social Aspects of Mining Towns of the Tribal Region Pt. 1</t>
         </is>
       </c>
       <c r="C768" s="0"/>
       <c r="D768" s="0" t="inlineStr">
         <is>
-          <t>Khanna, K.M.</t>
+          <t>Prasad, M.</t>
         </is>
       </c>
       <c r="E768" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F768" s="0"/>
       <c r="G768" s="0" t="n">
-        <v>2195.00</v>
+        <v>1295</v>
       </c>
       <c r="H768" s="0" t="n">
-        <v>109.75</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="0" t="inlineStr">
         <is>
-          <t>9789391734701 </t>
+          <t>9788197361265 </t>
         </is>
       </c>
       <c r="B769" s="0" t="inlineStr">
         <is>
-          <t>Stress-Free Horticulture: Empowering Crop Resilience Against Abiotic Challenges</t>
+          <t>Social Casework: The Indian Paradigm and Practice</t>
         </is>
       </c>
       <c r="C769" s="0"/>
       <c r="D769" s="0" t="inlineStr">
         <is>
-          <t>Kiran P. Bhagat, Poonam Kashyap, Ajay V Narwade, Subhra Saikat Roy, Amrit Lal Meena, A. Thirugnanavel</t>
+          <t>Ranjana Sehgal</t>
         </is>
       </c>
       <c r="E769" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F769" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G769" s="0" t="n">
-        <v>3995</v>
+        <v>1995</v>
       </c>
       <c r="H769" s="0" t="n">
-        <v>80.00</v>
+        <v>55.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="0" t="inlineStr">
         <is>
-          <t>8170191440 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B770" s="0" t="inlineStr">
         <is>
-          <t>Studies in the Morophology of Indian Heteromerare</t>
+          <t>Social Forestry Environmental </t>
         </is>
       </c>
       <c r="C770" s="0"/>
       <c r="D770" s="0" t="inlineStr">
         <is>
-          <t>P.K.K.Nair</t>
+          <t>M.P. Singh</t>
         </is>
       </c>
       <c r="E770" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F770" s="0"/>
       <c r="G770" s="0" t="n">
-        <v>995.00</v>
+        <v>625</v>
       </c>
       <c r="H770" s="0" t="n">
-        <v>49.75</v>
+        <v>31.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="0" t="inlineStr">
         <is>
-          <t>81-7019-143-3  </t>
+          <t>9788170196631 </t>
         </is>
       </c>
       <c r="B771" s="0" t="inlineStr">
         <is>
-          <t>Studies in the Pollen Morphology of Rosales</t>
+          <t>Social Media and Librarianship Connecting the Communities</t>
         </is>
       </c>
       <c r="C771" s="0"/>
       <c r="D771" s="0" t="inlineStr">
         <is>
-          <t>P.K.K.Nair,Katiyar, K.</t>
+          <t>Rath, P.</t>
         </is>
       </c>
       <c r="E771" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F771" s="0"/>
+      <c r="F771" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G771" s="0" t="n">
-        <v>995</v>
+        <v>2995</v>
       </c>
       <c r="H771" s="0" t="n">
-        <v>49.75</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="0" t="inlineStr">
         <is>
-          <t>8170190010 </t>
+          <t>9788170196396 </t>
         </is>
       </c>
       <c r="B772" s="0" t="inlineStr">
         <is>
-          <t>Studies in the Pollen Morphology of Some Cultivated Angiosperms</t>
+          <t>Social Science Research Methodology : Concepts and Processes</t>
         </is>
       </c>
       <c r="C772" s="0"/>
       <c r="D772" s="0" t="inlineStr">
         <is>
-          <t>Agarwal, A.</t>
+          <t>Gupta R.B</t>
         </is>
       </c>
       <c r="E772" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F772" s="0"/>
+      <c r="F772" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G772" s="0" t="n">
-        <v>1295.00</v>
+        <v>1595</v>
       </c>
       <c r="H772" s="0" t="n">
-        <v>64.75</v>
+        <v>50.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>81-7019-556-6,9788170195566 </t>
         </is>
       </c>
       <c r="B773" s="0" t="inlineStr">
         <is>
-          <t>Studies in the Pollen Morphology of South Indian Rubiaceae</t>
+          <t>Soil Health Management in Plantation Crops</t>
         </is>
       </c>
       <c r="C773" s="0"/>
       <c r="D773" s="0" t="inlineStr">
         <is>
-          <t>Mathew, P.M.</t>
+          <t>P. Chowdappa</t>
         </is>
       </c>
       <c r="E773" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F773" s="0"/>
+      <c r="F773" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G773" s="0" t="n">
-        <v>1295.00</v>
+        <v>2995</v>
       </c>
       <c r="H773" s="0" t="n">
-        <v>64.75</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="0" t="inlineStr">
         <is>
-          <t>8170193516 </t>
+          <t>81-7019-461-4,9788170194958 </t>
         </is>
       </c>
       <c r="B774" s="0" t="inlineStr">
         <is>
-          <t>Studies on the Development of Anther and Palynology of Indian Cucurbitaceae</t>
+          <t>Soil Resources of North Eastern States of India</t>
         </is>
       </c>
       <c r="C774" s="0"/>
       <c r="D774" s="0" t="inlineStr">
         <is>
-          <t>Sharma, S.</t>
+          <t>Kumar. A ,Baruah.U</t>
         </is>
       </c>
       <c r="E774" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F774" s="0"/>
+      <c r="F774" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G774" s="0" t="n">
-        <v>1995.00</v>
+        <v>2195</v>
       </c>
       <c r="H774" s="0" t="n">
-        <v>99.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="0" t="inlineStr">
         <is>
-          <t>81-7019-286-2  </t>
+          <t>9788170197140 </t>
         </is>
       </c>
       <c r="B775" s="0" t="inlineStr">
         <is>
-          <t>Studies on the Pollen Biology of Certain Cultivated malvaceae</t>
+          <t>Some Problems of Translation: A Study of Tagore's Red Oleanders</t>
         </is>
       </c>
       <c r="C775" s="0"/>
       <c r="D775" s="0" t="inlineStr">
         <is>
-          <t>P.K.K.Nair,Srivastava, D.</t>
+          <t>Basudeb Chakraborti</t>
         </is>
       </c>
       <c r="E775" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F775" s="0"/>
+      <c r="F775" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G775" s="0" t="n">
-        <v>1295</v>
+        <v>995</v>
       </c>
       <c r="H775" s="0" t="n">
-        <v>64.75</v>
+        <v>50.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>8170194113 </t>
         </is>
       </c>
       <c r="B776" s="0" t="inlineStr">
         <is>
-          <t>Studies on the Structure And Development of Vertebrates Vol.I &amp; II set</t>
+          <t>Soyabean Pests in India and Their Management</t>
         </is>
       </c>
       <c r="C776" s="0"/>
       <c r="D776" s="0" t="inlineStr">
         <is>
-          <t>Goodrich, E.S.</t>
+          <t>Kundu, G.G.</t>
         </is>
       </c>
       <c r="E776" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F776" s="0"/>
       <c r="G776" s="0" t="n">
-        <v>1000</v>
+        <v>995</v>
       </c>
       <c r="H776" s="0" t="n">
-        <v>50.00</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>8170193348 </t>
         </is>
       </c>
       <c r="B777" s="0" t="inlineStr">
         <is>
-          <t>Sturvants Notes on Edible Plants</t>
+          <t>Special Ichthyology (chastnaya ikjtiologia)</t>
         </is>
       </c>
       <c r="C777" s="0"/>
       <c r="D777" s="0" t="inlineStr">
         <is>
-          <t>Fedrick, U.P.</t>
+          <t>Goodrich, E.S.</t>
         </is>
       </c>
       <c r="E777" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F777" s="0"/>
       <c r="G777" s="0" t="n">
-        <v>1000</v>
+        <v>2995</v>
       </c>
       <c r="H777" s="0" t="n">
-        <v>50.00</v>
+        <v>114.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="0" t="inlineStr">
         <is>
-          <t>9788170196716 </t>
+          <t>8179191696 </t>
         </is>
       </c>
       <c r="B778" s="0" t="inlineStr">
         <is>
-          <t>Subsidiary Enterprises to Empower Women and Rural Youth</t>
+          <t>Species of Dalbargia of South Eastern Asia</t>
         </is>
       </c>
       <c r="C778" s="0"/>
       <c r="D778" s="0" t="inlineStr">
         <is>
-          <t>Toppo, S.</t>
+          <t>D. Prain</t>
         </is>
       </c>
       <c r="E778" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F778" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F778" s="0"/>
       <c r="G778" s="0" t="n">
-        <v>2495</v>
+        <v>2995</v>
       </c>
       <c r="H778" s="0" t="n">
-        <v>124.75</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="0" t="inlineStr">
         <is>
-          <t>9788197361289 </t>
+          <t>81-7019-446-6,81-7019-448-2 </t>
         </is>
       </c>
       <c r="B779" s="0" t="inlineStr">
         <is>
-          <t>Sustainable Approach to Agri-Business Management</t>
+          <t>Spice Crops Vol 1-2 (Set)</t>
         </is>
       </c>
       <c r="C779" s="0"/>
       <c r="D779" s="0" t="inlineStr">
         <is>
-          <t>Amod Sharma, Sanjoy Das, Khan Chand, G. V. Rohith and S. G. Singh</t>
+          <t>Parthasarathy, V.A.</t>
         </is>
       </c>
       <c r="E779" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F779" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G779" s="0" t="n">
-        <v>2595</v>
+        <v>6995</v>
       </c>
       <c r="H779" s="0" t="n">
-        <v>75.00</v>
+        <v>349.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="0" t="inlineStr">
         <is>
-          <t>8170194539,9798170194537 </t>
+          <t>81-7019-588-4,9788170195887 </t>
         </is>
       </c>
       <c r="B780" s="0" t="inlineStr">
         <is>
-          <t>Sustainable Hill Agriculture</t>
+          <t>Spice Drugs : Antibacterial Potential</t>
         </is>
       </c>
       <c r="C780" s="0"/>
       <c r="D780" s="0" t="inlineStr">
         <is>
-          <t>Prakash, N.</t>
+          <t>Kaushik, P.</t>
         </is>
       </c>
       <c r="E780" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F780" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G780" s="0" t="n">
-        <v>2995</v>
+        <v>2395</v>
       </c>
       <c r="H780" s="0" t="n">
-        <v>149.75</v>
+        <v>119.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="0" t="inlineStr">
         <is>
-          <t>81-7019-601-6; 9788170196013 </t>
+          <t>9789391734152 </t>
         </is>
       </c>
       <c r="B781" s="0" t="inlineStr">
         <is>
-          <t>Sustainable Horticulture</t>
+          <t>Spice Production ( A Text book)</t>
         </is>
       </c>
       <c r="C781" s="0"/>
       <c r="D781" s="0" t="inlineStr">
         <is>
-          <t>Alila P.</t>
+          <t>S. P. Kanaujia, Raj Narayan, Akali Sema and Moakala Changkiri</t>
         </is>
       </c>
       <c r="E781" s="0" t="inlineStr">
         <is>
-          <t>HB</t>
+          <t>PB</t>
         </is>
       </c>
       <c r="F781" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G781" s="0" t="n">
-        <v>3995</v>
+        <v>1295</v>
       </c>
       <c r="H781" s="0" t="n">
-        <v>199.75</v>
+        <v>75.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="0" t="inlineStr">
         <is>
-          <t>9789391734831 </t>
+          <t>8170195051, 9788170195054 </t>
         </is>
       </c>
       <c r="B782" s="0" t="inlineStr">
         <is>
-          <t>SUSTAINABLE HORTICULTURE A KEY TO FUTURISTIC FARMING</t>
+          <t>Spices</t>
         </is>
       </c>
       <c r="C782" s="0"/>
       <c r="D782" s="0" t="inlineStr">
         <is>
-          <t>Manivannan S,  Afiya RS, Senthilkumar S, </t>
+          <t>Vijai Bahadur Singh</t>
         </is>
       </c>
       <c r="E782" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F782" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G782" s="0" t="n">
-        <v>2595</v>
+        <v>2995</v>
       </c>
       <c r="H782" s="0" t="n">
-        <v>60.00</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="0" t="inlineStr">
         <is>
-          <t>9788197951657 </t>
+          <t>8170191874 </t>
         </is>
       </c>
       <c r="B783" s="0" t="inlineStr">
         <is>
-          <t>Sustainable Solutions: Navigating Climate Change and Natural Resources</t>
+          <t>Spores of Indian Ferns</t>
         </is>
       </c>
       <c r="C783" s="0"/>
       <c r="D783" s="0" t="inlineStr">
         <is>
-          <t>S.T. Lalzarzovi, O.P. Tripathi Lalnuntluanga and B.P. Mishra</t>
+          <t>Devi, S.</t>
         </is>
       </c>
       <c r="E783" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F783" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F783" s="0"/>
       <c r="G783" s="0" t="n">
-        <v>3295</v>
+        <v>595</v>
       </c>
       <c r="H783" s="0" t="n">
-        <v>95.00</v>
+        <v>29.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="0" t="inlineStr">
         <is>
-          <t>81-7019-614-3; 9788170196143 </t>
+          <t>8170193176 </t>
         </is>
       </c>
       <c r="B784" s="0" t="inlineStr">
         <is>
-          <t>Sweet Cherry</t>
+          <t>Stastical Mechanics and Many Body Problems</t>
         </is>
       </c>
       <c r="C784" s="0"/>
       <c r="D784" s="0" t="inlineStr">
         <is>
-          <t>Bansi Lal Puttoo</t>
+          <t>Khanna, K.M.</t>
         </is>
       </c>
       <c r="E784" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F784" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F784" s="0"/>
       <c r="G784" s="0" t="n">
-        <v>3495</v>
+        <v>2195.00</v>
       </c>
       <c r="H784" s="0" t="n">
-        <v>174.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>9789391734701 </t>
         </is>
       </c>
       <c r="B785" s="0" t="inlineStr">
         <is>
-          <t>Systema Helminthum, Vol.1. Part I, The Digentic Tremotodes of Vertebrates</t>
+          <t>Stress-Free Horticulture: Empowering Crop Resilience Against Abiotic Challenges</t>
         </is>
       </c>
       <c r="C785" s="0"/>
       <c r="D785" s="0" t="inlineStr">
         <is>
-          <t>Yamaguti, S.</t>
+          <t>Kiran P. Bhagat, Poonam Kashyap, Ajay V Narwade, Subhra Saikat Roy, Amrit Lal Meena, A. Thirugnanavel</t>
         </is>
       </c>
       <c r="E785" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F785" s="0"/>
+      <c r="F785" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G785" s="0" t="n">
-        <v>3500</v>
+        <v>3995</v>
       </c>
       <c r="H785" s="0" t="n">
-        <v>175.00</v>
+        <v>80.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>8170191440 </t>
         </is>
       </c>
       <c r="B786" s="0" t="inlineStr">
         <is>
-          <t>Systema Helminthum, Vol.4: Manogenea &amp; Aspidoestyles</t>
+          <t>Studies in the Morophology of Indian Heteromerare</t>
         </is>
       </c>
       <c r="C786" s="0"/>
       <c r="D786" s="0" t="inlineStr">
         <is>
-          <t>Yamaguti, S.</t>
+          <t>P.K.K.Nair</t>
         </is>
       </c>
       <c r="E786" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F786" s="0"/>
       <c r="G786" s="0" t="n">
-        <v>3500</v>
+        <v>995.00</v>
       </c>
       <c r="H786" s="0" t="n">
-        <v>175.00</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>81-7019-143-3  </t>
         </is>
       </c>
       <c r="B787" s="0" t="inlineStr">
         <is>
-          <t>Systema Helminthum, Vol.5: Acanthocephala</t>
+          <t>Studies in the Pollen Morphology of Rosales</t>
         </is>
       </c>
       <c r="C787" s="0"/>
       <c r="D787" s="0" t="inlineStr">
         <is>
-          <t>Yamaguti, S.</t>
+          <t>P.K.K.Nair,Katiyar, K.</t>
         </is>
       </c>
       <c r="E787" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F787" s="0"/>
       <c r="G787" s="0" t="n">
-        <v>2000</v>
+        <v>995</v>
       </c>
       <c r="H787" s="0" t="n">
-        <v>100.00</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>8170190010 </t>
         </is>
       </c>
       <c r="B788" s="0" t="inlineStr">
         <is>
-          <t>Systema Helminthum,Vol.2: The cestodes of vertebrates</t>
+          <t>Studies in the Pollen Morphology of Some Cultivated Angiosperms</t>
         </is>
       </c>
       <c r="C788" s="0"/>
       <c r="D788" s="0" t="inlineStr">
         <is>
-          <t>Yamaguti, S.</t>
+          <t>Agarwal, A.</t>
         </is>
       </c>
       <c r="E788" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F788" s="0"/>
       <c r="G788" s="0" t="n">
-        <v>4000</v>
+        <v>1295.00</v>
       </c>
       <c r="H788" s="0" t="n">
-        <v>200.00</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="0" t="inlineStr">
         <is>
           <t>NA </t>
         </is>
       </c>
       <c r="B789" s="0" t="inlineStr">
         <is>
-          <t>Systema Helminthum,Vol.3: Part 1, The Nematodes of Vertebrates</t>
+          <t>Studies in the Pollen Morphology of South Indian Rubiaceae</t>
         </is>
       </c>
       <c r="C789" s="0"/>
       <c r="D789" s="0" t="inlineStr">
         <is>
-          <t>Yamaguti, S.</t>
+          <t>Mathew, P.M.</t>
         </is>
       </c>
       <c r="E789" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F789" s="0"/>
       <c r="G789" s="0" t="n">
-        <v>3500</v>
+        <v>1295.00</v>
       </c>
       <c r="H789" s="0" t="n">
-        <v>175.00</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>8170193516 </t>
         </is>
       </c>
       <c r="B790" s="0" t="inlineStr">
         <is>
-          <t>Systema Helminthum,Vol.3: Part 2, The Nematodes of Vertebrates </t>
+          <t>Studies on the Development of Anther and Palynology of Indian Cucurbitaceae</t>
         </is>
       </c>
       <c r="C790" s="0"/>
       <c r="D790" s="0" t="inlineStr">
         <is>
-          <t>Yamaguti, S.</t>
+          <t>Sharma, S.</t>
         </is>
       </c>
       <c r="E790" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F790" s="0"/>
       <c r="G790" s="0" t="n">
-        <v>3500</v>
+        <v>1995.00</v>
       </c>
       <c r="H790" s="0" t="n">
-        <v>175.00</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="0" t="inlineStr">
         <is>
-          <t>81-7019-381-8  </t>
+          <t>81-7019-286-2  </t>
         </is>
       </c>
       <c r="B791" s="0" t="inlineStr">
         <is>
-          <t>Tattvarthadhigama Sutra (Out of Print)</t>
+          <t>Studies on the Pollen Biology of Certain Cultivated malvaceae</t>
         </is>
       </c>
       <c r="C791" s="0"/>
       <c r="D791" s="0" t="inlineStr">
         <is>
-          <t>SRI UMASVAMI ACHARYA</t>
+          <t>P.K.K.Nair,Srivastava, D.</t>
         </is>
       </c>
       <c r="E791" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F791" s="0"/>
       <c r="G791" s="0" t="n">
         <v>1295</v>
       </c>
       <c r="H791" s="0" t="n">
         <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="0" t="inlineStr">
         <is>
-          <t>9789391734039 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B792" s="0" t="inlineStr">
         <is>
-          <t>Technological Advances in Enhancing Productivity of Salt Affected Soils Vol. 1-2 set</t>
+          <t>Studies on the Structure And Development of Vertebrates Vol.I &amp; II set</t>
         </is>
       </c>
       <c r="C792" s="0"/>
       <c r="D792" s="0" t="inlineStr">
         <is>
-          <t>Masilamani, P.</t>
+          <t>Goodrich, E.S.</t>
         </is>
       </c>
       <c r="E792" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F792" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F792" s="0"/>
       <c r="G792" s="0" t="n">
-        <v>9995</v>
+        <v>1000</v>
       </c>
       <c r="H792" s="0" t="n">
-        <v>499.75</v>
+        <v>50.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="0" t="inlineStr">
         <is>
-          <t>81-7019-396-6  </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B793" s="0" t="inlineStr">
         <is>
-          <t>Tectonic and Metamorphic Investigations of Kumaon-Garhwal-Himachal Lesser Himalaya</t>
+          <t>Sturvants Notes on Edible Plants</t>
         </is>
       </c>
       <c r="C793" s="0"/>
       <c r="D793" s="0" t="inlineStr">
         <is>
-          <t>Saklani, P.S.</t>
+          <t>Fedrick, U.P.</t>
         </is>
       </c>
       <c r="E793" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F793" s="0"/>
       <c r="G793" s="0" t="n">
-        <v>2195.00</v>
+        <v>1000</v>
       </c>
       <c r="H793" s="0" t="n">
-        <v>109.75</v>
+        <v>50.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="0" t="inlineStr">
         <is>
-          <t>8170190878 </t>
+          <t>9788170196716 </t>
         </is>
       </c>
       <c r="B794" s="0" t="inlineStr">
         <is>
-          <t>Teratological Modification and the Meaning of Flower parts.</t>
+          <t>Subsidiary Enterprises to Empower Women and Rural Youth</t>
         </is>
       </c>
       <c r="C794" s="0"/>
       <c r="D794" s="0" t="inlineStr">
         <is>
-          <t>Guedes, M.</t>
+          <t>Toppo, S.</t>
         </is>
       </c>
       <c r="E794" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F794" s="0"/>
+      <c r="F794" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G794" s="0" t="n">
-        <v>995</v>
+        <v>2495</v>
       </c>
       <c r="H794" s="0" t="n">
-        <v>49.75</v>
+        <v>124.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="0" t="inlineStr">
         <is>
-          <t>9789348596444 </t>
+          <t>9788197361289 </t>
         </is>
       </c>
       <c r="B795" s="0" t="inlineStr">
         <is>
-          <t>Terminology in KVK</t>
+          <t>Sustainable Approach to Agri-Business Management</t>
         </is>
       </c>
       <c r="C795" s="0"/>
       <c r="D795" s="0" t="inlineStr">
         <is>
-          <t>Anupam Mishra, S.R.K Singh, R.K Yogi</t>
+          <t>Amod Sharma, Sanjoy Das, Khan Chand, G. V. Rohith and S. G. Singh</t>
         </is>
       </c>
       <c r="E795" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F795" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G795" s="0" t="n">
-        <v>1695</v>
+        <v>2595</v>
       </c>
       <c r="H795" s="0" t="n">
-        <v>50.00</v>
+        <v>75.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="0" t="inlineStr">
         <is>
-          <t>9789348596222 </t>
+          <t>8170194539,9798170194537 </t>
         </is>
       </c>
       <c r="B796" s="0" t="inlineStr">
         <is>
-          <t>Text book of Natural Farming</t>
+          <t>Sustainable Hill Agriculture</t>
         </is>
       </c>
       <c r="C796" s="0"/>
       <c r="D796" s="0" t="inlineStr">
         <is>
-          <t>Shankar Jha, Shiv Shankar Prasad, Shiveshwar Pratap Singh, Punyavrat Suvimalendu Pandey, Mayank Rai &amp; Amit Kumar Goswami</t>
+          <t>Prakash, N.</t>
         </is>
       </c>
       <c r="E796" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F796" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G796" s="0" t="n">
-        <v>5995</v>
+        <v>2995</v>
       </c>
       <c r="H796" s="0" t="n">
-        <v>150.00</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="0" t="inlineStr">
         <is>
-          <t>9788170196563 </t>
+          <t>81-7019-601-6; 9788170196013 </t>
         </is>
       </c>
       <c r="B797" s="0" t="inlineStr">
         <is>
-          <t>Textbook of Biotechnology</t>
+          <t>Sustainable Horticulture</t>
         </is>
       </c>
       <c r="C797" s="0"/>
       <c r="D797" s="0" t="inlineStr">
         <is>
-          <t>Bharose, A. A. </t>
+          <t>Alila P.</t>
         </is>
       </c>
       <c r="E797" s="0" t="inlineStr">
         <is>
-          <t>PB</t>
+          <t>HB</t>
         </is>
       </c>
       <c r="F797" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G797" s="0" t="n">
-        <v>1295</v>
+        <v>3995</v>
       </c>
       <c r="H797" s="0" t="n">
-        <v>64.75</v>
+        <v>199.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="0" t="inlineStr">
         <is>
-          <t>9788170196433 </t>
+          <t>9789391734831 </t>
         </is>
       </c>
       <c r="B798" s="0" t="inlineStr">
         <is>
-          <t>Textbook of Mushroom</t>
+          <t>SUSTAINABLE HORTICULTURE A KEY TO FUTURISTIC FARMING</t>
         </is>
       </c>
       <c r="C798" s="0"/>
       <c r="D798" s="0" t="inlineStr">
         <is>
-          <t>Devi, S.</t>
+          <t>Manivannan S,  Afiya RS, Senthilkumar S, </t>
         </is>
       </c>
       <c r="E798" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F798" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G798" s="0" t="n">
-        <v>1595</v>
+        <v>2595</v>
       </c>
       <c r="H798" s="0" t="n">
-        <v>79.75</v>
+        <v>60.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="0" t="inlineStr">
         <is>
-          <t>9788170196532 </t>
+          <t>9788197951657 </t>
         </is>
       </c>
       <c r="B799" s="0" t="inlineStr">
         <is>
-          <t>Textbook of Vegetable Production 2/Ed</t>
+          <t>Sustainable Solutions: Navigating Climate Change and Natural Resources</t>
         </is>
       </c>
       <c r="C799" s="0"/>
       <c r="D799" s="0" t="inlineStr">
         <is>
-          <t>S. P. Kanaujia, C.S. Maiti and Raj Narayan</t>
+          <t>S.T. Lalzarzovi, O.P. Tripathi Lalnuntluanga and B.P. Mishra</t>
         </is>
       </c>
       <c r="E799" s="0" t="inlineStr">
         <is>
-          <t>PB</t>
+          <t>HB</t>
         </is>
       </c>
       <c r="F799" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G799" s="0" t="n">
-        <v>1595</v>
+        <v>3295</v>
       </c>
       <c r="H799" s="0" t="n">
-        <v>75.00</v>
+        <v>95.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="0" t="inlineStr">
         <is>
-          <t>9789348596390 </t>
+          <t>81-7019-614-3; 9788170196143 </t>
         </is>
       </c>
       <c r="B800" s="0" t="inlineStr">
         <is>
-          <t>Textbook on Insect Pests of Vegetables in the Indian Subcontinent</t>
+          <t>Sweet Cherry</t>
         </is>
       </c>
       <c r="C800" s="0"/>
       <c r="D800" s="0" t="inlineStr">
         <is>
-          <t>Hemant Kumar Singh, Radheshyam Ramkrishna Dhole</t>
+          <t>Bansi Lal Puttoo</t>
         </is>
       </c>
       <c r="E800" s="0" t="inlineStr">
         <is>
-          <t>PB</t>
+          <t>HB</t>
         </is>
       </c>
       <c r="F800" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G800" s="0" t="n">
-        <v>1395</v>
+        <v>3495</v>
       </c>
       <c r="H800" s="0" t="n">
-        <v>40.00</v>
+        <v>174.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="0" t="inlineStr">
         <is>
           <t>NA </t>
         </is>
       </c>
       <c r="B801" s="0" t="inlineStr">
         <is>
-          <t>The  Forests  of  India 3 Vols set</t>
+          <t>Systema Helminthum, Vol.1. Part I, The Digentic Tremotodes of Vertebrates</t>
         </is>
       </c>
       <c r="C801" s="0"/>
       <c r="D801" s="0" t="inlineStr">
         <is>
-          <t>Stebbing, E.P.</t>
+          <t>Yamaguti, S.</t>
         </is>
       </c>
       <c r="E801" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F801" s="0"/>
       <c r="G801" s="0" t="n">
-        <v>2500</v>
+        <v>3500</v>
       </c>
       <c r="H801" s="0" t="n">
-        <v>125.00</v>
+        <v>175.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="0" t="inlineStr">
         <is>
-          <t>81-7019-250-1        </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B802" s="0" t="inlineStr">
         <is>
-          <t>The  History  of  Hindostan : Translated  from  Persian Vol. 1-3 set </t>
+          <t>Systema Helminthum, Vol.4: Manogenea &amp; Aspidoestyles</t>
         </is>
       </c>
       <c r="C802" s="0"/>
       <c r="D802" s="0" t="inlineStr">
         <is>
-          <t>Alexanderdow</t>
+          <t>Yamaguti, S.</t>
         </is>
       </c>
       <c r="E802" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F802" s="0"/>
       <c r="G802" s="0" t="n">
-        <v>6995</v>
+        <v>3500</v>
       </c>
       <c r="H802" s="0" t="n">
-        <v>349.75</v>
+        <v>175.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="0" t="inlineStr">
         <is>
-          <t>8170190614 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B803" s="0" t="inlineStr">
         <is>
-          <t>The Arts and Crafts of India &amp; Ceylon</t>
+          <t>Systema Helminthum, Vol.5: Acanthocephala</t>
         </is>
       </c>
       <c r="C803" s="0"/>
       <c r="D803" s="0" t="inlineStr">
         <is>
-          <t>Swamy, A.K.C.</t>
+          <t>Yamaguti, S.</t>
         </is>
       </c>
       <c r="E803" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F803" s="0"/>
       <c r="G803" s="0" t="n">
-        <v>1595</v>
+        <v>2000</v>
       </c>
       <c r="H803" s="0" t="n">
-        <v>79.75</v>
+        <v>100.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="0" t="inlineStr">
         <is>
-          <t>N.A. </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B804" s="0" t="inlineStr">
         <is>
-          <t>The Causes of Fluctuations in Turgescence in the Motor Organ of Leaves</t>
+          <t>Systema Helminthum,Vol.2: The cestodes of vertebrates</t>
         </is>
       </c>
       <c r="C804" s="0"/>
       <c r="D804" s="0" t="inlineStr">
         <is>
-          <t>D.D. Cunningham,G.S. West</t>
+          <t>Yamaguti, S.</t>
         </is>
       </c>
       <c r="E804" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F804" s="0"/>
       <c r="G804" s="0" t="n">
-        <v>2995</v>
+        <v>4000</v>
       </c>
       <c r="H804" s="0" t="n">
-        <v>149.75</v>
+        <v>200.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="0" t="inlineStr">
         <is>
           <t>NA </t>
         </is>
       </c>
       <c r="B805" s="0" t="inlineStr">
         <is>
-          <t>The Caxton Atlas of the Universe</t>
+          <t>Systema Helminthum,Vol.3: Part 1, The Nematodes of Vertebrates</t>
         </is>
       </c>
       <c r="C805" s="0"/>
       <c r="D805" s="0" t="inlineStr">
         <is>
-          <t>Moore, P.</t>
+          <t>Yamaguti, S.</t>
         </is>
       </c>
       <c r="E805" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F805" s="0"/>
       <c r="G805" s="0" t="n">
-        <v>2995</v>
+        <v>3500</v>
       </c>
       <c r="H805" s="0" t="n">
-        <v>149.75</v>
+        <v>175.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="0" t="inlineStr">
         <is>
-          <t>8170196003,9788170196006 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B806" s="0" t="inlineStr">
         <is>
-          <t>The Confession of an Indian Opium Eater: A collection of Indian Poems in English</t>
+          <t>Systema Helminthum,Vol.3: Part 2, The Nematodes of Vertebrates </t>
         </is>
       </c>
       <c r="C806" s="0"/>
       <c r="D806" s="0" t="inlineStr">
         <is>
-          <t>Chakraborti,B.</t>
+          <t>Yamaguti, S.</t>
         </is>
       </c>
       <c r="E806" s="0" t="inlineStr">
         <is>
-          <t>PB</t>
-[...6 lines deleted...]
-      </c>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F806" s="0"/>
       <c r="G806" s="0" t="n">
-        <v>750</v>
+        <v>3500</v>
       </c>
       <c r="H806" s="0" t="n">
-        <v>0.00</v>
+        <v>175.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>81-7019-381-8  </t>
         </is>
       </c>
       <c r="B807" s="0" t="inlineStr">
         <is>
-          <t>The Development of Dimension of Domestic Groups in India</t>
+          <t>Tattvarthadhigama Sutra (Out of Print)</t>
         </is>
       </c>
       <c r="C807" s="0"/>
       <c r="D807" s="0" t="inlineStr">
         <is>
-          <t>Srivastava, R.</t>
+          <t>SRI UMASVAMI ACHARYA</t>
         </is>
       </c>
       <c r="E807" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F807" s="0"/>
       <c r="G807" s="0" t="n">
-        <v>995</v>
+        <v>1295</v>
       </c>
       <c r="H807" s="0" t="n">
-        <v>49.75</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="0" t="inlineStr">
         <is>
-          <t>9788170190264 </t>
+          <t>9789391734039 </t>
         </is>
       </c>
       <c r="B808" s="0" t="inlineStr">
         <is>
-          <t>The Fauna of British India : Including Ceylon and Burma Hymenoptera wasps and bees vol.1 &amp; 2 set Per Vol.</t>
+          <t>Technological Advances in Enhancing Productivity of Salt Affected Soils Vol. 1-2 set</t>
         </is>
       </c>
       <c r="C808" s="0"/>
       <c r="D808" s="0" t="inlineStr">
         <is>
-          <t>W.T Blanford</t>
+          <t>Masilamani, P.</t>
         </is>
       </c>
       <c r="E808" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F808" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G808" s="0" t="n">
-        <v>2195</v>
+        <v>9995</v>
       </c>
       <c r="H808" s="0" t="n">
-        <v>50.00</v>
+        <v>499.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="0" t="inlineStr">
         <is>
-          <t>9788170193319 </t>
+          <t>81-7019-396-6  </t>
         </is>
       </c>
       <c r="B809" s="0" t="inlineStr">
         <is>
-          <t>The Fauna of British India Including Ceylon and Burma Fishes Vol.1</t>
+          <t>Tectonic and Metamorphic Investigations of Kumaon-Garhwal-Himachal Lesser Himalaya</t>
         </is>
       </c>
       <c r="C809" s="0"/>
       <c r="D809" s="0" t="inlineStr">
         <is>
-          <t>Francis Day</t>
+          <t>Saklani, P.S.</t>
         </is>
       </c>
       <c r="E809" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F809" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F809" s="0"/>
       <c r="G809" s="0" t="n">
-        <v>2195</v>
+        <v>2195.00</v>
       </c>
       <c r="H809" s="0" t="n">
-        <v>80.00</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="0" t="inlineStr">
         <is>
-          <t>9788171903326 </t>
+          <t>8170190878 </t>
         </is>
       </c>
       <c r="B810" s="0" t="inlineStr">
         <is>
-          <t>The Fauna of British India Including Ceylon and Burma Fishes Vol.2</t>
+          <t>Teratological Modification and the Meaning of Flower parts.</t>
         </is>
       </c>
       <c r="C810" s="0"/>
       <c r="D810" s="0" t="inlineStr">
         <is>
-          <t>Francis Day</t>
+          <t>Guedes, M.</t>
         </is>
       </c>
       <c r="E810" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F810" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F810" s="0"/>
       <c r="G810" s="0" t="n">
-        <v>2195</v>
+        <v>995</v>
       </c>
       <c r="H810" s="0" t="n">
-        <v>80.00</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>9789348596444 </t>
         </is>
       </c>
       <c r="B811" s="0" t="inlineStr">
         <is>
-          <t>The fishes of the Indo-Australian Archipelago 2Vols set</t>
+          <t>Terminology in KVK</t>
         </is>
       </c>
       <c r="C811" s="0"/>
       <c r="D811" s="0" t="inlineStr">
         <is>
-          <t>Weber, M.</t>
+          <t>Anupam Mishra, S.R.K Singh, R.K Yogi</t>
         </is>
       </c>
       <c r="E811" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F811" s="0"/>
+      <c r="F811" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G811" s="0" t="n">
-        <v>5000</v>
+        <v>1695</v>
       </c>
       <c r="H811" s="0" t="n">
-        <v>250.00</v>
+        <v>50.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>9789348596222 </t>
         </is>
       </c>
       <c r="B812" s="0" t="inlineStr">
         <is>
-          <t>The Fungi which Cause plant Disease</t>
+          <t>Text book of Natural Farming</t>
         </is>
       </c>
       <c r="C812" s="0"/>
       <c r="D812" s="0" t="inlineStr">
         <is>
-          <t>Stevens, F.E.</t>
+          <t>Shankar Jha, Shiv Shankar Prasad, Shiveshwar Pratap Singh, Punyavrat Suvimalendu Pandey, Mayank Rai &amp; Amit Kumar Goswami</t>
         </is>
       </c>
       <c r="E812" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F812" s="0"/>
+      <c r="F812" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G812" s="0" t="n">
-        <v>800</v>
+        <v>5995</v>
       </c>
       <c r="H812" s="0" t="n">
-        <v>40.00</v>
+        <v>150.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="0" t="inlineStr">
         <is>
-          <t>81-7019-447-6,978817019447   </t>
+          <t>9788170196563 </t>
         </is>
       </c>
       <c r="B813" s="0" t="inlineStr">
         <is>
-          <t>The Hindu Concepts</t>
+          <t>Textbook of Biotechnology</t>
         </is>
       </c>
       <c r="C813" s="0"/>
       <c r="D813" s="0" t="inlineStr">
         <is>
-          <t>Baboo, B</t>
+          <t>Bharose, A. A. </t>
         </is>
       </c>
       <c r="E813" s="0" t="inlineStr">
         <is>
-          <t>HB</t>
+          <t>PB</t>
         </is>
       </c>
       <c r="F813" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G813" s="0" t="n">
-        <v>495</v>
+        <v>1295</v>
       </c>
       <c r="H813" s="0" t="n">
-        <v>24.75</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="0" t="inlineStr">
         <is>
-          <t>9780712900403 </t>
+          <t>9788170196433 </t>
         </is>
       </c>
       <c r="B814" s="0" t="inlineStr">
         <is>
-          <t>The Inter Relationships of the The Bryophyta</t>
+          <t>Textbook of Mushroom</t>
         </is>
       </c>
       <c r="C814" s="0"/>
       <c r="D814" s="0" t="inlineStr">
         <is>
-          <t>Frank Cavers</t>
+          <t>Devi, S.</t>
         </is>
       </c>
       <c r="E814" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F814" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G814" s="0" t="n">
-        <v>1995</v>
+        <v>1595</v>
       </c>
       <c r="H814" s="0" t="n">
-        <v>75.00</v>
+        <v>79.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="0" t="inlineStr">
         <is>
-          <t>8170190891 </t>
+          <t>9788170196532 </t>
         </is>
       </c>
       <c r="B815" s="0" t="inlineStr">
         <is>
-          <t>The Living Himalaya, Vol. 1</t>
+          <t>Textbook of Vegetable Production 2/Ed</t>
         </is>
       </c>
       <c r="C815" s="0"/>
       <c r="D815" s="0" t="inlineStr">
         <is>
-          <t>Gupta, R. K. </t>
+          <t>S. P. Kanaujia, C.S. Maiti and Raj Narayan</t>
         </is>
       </c>
       <c r="E815" s="0" t="inlineStr">
         <is>
-          <t>HB</t>
-[...2 lines deleted...]
-      <c r="F815" s="0"/>
+          <t>PB</t>
+        </is>
+      </c>
+      <c r="F815" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G815" s="0" t="n">
-        <v>595</v>
+        <v>1595</v>
       </c>
       <c r="H815" s="0" t="n">
-        <v>29.75</v>
+        <v>75.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="0" t="inlineStr">
         <is>
-          <t>8170193362 </t>
+          <t>9789348596390 </t>
         </is>
       </c>
       <c r="B816" s="0" t="inlineStr">
         <is>
-          <t>The Living Himalaya, Vol. 2 </t>
+          <t>Textbook on Insect Pests of Vegetables in the Indian Subcontinent</t>
         </is>
       </c>
       <c r="C816" s="0"/>
       <c r="D816" s="0" t="inlineStr">
         <is>
-          <t>Gupta, R. K. </t>
+          <t>Hemant Kumar Singh, Radheshyam Ramkrishna Dhole</t>
         </is>
       </c>
       <c r="E816" s="0" t="inlineStr">
         <is>
-          <t>HB</t>
-[...2 lines deleted...]
-      <c r="F816" s="0"/>
+          <t>PB</t>
+        </is>
+      </c>
+      <c r="F816" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G816" s="0" t="n">
-        <v>995</v>
+        <v>1395</v>
       </c>
       <c r="H816" s="0" t="n">
-        <v>49.75</v>
+        <v>40.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="0" t="inlineStr">
         <is>
           <t>NA </t>
         </is>
       </c>
       <c r="B817" s="0" t="inlineStr">
         <is>
-          <t>The Mutation Factor in Evolution with Particular Reference to Oenothera</t>
+          <t>The  Forests  of  India 3 Vols set</t>
         </is>
       </c>
       <c r="C817" s="0"/>
       <c r="D817" s="0" t="inlineStr">
         <is>
-          <t>Gates, R.R.</t>
+          <t>Stebbing, E.P.</t>
         </is>
       </c>
       <c r="E817" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F817" s="0"/>
       <c r="G817" s="0" t="n">
-        <v>1150</v>
+        <v>2500</v>
       </c>
       <c r="H817" s="0" t="n">
-        <v>57.50</v>
+        <v>125.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>81-7019-250-1        </t>
         </is>
       </c>
       <c r="B818" s="0" t="inlineStr">
         <is>
-          <t>The Natural History of Plants their forms, Growth, Reproduction and Distribution 2 Vol. set</t>
+          <t>The  History  of  Hindostan : Translated  from  Persian Vol. 1-3 set </t>
         </is>
       </c>
       <c r="C818" s="0"/>
       <c r="D818" s="0" t="inlineStr">
         <is>
-          <t>Oliver, F.W. </t>
+          <t>Alexanderdow</t>
         </is>
       </c>
       <c r="E818" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F818" s="0"/>
       <c r="G818" s="0" t="n">
-        <v>2500</v>
+        <v>6995</v>
       </c>
       <c r="H818" s="0" t="n">
-        <v>125.00</v>
+        <v>349.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="0" t="inlineStr">
         <is>
-          <t>817019363X </t>
+          <t>8170190614 </t>
         </is>
       </c>
       <c r="B819" s="0" t="inlineStr">
         <is>
-          <t>The Sacrad Books Of The Jainas Vol. 10 Gommatsara Karma Kanda Part-2 </t>
+          <t>The Arts and Crafts of India &amp; Ceylon</t>
         </is>
       </c>
       <c r="C819" s="0"/>
       <c r="D819" s="0" t="inlineStr">
         <is>
-          <t>Prasad, S.</t>
+          <t>Swamy, A.K.C.</t>
         </is>
       </c>
       <c r="E819" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F819" s="0"/>
       <c r="G819" s="0" t="n">
-        <v>1595.00</v>
+        <v>1595</v>
       </c>
       <c r="H819" s="0" t="n">
         <v>79.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="0" t="inlineStr">
         <is>
-          <t>8170193656 </t>
+          <t>N.A. </t>
         </is>
       </c>
       <c r="B820" s="0" t="inlineStr">
         <is>
-          <t>The Sacrad Books Of The Jainas Vol. 11 Pariksamukham </t>
+          <t>The Causes of Fluctuations in Turgescence in the Motor Organ of Leaves</t>
         </is>
       </c>
       <c r="C820" s="0"/>
       <c r="D820" s="0" t="inlineStr">
         <is>
-          <t>Ghoshal, S.C.</t>
+          <t>D.D. Cunningham,G.S. West</t>
         </is>
       </c>
       <c r="E820" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F820" s="0"/>
       <c r="G820" s="0" t="n">
-        <v>1295.00</v>
+        <v>2995</v>
       </c>
       <c r="H820" s="0" t="n">
-        <v>64.75</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="0" t="inlineStr">
         <is>
-          <t>8170194369 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B821" s="0" t="inlineStr">
         <is>
-          <t>The Sacrad Books Of The Jainas Vol. 3 Panchastikayasara</t>
+          <t>The Caxton Atlas of the Universe</t>
         </is>
       </c>
       <c r="C821" s="0"/>
       <c r="D821" s="0" t="inlineStr">
         <is>
-          <t>Chakraborty, A.</t>
+          <t>Moore, P.</t>
         </is>
       </c>
       <c r="E821" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F821" s="0"/>
       <c r="G821" s="0" t="n">
-        <v>1295.00</v>
+        <v>2995</v>
       </c>
       <c r="H821" s="0" t="n">
-        <v>64.75</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="0" t="inlineStr">
         <is>
-          <t>8170193591 </t>
+          <t>8170196003,9788170196006 </t>
         </is>
       </c>
       <c r="B822" s="0" t="inlineStr">
         <is>
-          <t>The Sacrad Books Of The Jainas Vol. 4 Purushartha Siddyupaya</t>
+          <t>The Confession of an Indian Opium Eater: A collection of Indian Poems in English</t>
         </is>
       </c>
       <c r="C822" s="0"/>
       <c r="D822" s="0" t="inlineStr">
         <is>
-          <t>Suri, A.C.</t>
+          <t>Chakraborti,B.</t>
         </is>
       </c>
       <c r="E822" s="0" t="inlineStr">
         <is>
-          <t>HB</t>
-[...2 lines deleted...]
-      <c r="F822" s="0"/>
+          <t>PB</t>
+        </is>
+      </c>
+      <c r="F822" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G822" s="0" t="n">
-        <v>595.00</v>
+        <v>750</v>
       </c>
       <c r="H822" s="0" t="n">
-        <v>29.75</v>
+        <v>0.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="823">
       <c r="A823" s="0" t="inlineStr">
         <is>
-          <t>8170193796 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B823" s="0" t="inlineStr">
         <is>
-          <t>The Sacrad Books Of The Jainas Vol. 6 Commatsara Karma Kanda Part I</t>
+          <t>The Development of Dimension of Domestic Groups in India</t>
         </is>
       </c>
       <c r="C823" s="0"/>
       <c r="D823" s="0" t="inlineStr">
         <is>
-          <t>Jaini, J.I.</t>
+          <t>Srivastava, R.</t>
         </is>
       </c>
       <c r="E823" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F823" s="0"/>
       <c r="G823" s="0" t="n">
-        <v>1295.00</v>
+        <v>995</v>
       </c>
       <c r="H823" s="0" t="n">
-        <v>64.75</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>9788170190264 </t>
         </is>
       </c>
       <c r="B824" s="0" t="inlineStr">
         <is>
-          <t>The Sacrad Books Of The Jainas Vol. 7 Atmanushasana </t>
+          <t>The Fauna of British India : Including Ceylon and Burma Hymenoptera wasps and bees (Set of 2 Vol.) Per Vol. Rs 2195.00</t>
         </is>
       </c>
       <c r="C824" s="0"/>
       <c r="D824" s="0" t="inlineStr">
         <is>
-          <t>Acharya, G.B.</t>
+          <t>W.T Blanford</t>
         </is>
       </c>
       <c r="E824" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F824" s="0"/>
+      <c r="F824" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G824" s="0" t="n">
-        <v>995.00</v>
+        <v>2195</v>
       </c>
       <c r="H824" s="0" t="n">
-        <v>49.75</v>
+        <v>50.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="0" t="inlineStr">
         <is>
-          <t>N/A </t>
+          <t>9788170193319 </t>
         </is>
       </c>
       <c r="B825" s="0" t="inlineStr">
         <is>
-          <t>The Sacrad Books Of The Jainas Vol.5 Gommatsara Jiva Kanda(The Soul) </t>
+          <t>The Fauna of British India Including Ceylon and Burma Fishes Vol.1</t>
         </is>
       </c>
       <c r="C825" s="0"/>
       <c r="D825" s="0" t="inlineStr">
         <is>
-          <t>Chakaravati, N.S.</t>
+          <t>Francis Day</t>
         </is>
       </c>
       <c r="E825" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F825" s="0"/>
+      <c r="F825" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G825" s="0" t="n">
-        <v>1595.00</v>
+        <v>2195</v>
       </c>
       <c r="H825" s="0" t="n">
-        <v>79.75</v>
+        <v>80.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="0" t="inlineStr">
         <is>
-          <t>N/A </t>
+          <t>9788171903326 </t>
         </is>
       </c>
       <c r="B826" s="0" t="inlineStr">
         <is>
-          <t>THE SACRED BOOKS OF THE JAINAS  Vol. 10 Gommatsara Karma Kanda Part-2 </t>
+          <t>The Fauna of British India Including Ceylon and Burma Fishes Vol.2</t>
         </is>
       </c>
       <c r="C826" s="0"/>
       <c r="D826" s="0" t="inlineStr">
         <is>
-          <t>JAINA DHARMA ,BHUSHANA BRAHMCHA</t>
+          <t>Francis Day</t>
         </is>
       </c>
       <c r="E826" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F826" s="0"/>
+      <c r="F826" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G826" s="0" t="n">
-        <v>1595</v>
+        <v>2195</v>
       </c>
       <c r="H826" s="0" t="n">
-        <v>79.75</v>
+        <v>80.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="0" t="inlineStr">
         <is>
-          <t>N/A </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B827" s="0" t="inlineStr">
         <is>
-          <t>THE SACRED BOOKS OF THE JAINAS  Vol. 11 Pariksamukham</t>
+          <t>The fishes of the Indo-Australian Archipelago 2Vols set</t>
         </is>
       </c>
       <c r="C827" s="0"/>
       <c r="D827" s="0" t="inlineStr">
         <is>
-          <t>Ghoshal, S.C.</t>
+          <t>Weber, M.</t>
         </is>
       </c>
       <c r="E827" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F827" s="0"/>
       <c r="G827" s="0" t="n">
-        <v>1295</v>
+        <v>5000</v>
       </c>
       <c r="H827" s="0" t="n">
-        <v>64.75</v>
+        <v>250.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="828">
       <c r="A828" s="0" t="inlineStr">
         <is>
-          <t>N/A </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B828" s="0" t="inlineStr">
         <is>
-          <t>THE SACRED BOOKS OF THE JAINAS  Vol. 2 Tattwarthadhigama Sutra or Moksha Shastra</t>
+          <t>The Fungi which Cause plant Disease</t>
         </is>
       </c>
       <c r="C828" s="0"/>
       <c r="D828" s="0" t="inlineStr">
         <is>
-          <t>Jaini, J.I.</t>
+          <t>Stevens, F.E.</t>
         </is>
       </c>
       <c r="E828" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F828" s="0"/>
       <c r="G828" s="0" t="n">
-        <v>1295</v>
+        <v>800</v>
       </c>
       <c r="H828" s="0" t="n">
-        <v>64.75</v>
+        <v>40.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="0" t="inlineStr">
         <is>
-          <t>N/A </t>
+          <t>81-7019-447-6,978817019447   </t>
         </is>
       </c>
       <c r="B829" s="0" t="inlineStr">
         <is>
-          <t>THE SACRED BOOKS OF THE JAINAS  Vol. 6 Gommatsara Karma Kanda Part I</t>
+          <t>The Hindu Concepts</t>
         </is>
       </c>
       <c r="C829" s="0"/>
       <c r="D829" s="0" t="inlineStr">
         <is>
-          <t>Jaini, J.I.</t>
+          <t>Baboo, B</t>
         </is>
       </c>
       <c r="E829" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F829" s="0"/>
+      <c r="F829" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G829" s="0" t="n">
-        <v>1295</v>
+        <v>495</v>
       </c>
       <c r="H829" s="0" t="n">
-        <v>64.75</v>
+        <v>24.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
       <c r="A830" s="0" t="inlineStr">
         <is>
-          <t>N/A </t>
+          <t>9780712900403 </t>
         </is>
       </c>
       <c r="B830" s="0" t="inlineStr">
         <is>
-          <t>THE SACRED BOOKS OF THE JAINAS Vol. 3 Panchastikayasara </t>
+          <t>The Inter Relationships of the The Bryophyta</t>
         </is>
       </c>
       <c r="C830" s="0"/>
       <c r="D830" s="0" t="inlineStr">
         <is>
-          <t>A. CHAKRAVTI</t>
+          <t>Frank Cavers</t>
         </is>
       </c>
       <c r="E830" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F830" s="0"/>
+      <c r="F830" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G830" s="0" t="n">
-        <v>1295</v>
+        <v>1995</v>
       </c>
       <c r="H830" s="0" t="n">
-        <v>64.75</v>
+        <v>75.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="831">
       <c r="A831" s="0" t="inlineStr">
         <is>
-          <t>N/A </t>
+          <t>8170190891 </t>
         </is>
       </c>
       <c r="B831" s="0" t="inlineStr">
         <is>
-          <t>THE SACRED BOOKS OF THE JAINAS Vol. 5 Gommatsara Jiva Kanda(The Soul) </t>
+          <t>The Living Himalaya, Vol. 1</t>
         </is>
       </c>
       <c r="C831" s="0"/>
       <c r="D831" s="0" t="inlineStr">
         <is>
-          <t>Chakaravati, N.S.</t>
+          <t>Gupta, R. K. </t>
         </is>
       </c>
       <c r="E831" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F831" s="0"/>
       <c r="G831" s="0" t="n">
-        <v>1595</v>
+        <v>595</v>
       </c>
       <c r="H831" s="0" t="n">
-        <v>79.75</v>
+        <v>29.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
       <c r="A832" s="0" t="inlineStr">
         <is>
-          <t>N/A </t>
+          <t>8170193362 </t>
         </is>
       </c>
       <c r="B832" s="0" t="inlineStr">
         <is>
-          <t>THE SACRED BOOKS OF THE JAINAS Vol. 7 Atmanushasana   </t>
+          <t>The Living Himalaya, Vol. 2 </t>
         </is>
       </c>
       <c r="C832" s="0"/>
       <c r="D832" s="0" t="inlineStr">
         <is>
-          <t>Acharya, G.B.</t>
+          <t>Gupta, R. K. </t>
         </is>
       </c>
       <c r="E832" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F832" s="0"/>
       <c r="G832" s="0" t="n">
         <v>995</v>
       </c>
       <c r="H832" s="0" t="n">
         <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
       <c r="A833" s="0" t="inlineStr">
         <is>
-          <t>N/A </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B833" s="0" t="inlineStr">
         <is>
-          <t>THE SACRED BOOKS OF THE JAINAS Vol. 8 Samayasara (the Soul-essence) </t>
+          <t>The Mutation Factor in Evolution with Particular Reference to Oenothera</t>
         </is>
       </c>
       <c r="C833" s="0"/>
       <c r="D833" s="0" t="inlineStr">
         <is>
-          <t>Acharya, G.B.</t>
+          <t>Gates, R.R.</t>
         </is>
       </c>
       <c r="E833" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F833" s="0"/>
       <c r="G833" s="0" t="n">
-        <v>1595</v>
+        <v>1150</v>
       </c>
       <c r="H833" s="0" t="n">
-        <v>79.75</v>
+        <v>57.50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="0" t="inlineStr">
         <is>
-          <t>9789391734244 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B834" s="0" t="inlineStr">
         <is>
-          <t>The Scheduled Castes of  Jharkhand</t>
+          <t>The Natural History of Plants their forms, Growth, Reproduction and Distribution 2 Vol. set</t>
         </is>
       </c>
       <c r="C834" s="0"/>
       <c r="D834" s="0" t="inlineStr">
         <is>
-          <t>Rabindranath Sarma and  Amit Kumar </t>
+          <t>Oliver, F.W. </t>
         </is>
       </c>
       <c r="E834" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F834" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F834" s="0"/>
       <c r="G834" s="0" t="n">
-        <v>1695</v>
+        <v>2500</v>
       </c>
       <c r="H834" s="0" t="n">
-        <v>40.00</v>
+        <v>125.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>817019363X </t>
         </is>
       </c>
       <c r="B835" s="0" t="inlineStr">
         <is>
-          <t>The Science of Animal Life</t>
+          <t>The Sacrad Books Of The Jainas Vol. 10 Gommatsara Karma Kanda Part-2 </t>
         </is>
       </c>
       <c r="C835" s="0"/>
       <c r="D835" s="0" t="inlineStr">
         <is>
-          <t>Lindsey, A.W.</t>
+          <t>Prasad, S.</t>
         </is>
       </c>
       <c r="E835" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F835" s="0"/>
       <c r="G835" s="0" t="n">
-        <v>700</v>
+        <v>1595.00</v>
       </c>
       <c r="H835" s="0" t="n">
-        <v>35.00</v>
+        <v>79.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="836">
       <c r="A836" s="0" t="inlineStr">
         <is>
-          <t>8170191386 </t>
+          <t>8170193656 </t>
         </is>
       </c>
       <c r="B836" s="0" t="inlineStr">
         <is>
-          <t>The Species of Artocarpus Indigenous to British India and the Indo-Malayan Species of Quercus and castnopsis [2 parts]</t>
+          <t>The Sacrad Books Of The Jainas Vol. 11 Pariksamukham </t>
         </is>
       </c>
       <c r="C836" s="0"/>
       <c r="D836" s="0" t="inlineStr">
         <is>
-          <t>George King</t>
+          <t>Ghoshal, S.C.</t>
         </is>
       </c>
       <c r="E836" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F836" s="0"/>
       <c r="G836" s="0" t="n">
-        <v>2995</v>
+        <v>1295.00</v>
       </c>
       <c r="H836" s="0" t="n">
-        <v>149.75</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="837">
       <c r="A837" s="0" t="inlineStr">
         <is>
-          <t>8170191696 </t>
+          <t>8170194369 </t>
         </is>
       </c>
       <c r="B837" s="0" t="inlineStr">
         <is>
-          <t>The Species of Dalbergia of South Eastern Asia</t>
+          <t>The Sacrad Books Of The Jainas Vol. 3 Panchastikayasara</t>
         </is>
       </c>
       <c r="C837" s="0"/>
       <c r="D837" s="0" t="inlineStr">
         <is>
-          <t>D. Prain</t>
+          <t>Chakraborty, A.</t>
         </is>
       </c>
       <c r="E837" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F837" s="0"/>
       <c r="G837" s="0" t="n">
-        <v>2995</v>
+        <v>1295.00</v>
       </c>
       <c r="H837" s="0" t="n">
-        <v>149.75</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="838">
       <c r="A838" s="0" t="inlineStr">
         <is>
-          <t>81-7019-038-X  </t>
+          <t>8170193591 </t>
         </is>
       </c>
       <c r="B838" s="0" t="inlineStr">
         <is>
-          <t>The Udumbaras and Salvas, Ancient People of the Punjab (Out of Print)</t>
+          <t>The Sacrad Books Of The Jainas Vol. 4 Purushartha Siddyupaya</t>
         </is>
       </c>
       <c r="C838" s="0"/>
       <c r="D838" s="0" t="inlineStr">
         <is>
-          <t>J. PRZYLUSKI</t>
+          <t>Suri, A.C.</t>
         </is>
       </c>
       <c r="E838" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F838" s="0"/>
       <c r="G838" s="0" t="n">
-        <v>550</v>
+        <v>595.00</v>
       </c>
       <c r="H838" s="0" t="n">
-        <v>27.50</v>
+        <v>29.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="839">
       <c r="A839" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>8170193796 </t>
         </is>
       </c>
       <c r="B839" s="0" t="inlineStr">
         <is>
-          <t>The Unborn Curse</t>
+          <t>The Sacrad Books Of The Jainas Vol. 6 Commatsara Karma Kanda Part I</t>
         </is>
       </c>
       <c r="C839" s="0"/>
       <c r="D839" s="0" t="inlineStr">
         <is>
-          <t>Prakash, M.L. </t>
+          <t>Jaini, J.I.</t>
         </is>
       </c>
       <c r="E839" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F839" s="0"/>
       <c r="G839" s="0" t="n">
-        <v>595.00</v>
+        <v>1295.00</v>
       </c>
       <c r="H839" s="0" t="n">
-        <v>29.75</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="840">
       <c r="A840" s="0" t="inlineStr">
         <is>
-          <t>9789391734206 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B840" s="0" t="inlineStr">
         <is>
-          <t>The World of Brands and Branding</t>
+          <t>The Sacrad Books Of The Jainas Vol. 7 Atmanushasana </t>
         </is>
       </c>
       <c r="C840" s="0"/>
       <c r="D840" s="0" t="inlineStr">
         <is>
-          <t>Rajat Pathak and Vashisht</t>
+          <t>Acharya, G.B.</t>
         </is>
       </c>
       <c r="E840" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F840" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F840" s="0"/>
       <c r="G840" s="0" t="n">
-        <v>3995</v>
+        <v>995.00</v>
       </c>
       <c r="H840" s="0" t="n">
-        <v>150.00</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="841">
       <c r="A841" s="0" t="inlineStr">
         <is>
-          <t>9788170196846 </t>
+          <t>N/A </t>
         </is>
       </c>
       <c r="B841" s="0" t="inlineStr">
         <is>
-          <t>The World of campus Placements - This job is mine</t>
+          <t>The Sacrad Books Of The Jainas Vol.5 Gommatsara Jiva Kanda(The Soul) </t>
         </is>
       </c>
       <c r="C841" s="0"/>
       <c r="D841" s="0" t="inlineStr">
         <is>
-          <t>Pathak, R. and Vashisht, A.</t>
+          <t>Chakaravati, N.S.</t>
         </is>
       </c>
       <c r="E841" s="0" t="inlineStr">
         <is>
-          <t>PB</t>
+          <t>HB</t>
         </is>
       </c>
       <c r="F841" s="0"/>
       <c r="G841" s="0" t="n">
-        <v>695</v>
+        <v>1595.00</v>
       </c>
       <c r="H841" s="0" t="n">
-        <v>34.75</v>
+        <v>79.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="842">
       <c r="A842" s="0" t="inlineStr">
         <is>
-          <t>817019461X,9788170194613 </t>
+          <t>N/A </t>
         </is>
       </c>
       <c r="B842" s="0" t="inlineStr">
         <is>
-          <t>Theory and Practice of Subject Headings: The Sears List</t>
+          <t>THE SACRED BOOKS OF THE JAINAS  Vol. 10 Gommatsara Karma Kanda Part-2 </t>
         </is>
       </c>
       <c r="C842" s="0"/>
       <c r="D842" s="0" t="inlineStr">
         <is>
-          <t>Satija, M.P.</t>
+          <t>JAINA DHARMA ,BHUSHANA BRAHMCHA</t>
         </is>
       </c>
       <c r="E842" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F842" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F842" s="0"/>
       <c r="G842" s="0" t="n">
-        <v>695</v>
+        <v>1595</v>
       </c>
       <c r="H842" s="0" t="n">
-        <v>34.75</v>
+        <v>79.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="843">
       <c r="A843" s="0" t="inlineStr">
         <is>
-          <t>81-7019-520-5,9788170195207 </t>
+          <t>N/A </t>
         </is>
       </c>
       <c r="B843" s="0" t="inlineStr">
         <is>
-          <t>Thesaurus of Extension Education</t>
+          <t>THE SACRED BOOKS OF THE JAINAS  Vol. 11 Pariksamukham</t>
         </is>
       </c>
       <c r="C843" s="0"/>
       <c r="D843" s="0" t="inlineStr">
         <is>
-          <t>Muthuraman, P.,Ghosh, S. K. </t>
+          <t>Ghoshal, S.C.</t>
         </is>
       </c>
       <c r="E843" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F843" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F843" s="0"/>
       <c r="G843" s="0" t="n">
-        <v>1995</v>
+        <v>1295</v>
       </c>
       <c r="H843" s="0" t="n">
-        <v>99.75</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="844">
       <c r="A844" s="0" t="inlineStr">
         <is>
-          <t>9788170197287 </t>
+          <t>N/A </t>
         </is>
       </c>
       <c r="B844" s="0" t="inlineStr">
         <is>
-          <t>Thomas Hardy's View of Happiness</t>
+          <t>THE SACRED BOOKS OF THE JAINAS  Vol. 2 Tattwarthadhigama Sutra or Moksha Shastra</t>
         </is>
       </c>
       <c r="C844" s="0"/>
       <c r="D844" s="0" t="inlineStr">
         <is>
-          <t>Basudev Chakraborti</t>
+          <t>Jaini, J.I.</t>
         </is>
       </c>
       <c r="E844" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F844" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F844" s="0"/>
       <c r="G844" s="0" t="n">
-        <v>595</v>
+        <v>1295</v>
       </c>
       <c r="H844" s="0" t="n">
-        <v>50.00</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="845">
       <c r="A845" s="0" t="inlineStr">
         <is>
-          <t>9788170196341 </t>
+          <t>N/A </t>
         </is>
       </c>
       <c r="B845" s="0" t="inlineStr">
         <is>
-          <t>Thoughts Reflections and Musings (An Anthology of Essays)</t>
+          <t>THE SACRED BOOKS OF THE JAINAS  Vol. 6 Gommatsara Karma Kanda Part I</t>
         </is>
       </c>
       <c r="C845" s="0"/>
       <c r="D845" s="0" t="inlineStr">
         <is>
-          <t>Padhi, A. K.</t>
+          <t>Jaini, J.I.</t>
         </is>
       </c>
       <c r="E845" s="0" t="inlineStr">
         <is>
-          <t>PB</t>
-[...6 lines deleted...]
-      </c>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F845" s="0"/>
       <c r="G845" s="0" t="n">
-        <v>795</v>
+        <v>1295</v>
       </c>
       <c r="H845" s="0" t="n">
-        <v>39.75</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="846">
       <c r="A846" s="0" t="inlineStr">
         <is>
-          <t>81-7019-142-4  </t>
+          <t>N/A </t>
         </is>
       </c>
       <c r="B846" s="0" t="inlineStr">
         <is>
-          <t>Three Number Author Tables</t>
+          <t>THE SACRED BOOKS OF THE JAINAS Vol. 3 Panchastikayasara </t>
         </is>
       </c>
       <c r="C846" s="0"/>
       <c r="D846" s="0" t="inlineStr">
         <is>
-          <t>Makkar, G.C</t>
+          <t>A. CHAKRAVTI</t>
         </is>
       </c>
       <c r="E846" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F846" s="0"/>
       <c r="G846" s="0" t="n">
-        <v>1595.00</v>
+        <v>1295</v>
       </c>
       <c r="H846" s="0" t="n">
-        <v>79.75</v>
+        <v>64.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="847">
       <c r="A847" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>N/A </t>
         </is>
       </c>
       <c r="B847" s="0" t="inlineStr">
         <is>
-          <t>Tiration in Non-Aqueous Media</t>
+          <t>THE SACRED BOOKS OF THE JAINAS Vol. 5 Gommatsara Jiva Kanda(The Soul) </t>
         </is>
       </c>
       <c r="C847" s="0"/>
       <c r="D847" s="0" t="inlineStr">
         <is>
-          <t>Gyenes, I.</t>
+          <t>Chakaravati, N.S.</t>
         </is>
       </c>
       <c r="E847" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F847" s="0"/>
       <c r="G847" s="0" t="n">
-        <v>2195.00</v>
+        <v>1595</v>
       </c>
       <c r="H847" s="0" t="n">
-        <v>109.75</v>
+        <v>79.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="848">
       <c r="A848" s="0" t="inlineStr">
         <is>
-          <t>XXXXXXXXXX </t>
+          <t>N/A </t>
         </is>
       </c>
       <c r="B848" s="0" t="inlineStr">
         <is>
-          <t>Titration in Non-Aqueous Media</t>
+          <t>THE SACRED BOOKS OF THE JAINAS Vol. 7 Atmanushasana   </t>
         </is>
       </c>
       <c r="C848" s="0"/>
       <c r="D848" s="0" t="inlineStr">
         <is>
-          <t>I. Gyenes</t>
+          <t>Acharya, G.B.</t>
         </is>
       </c>
       <c r="E848" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F848" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F848" s="0"/>
       <c r="G848" s="0" t="n">
-        <v>2195</v>
+        <v>995</v>
       </c>
       <c r="H848" s="0" t="n">
-        <v>62.00</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="849">
       <c r="A849" s="0" t="inlineStr">
         <is>
-          <t>9789391734640 </t>
+          <t>N/A </t>
         </is>
       </c>
       <c r="B849" s="0" t="inlineStr">
         <is>
-          <t>Topics in Microbial Physiology</t>
+          <t>THE SACRED BOOKS OF THE JAINAS Vol. 8 Samayasara (the Soul-essence) </t>
         </is>
       </c>
       <c r="C849" s="0"/>
       <c r="D849" s="0" t="inlineStr">
         <is>
-          <t>Tauro, P.</t>
+          <t>Acharya, G.B.</t>
         </is>
       </c>
       <c r="E849" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F849" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F849" s="0"/>
       <c r="G849" s="0" t="n">
-        <v>1995</v>
+        <v>1595</v>
       </c>
       <c r="H849" s="0" t="n">
-        <v>70.00</v>
+        <v>79.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="850">
       <c r="A850" s="0" t="inlineStr">
         <is>
-          <t>81-7019-572-8,9788170195726 </t>
+          <t>9789391734244 </t>
         </is>
       </c>
       <c r="B850" s="0" t="inlineStr">
         <is>
-          <t>Towards Organic Agriculture</t>
+          <t>The Scheduled Castes of  Jharkhand</t>
         </is>
       </c>
       <c r="C850" s="0"/>
       <c r="D850" s="0" t="inlineStr">
         <is>
-          <t>Gangwar B.</t>
+          <t>Rabindranath Sarma and  Amit Kumar </t>
         </is>
       </c>
       <c r="E850" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F850" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G850" s="0" t="n">
-        <v>4995</v>
+        <v>1695</v>
       </c>
       <c r="H850" s="0" t="n">
-        <v>249.75</v>
+        <v>40.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="851">
       <c r="A851" s="0" t="inlineStr">
         <is>
-          <t>81-7019-605-9; 9788170196068 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B851" s="0" t="inlineStr">
         <is>
-          <t>Toxicology: New Research Dimensions</t>
+          <t>The Science of Animal Life</t>
         </is>
       </c>
       <c r="C851" s="0"/>
       <c r="D851" s="0" t="inlineStr">
         <is>
-          <t>Rao, P.N.</t>
+          <t>Lindsey, A.W.</t>
         </is>
       </c>
       <c r="E851" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F851" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F851" s="0"/>
       <c r="G851" s="0" t="n">
-        <v>2995</v>
+        <v>700</v>
       </c>
       <c r="H851" s="0" t="n">
-        <v>149.75</v>
+        <v>35.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="852">
       <c r="A852" s="0" t="inlineStr">
         <is>
-          <t>9788197951664 </t>
+          <t>8170191386 </t>
         </is>
       </c>
       <c r="B852" s="0" t="inlineStr">
         <is>
-          <t>Trace Elements and Human Health in North Kashmir Himalayas</t>
+          <t>The Species of Artocarpus Indigenous to British India and the Indo-Malayan Species of Quercus and castnopsis [2 parts]</t>
         </is>
       </c>
       <c r="C852" s="0"/>
       <c r="D852" s="0" t="inlineStr">
         <is>
-          <t>G.M. Rather</t>
+          <t>George King</t>
         </is>
       </c>
       <c r="E852" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F852" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F852" s="0"/>
       <c r="G852" s="0" t="n">
-        <v>1695</v>
+        <v>2995</v>
       </c>
       <c r="H852" s="0" t="n">
-        <v>50.00</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="853">
       <c r="A853" s="0" t="inlineStr">
         <is>
-          <t>9788170196808 </t>
+          <t>9788170191384 </t>
         </is>
       </c>
       <c r="B853" s="0" t="inlineStr">
         <is>
-          <t>Tradition, Identity and Diversity: The Future of Indigenous Cultures in a Globalised World</t>
+          <t>The Species Of Artocarpus Indigenous To British India: The Indo-Malayan Species Of Quercus And Castanopsis (Reprint)</t>
         </is>
       </c>
       <c r="C853" s="0"/>
       <c r="D853" s="0" t="inlineStr">
         <is>
-          <t>Sarma R.</t>
+          <t>George King </t>
         </is>
       </c>
       <c r="E853" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F853" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G853" s="0" t="n">
-        <v>1995</v>
+        <v>2995</v>
       </c>
       <c r="H853" s="0" t="n">
-        <v>99.75</v>
+        <v>85.57</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="854">
       <c r="A854" s="0" t="inlineStr">
         <is>
-          <t>9788197951602 </t>
+          <t>8170191696 </t>
         </is>
       </c>
       <c r="B854" s="0" t="inlineStr">
         <is>
-          <t>Traditional Textiles Embroideries, Costumes and Jewelleries of India</t>
+          <t>The Species of Dalbergia of South Eastern Asia</t>
         </is>
       </c>
       <c r="C854" s="0"/>
       <c r="D854" s="0" t="inlineStr">
         <is>
-          <t>S.R. Sarkar</t>
+          <t>D. Prain</t>
         </is>
       </c>
       <c r="E854" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F854" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F854" s="0"/>
       <c r="G854" s="0" t="n">
-        <v>2495</v>
+        <v>2995</v>
       </c>
       <c r="H854" s="0" t="n">
-        <v>70.00</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="855">
       <c r="A855" s="0" t="inlineStr">
         <is>
-          <t>8170191246 </t>
+          <t>9788170191698 </t>
         </is>
       </c>
       <c r="B855" s="0" t="inlineStr">
         <is>
-          <t>Treatise on Media &amp; Methods Used in Bacteriological Techinques 2/Ed</t>
+          <t>The Species Of Dalbergia Of South-Eastern Asia  The Acountes of India: A Monograph (Reprint)</t>
         </is>
       </c>
       <c r="C855" s="0"/>
       <c r="D855" s="0" t="inlineStr">
         <is>
-          <t>V. Iswaran</t>
+          <t>D. Prain</t>
         </is>
       </c>
       <c r="E855" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F855" s="0"/>
+      <c r="F855" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G855" s="0" t="n">
-        <v>1595</v>
+        <v>2995</v>
       </c>
       <c r="H855" s="0" t="n">
-        <v>79.75</v>
+        <v>85.57</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="856">
       <c r="A856" s="0" t="inlineStr">
         <is>
-          <t>9788170197300 </t>
+          <t>81-7019-038-X  </t>
         </is>
       </c>
       <c r="B856" s="0" t="inlineStr">
         <is>
-          <t>Tree Worship in Ancient India</t>
+          <t>The Udumbaras and Salvas, Ancient People of the Punjab (Out of Print)</t>
         </is>
       </c>
       <c r="C856" s="0"/>
       <c r="D856" s="0" t="inlineStr">
         <is>
-          <t>B.C Sinha</t>
+          <t>J. PRZYLUSKI</t>
         </is>
       </c>
       <c r="E856" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F856" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F856" s="0"/>
       <c r="G856" s="0" t="n">
-        <v>995</v>
+        <v>550</v>
       </c>
       <c r="H856" s="0" t="n">
-        <v>30.00</v>
+        <v>27.50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="857">
       <c r="A857" s="0" t="inlineStr">
         <is>
-          <t>9789391734671 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B857" s="0" t="inlineStr">
         <is>
-          <t>Trees of Ramayana</t>
+          <t>The Unborn Curse</t>
         </is>
       </c>
       <c r="C857" s="0"/>
       <c r="D857" s="0" t="inlineStr">
         <is>
-          <t>Felix Bast</t>
+          <t>Prakash, M.L. </t>
         </is>
       </c>
       <c r="E857" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F857" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F857" s="0"/>
       <c r="G857" s="0" t="n">
-        <v>1595</v>
+        <v>595.00</v>
       </c>
       <c r="H857" s="0" t="n">
-        <v>50.00</v>
+        <v>29.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="858">
       <c r="A858" s="0" t="inlineStr">
         <is>
-          <t>8170196178,9788170196174 </t>
+          <t>9789391734206 </t>
         </is>
       </c>
       <c r="B858" s="0" t="inlineStr">
         <is>
-          <t>Trends &amp; Prospects in Food Technology, Processing and Preservation</t>
+          <t>The World of Brands and Branding</t>
         </is>
       </c>
       <c r="C858" s="0"/>
       <c r="D858" s="0" t="inlineStr">
         <is>
-          <t>Prodyut Kumar Paul et al</t>
+          <t>Rajat Pathak and Vashisht</t>
         </is>
       </c>
       <c r="E858" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F858" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G858" s="0" t="n">
-        <v>5995</v>
+        <v>3995</v>
       </c>
       <c r="H858" s="0" t="n">
-        <v>299.75</v>
+        <v>150.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="859">
       <c r="A859" s="0" t="inlineStr">
         <is>
-          <t>9788170196372 </t>
+          <t>9788170196846 </t>
         </is>
       </c>
       <c r="B859" s="0" t="inlineStr">
         <is>
-          <t>Trends &amp; Prospects in Post Harvest Management of Horticultural Crops 2 Vol set.</t>
+          <t>The World of campus Placements - This job is mine</t>
         </is>
       </c>
       <c r="C859" s="0"/>
       <c r="D859" s="0" t="inlineStr">
         <is>
-          <t>Arghya Mani,S. Mitra</t>
+          <t>Pathak.R. and Vashisht.A</t>
         </is>
       </c>
       <c r="E859" s="0" t="inlineStr">
         <is>
-          <t>HB</t>
-[...6 lines deleted...]
-      </c>
+          <t>PB</t>
+        </is>
+      </c>
+      <c r="F859" s="0"/>
       <c r="G859" s="0" t="n">
-        <v>7995</v>
+        <v>695</v>
       </c>
       <c r="H859" s="0" t="n">
-        <v>399.75</v>
+        <v>34.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="860">
       <c r="A860" s="0" t="inlineStr">
         <is>
-          <t>9788170196389 </t>
+          <t>817019461X,9788170194613 </t>
         </is>
       </c>
       <c r="B860" s="0" t="inlineStr">
         <is>
-          <t>Trends and Prospects in Processing of Horticultural Crops</t>
+          <t>Theory and Practice of Subject Headings: The Sears List</t>
         </is>
       </c>
       <c r="C860" s="0"/>
       <c r="D860" s="0" t="inlineStr">
         <is>
-          <t>Ivi Chakraborty ,Prodyut Kr Paul,Arghya Mani</t>
+          <t>Satija, M.P.</t>
         </is>
       </c>
       <c r="E860" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F860" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G860" s="0" t="n">
-        <v>5995</v>
+        <v>695</v>
       </c>
       <c r="H860" s="0" t="n">
-        <v>299.75</v>
+        <v>34.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="861">
       <c r="A861" s="0" t="inlineStr">
         <is>
-          <t>81-7019-403-1  </t>
+          <t>81-7019-520-5,9788170195207 </t>
         </is>
       </c>
       <c r="B861" s="0" t="inlineStr">
         <is>
-          <t>Trends in Bioenergetics Processes  : Proceedings of the Workshop on Recent Advances in Bioenergetice and Biotechnological Processes</t>
+          <t>Thesaurus of Extension Education</t>
         </is>
       </c>
       <c r="C861" s="0"/>
       <c r="D861" s="0" t="inlineStr">
         <is>
-          <t>G. S. SINGHAL ,RAMASARMA</t>
+          <t>Muthuraman .P et. al</t>
         </is>
       </c>
       <c r="E861" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F861" s="0"/>
+      <c r="F861" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G861" s="0" t="n">
         <v>1995</v>
       </c>
       <c r="H861" s="0" t="n">
         <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="862">
       <c r="A862" s="0" t="inlineStr">
         <is>
-          <t>8170197278 </t>
+          <t>9788170197287 </t>
         </is>
       </c>
       <c r="B862" s="0" t="inlineStr">
         <is>
-          <t>Triangle Formulas</t>
+          <t>Thomas Hardy's View of Happiness</t>
         </is>
       </c>
       <c r="C862" s="0"/>
       <c r="D862" s="0" t="inlineStr">
         <is>
-          <t>PK Das and Biswarup Das</t>
+          <t>Basudev Chakraborti</t>
         </is>
       </c>
       <c r="E862" s="0" t="inlineStr">
         <is>
-          <t>PB</t>
+          <t>HB</t>
         </is>
       </c>
       <c r="F862" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G862" s="0" t="n">
-        <v>195</v>
+        <v>595</v>
       </c>
       <c r="H862" s="0" t="n">
-        <v>20.00</v>
+        <v>50.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="863">
       <c r="A863" s="0" t="inlineStr">
         <is>
-          <t>9788170195559 </t>
+          <t>9788170196341 </t>
         </is>
       </c>
       <c r="B863" s="0" t="inlineStr">
         <is>
-          <t>Tribes in Contemporary India Orality, Identity and Development</t>
+          <t>Thoughts Reflections and Musings (An Anthology of Essays)</t>
         </is>
       </c>
       <c r="C863" s="0"/>
       <c r="D863" s="0" t="inlineStr">
         <is>
-          <t>Dr Rabindranath sarma</t>
+          <t>Padhi, A. K.</t>
         </is>
       </c>
       <c r="E863" s="0" t="inlineStr">
         <is>
-          <t>HB</t>
+          <t>PB</t>
         </is>
       </c>
       <c r="F863" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G863" s="0" t="n">
-        <v>1295</v>
+        <v>795</v>
       </c>
       <c r="H863" s="0" t="n">
-        <v>50.00</v>
+        <v>39.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="864">
       <c r="A864" s="0" t="inlineStr">
         <is>
-          <t>9788170196914 </t>
+          <t>81-7019-142-4  </t>
         </is>
       </c>
       <c r="B864" s="0" t="inlineStr">
         <is>
-          <t>Trichoderma Research and Development</t>
+          <t>Three Number Author Tables</t>
         </is>
       </c>
       <c r="C864" s="0"/>
       <c r="D864" s="0" t="inlineStr">
         <is>
-          <t>Archana U. Singh and S. P. Tiwari</t>
+          <t>Makkar, G.C</t>
         </is>
       </c>
       <c r="E864" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F864" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F864" s="0"/>
       <c r="G864" s="0" t="n">
-        <v>3295</v>
+        <v>1595.00</v>
       </c>
       <c r="H864" s="0" t="n">
-        <v>100.00</v>
+        <v>79.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="865">
       <c r="A865" s="0" t="inlineStr">
         <is>
-          <t>81-7019-468-7,9788170194682 </t>
+          <t>NA </t>
         </is>
       </c>
       <c r="B865" s="0" t="inlineStr">
         <is>
-          <t>UDC: A Manual for Classification Practical and Information Resources</t>
+          <t>Tiration in Non-Aqueous Media</t>
         </is>
       </c>
       <c r="C865" s="0"/>
       <c r="D865" s="0" t="inlineStr">
         <is>
-          <t>Singh, K.P.</t>
+          <t>Gyenes, I.</t>
         </is>
       </c>
       <c r="E865" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F865" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F865" s="0"/>
       <c r="G865" s="0" t="n">
-        <v>1995</v>
+        <v>2195.00</v>
       </c>
       <c r="H865" s="0" t="n">
-        <v>99.75</v>
+        <v>109.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="866">
       <c r="A866" s="0" t="inlineStr">
         <is>
-          <t>9789348596024 </t>
+          <t>XXXXXXXXXX </t>
         </is>
       </c>
       <c r="B866" s="0" t="inlineStr">
         <is>
-          <t>Under Exploited Fruit Crops (2 Vol. Set)</t>
+          <t>Titration in Non-Aqueous Media</t>
         </is>
       </c>
       <c r="C866" s="0"/>
       <c r="D866" s="0" t="inlineStr">
         <is>
-          <t>K. Gopal, P.P. Bhagavati, B. Srinivasulu and K. Ajay Kumar, S. Firoz Hussain</t>
+          <t>I. Gyenes</t>
         </is>
       </c>
       <c r="E866" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F866" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G866" s="0" t="n">
-        <v>4995</v>
+        <v>2195</v>
       </c>
       <c r="H866" s="0" t="n">
-        <v>140.00</v>
+        <v>62.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="867">
       <c r="A867" s="0" t="inlineStr">
         <is>
-          <t>8170195515, 9788170195511 </t>
+          <t>9789391734640 </t>
         </is>
       </c>
       <c r="B867" s="0" t="inlineStr">
         <is>
-          <t>Understandings in Cytogenetic Techniques</t>
+          <t>Topics in Microbial Physiology</t>
         </is>
       </c>
       <c r="C867" s="0"/>
       <c r="D867" s="0" t="inlineStr">
         <is>
-          <t>H.P. GURUSHANKARA</t>
+          <t>Tauro, P.</t>
         </is>
       </c>
       <c r="E867" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F867" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G867" s="0" t="n">
-        <v>3295</v>
+        <v>1995</v>
       </c>
       <c r="H867" s="0" t="n">
-        <v>164.75</v>
+        <v>70.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="868">
       <c r="A868" s="0" t="inlineStr">
         <is>
-          <t>81-7019-531-0,9788170195313 </t>
+          <t>81-7019-572-8,9788170195726 </t>
         </is>
       </c>
       <c r="B868" s="0" t="inlineStr">
         <is>
-          <t>Unnat Bhed Palan (Hindi)</t>
+          <t>Towards Organic Agriculture</t>
         </is>
       </c>
       <c r="C868" s="0"/>
       <c r="D868" s="0" t="inlineStr">
         <is>
-          <t>A.Kumar</t>
+          <t>Gangwar B.</t>
         </is>
       </c>
       <c r="E868" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F868" s="0" t="inlineStr">
         <is>
-          <t>Hindi</t>
+          <t>English</t>
         </is>
       </c>
       <c r="G868" s="0" t="n">
-        <v>2495</v>
+        <v>4995</v>
       </c>
       <c r="H868" s="0" t="n">
-        <v>124.75</v>
+        <v>249.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="869">
       <c r="A869" s="0" t="inlineStr">
         <is>
-          <t>9789348596116 </t>
+          <t>81-7019-605-9; 9788170196068 </t>
         </is>
       </c>
       <c r="B869" s="0" t="inlineStr">
         <is>
-          <t>Urban Agriculture</t>
+          <t>Toxicology: New Research Dimensions</t>
         </is>
       </c>
       <c r="C869" s="0"/>
       <c r="D869" s="0" t="inlineStr">
         <is>
-          <t>Nishamani  Kar, Sameer Baruah</t>
+          <t>Rao, P.N.</t>
         </is>
       </c>
       <c r="E869" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F869" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G869" s="0" t="n">
         <v>2995</v>
       </c>
       <c r="H869" s="0" t="n">
-        <v>85.00</v>
+        <v>149.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="870">
       <c r="A870" s="0" t="inlineStr">
         <is>
-          <t>9789391734022 </t>
+          <t>9788197951664 </t>
         </is>
       </c>
       <c r="B870" s="0" t="inlineStr">
         <is>
-          <t>Urban Flora of Varanasi</t>
+          <t>Trace Elements and Human Health in North Kashmir Himalayas</t>
         </is>
       </c>
       <c r="C870" s="0"/>
       <c r="D870" s="0" t="inlineStr">
         <is>
-          <t>N. K. Dubey and Nirmal Kishore</t>
+          <t>G.M. Rather</t>
         </is>
       </c>
       <c r="E870" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F870" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G870" s="0" t="n">
-        <v>3995</v>
+        <v>1695</v>
       </c>
       <c r="H870" s="0" t="n">
-        <v>150.00</v>
+        <v>50.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="871">
       <c r="A871" s="0" t="inlineStr">
         <is>
-          <t>81-7019-565-X,9788170195658 </t>
+          <t>9788170196808 </t>
         </is>
       </c>
       <c r="B871" s="0" t="inlineStr">
         <is>
-          <t>Use and Services of University Library</t>
+          <t>Tradition, Identity and Diversity: The Future of Indigenous Cultures in a Globalised World</t>
         </is>
       </c>
       <c r="C871" s="0"/>
       <c r="D871" s="0" t="inlineStr">
         <is>
-          <t>R.Mishra</t>
+          <t>Sarma R.</t>
         </is>
       </c>
       <c r="E871" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F871" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G871" s="0" t="n">
-        <v>1695</v>
+        <v>1995</v>
       </c>
       <c r="H871" s="0" t="n">
-        <v>84.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="872">
       <c r="A872" s="0" t="inlineStr">
         <is>
-          <t>81-7019-546-9,9788170195467 </t>
+          <t>9788197951602 </t>
         </is>
       </c>
       <c r="B872" s="0" t="inlineStr">
         <is>
-          <t>Use of Electronic Resources in Agricultural Research</t>
+          <t>Traditional Textiles Embroideries, Costumes and Jewelleries of India</t>
         </is>
       </c>
       <c r="C872" s="0"/>
       <c r="D872" s="0" t="inlineStr">
         <is>
-          <t>P.K.Singh, H.N. Prasad</t>
+          <t>S.R. Sarkar</t>
         </is>
       </c>
       <c r="E872" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F872" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G872" s="0" t="n">
-        <v>995</v>
+        <v>2495</v>
       </c>
       <c r="H872" s="0" t="n">
-        <v>49.75</v>
+        <v>70.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="873">
       <c r="A873" s="0" t="inlineStr">
         <is>
-          <t>8170194066 </t>
+          <t>8170191246 </t>
         </is>
       </c>
       <c r="B873" s="0" t="inlineStr">
         <is>
-          <t>Uses of Bryophytes</t>
+          <t>Treatise on Media &amp; Methods Used in Bacteriological Techinques 2/Ed</t>
         </is>
       </c>
       <c r="C873" s="0"/>
       <c r="D873" s="0" t="inlineStr">
         <is>
-          <t>Saxena, D.K.</t>
+          <t>V. Iswaran</t>
         </is>
       </c>
       <c r="E873" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F873" s="0"/>
       <c r="G873" s="0" t="n">
-        <v>995</v>
+        <v>1595</v>
       </c>
       <c r="H873" s="0" t="n">
-        <v>49.75</v>
+        <v>79.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="874">
       <c r="A874" s="0" t="inlineStr">
         <is>
-          <t>9789391734237 </t>
+          <t>9788170197300 </t>
         </is>
       </c>
       <c r="B874" s="0" t="inlineStr">
         <is>
-          <t>Uttarakhand Society, Culture, and Pilgrimages</t>
+          <t>Tree Worship in Ancient India</t>
         </is>
       </c>
       <c r="C874" s="0"/>
       <c r="D874" s="0" t="inlineStr">
         <is>
-          <t>Vishwambhar Prasad Sati</t>
+          <t>B.C Sinha</t>
         </is>
       </c>
       <c r="E874" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F874" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G874" s="0" t="n">
-        <v>3995</v>
+        <v>995</v>
       </c>
       <c r="H874" s="0" t="n">
-        <v>100.00</v>
+        <v>30.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="875">
       <c r="A875" s="0" t="inlineStr">
         <is>
-          <t>9788197951695 </t>
+          <t>9789391734671 </t>
         </is>
       </c>
       <c r="B875" s="0" t="inlineStr">
         <is>
-          <t>Valorizing Citrus Waste: Unlocking Nutrients, Bioactives and Processing Solutions</t>
+          <t>Trees of Ramayana</t>
         </is>
       </c>
       <c r="C875" s="0"/>
       <c r="D875" s="0" t="inlineStr">
         <is>
-          <t>Subhra Saikat Roy ,Manju Gurjar ,Sharanya Paliwal,Darshana Admane and Dilip Ghosh </t>
+          <t>Felix Bast</t>
         </is>
       </c>
       <c r="E875" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F875" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G875" s="0" t="n">
-        <v>2595</v>
+        <v>1595</v>
       </c>
       <c r="H875" s="0" t="n">
-        <v>90.00</v>
+        <v>50.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="876">
       <c r="A876" s="0" t="inlineStr">
         <is>
-          <t>9789391734534 </t>
+          <t>8170196178,9788170196174 </t>
         </is>
       </c>
       <c r="B876" s="0" t="inlineStr">
         <is>
-          <t>Value Addition of Horticultural Crops A Handbook For Rural Foodpreneurs</t>
+          <t>Trends &amp; Prospects in Food Technology, Processing and Preservation</t>
         </is>
       </c>
       <c r="C876" s="0"/>
       <c r="D876" s="0" t="inlineStr">
         <is>
-          <t>Y.Prabhabati Devi, Heikham Naresh Singh and Subhra Saikat Roy</t>
+          <t>Prodyut Kumar Paul et al</t>
         </is>
       </c>
       <c r="E876" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F876" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G876" s="0" t="n">
-        <v>1495</v>
+        <v>5995</v>
       </c>
       <c r="H876" s="0" t="n">
-        <v>50.00</v>
+        <v>299.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="877">
       <c r="A877" s="0" t="inlineStr">
         <is>
-          <t>9789391734060 </t>
+          <t>9788170196372 </t>
         </is>
       </c>
       <c r="B877" s="0" t="inlineStr">
         <is>
-          <t>Vastron ki Drafting takneek 2nd Edition (Hindi)</t>
+          <t>Trends &amp; Prospects in Post Harvest Management of Horticultural Crops 2 Vol set.</t>
         </is>
       </c>
       <c r="C877" s="0"/>
       <c r="D877" s="0" t="inlineStr">
         <is>
-          <t>Saroj S.Jeet Singh, Nilam Paruthi &amp; Neelam S. Roj </t>
+          <t>Arghya Mani,S. Mitra</t>
         </is>
       </c>
       <c r="E877" s="0" t="inlineStr">
         <is>
-          <t>PB</t>
+          <t>HB</t>
         </is>
       </c>
       <c r="F877" s="0" t="inlineStr">
         <is>
-          <t>Hindi</t>
+          <t>English</t>
         </is>
       </c>
       <c r="G877" s="0" t="n">
-        <v>495</v>
+        <v>7995</v>
       </c>
       <c r="H877" s="0" t="n">
-        <v>30.00</v>
+        <v>399.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="878">
       <c r="A878" s="0" t="inlineStr">
         <is>
-          <t>9789391734473 </t>
+          <t>9788170196389 </t>
         </is>
       </c>
       <c r="B878" s="0" t="inlineStr">
         <is>
-          <t>Vayavasayik Shugar Palan (Hindi)</t>
+          <t>Trends and Prospects in Processing of Horticultural Crops</t>
         </is>
       </c>
       <c r="C878" s="0"/>
       <c r="D878" s="0" t="inlineStr">
         <is>
-          <t>Vivak Kumar Gupta et al.,</t>
+          <t>Ivi Chakraborty ,Prodyut Kr Paul,Arghya Mani</t>
         </is>
       </c>
       <c r="E878" s="0" t="inlineStr">
         <is>
-          <t>PB</t>
+          <t>HB</t>
         </is>
       </c>
       <c r="F878" s="0" t="inlineStr">
         <is>
-          <t>Hindi</t>
+          <t>English</t>
         </is>
       </c>
       <c r="G878" s="0" t="n">
-        <v>1595</v>
+        <v>5995</v>
       </c>
       <c r="H878" s="0" t="n">
-        <v>50.00</v>
+        <v>299.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="879">
       <c r="A879" s="0" t="inlineStr">
         <is>
-          <t>8170196151; 9788170196156 </t>
+          <t>81-7019-403-1  </t>
         </is>
       </c>
       <c r="B879" s="0" t="inlineStr">
         <is>
-          <t>Virus Diseases of Vegetable Crops and Their Management</t>
+          <t>Trends in Bioenergetics Processes  : Proceedings of the Workshop on Recent Advances in Bioenergetice and Biotechnological Processes</t>
         </is>
       </c>
       <c r="C879" s="0"/>
       <c r="D879" s="0" t="inlineStr">
         <is>
-          <t>Ahlawat, Y.S.</t>
+          <t>G. S. SINGHAL ,RAMASARMA</t>
         </is>
       </c>
       <c r="E879" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F879" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F879" s="0"/>
       <c r="G879" s="0" t="n">
-        <v>4995</v>
+        <v>1995</v>
       </c>
       <c r="H879" s="0" t="n">
-        <v>249.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="880">
       <c r="A880" s="0" t="inlineStr">
         <is>
-          <t>8170191521 </t>
+          <t>8170197278 </t>
         </is>
       </c>
       <c r="B880" s="0" t="inlineStr">
         <is>
-          <t>Virus Taxonomy</t>
+          <t>Triangle Formulas</t>
         </is>
       </c>
       <c r="C880" s="0"/>
       <c r="D880" s="0" t="inlineStr">
         <is>
-          <t>Arun Misra </t>
+          <t>PK Das and Biswarup Das</t>
         </is>
       </c>
       <c r="E880" s="0" t="inlineStr">
         <is>
-          <t>HB</t>
-[...2 lines deleted...]
-      <c r="F880" s="0"/>
+          <t>PB</t>
+        </is>
+      </c>
+      <c r="F880" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G880" s="0" t="n">
-        <v>1295</v>
+        <v>195</v>
       </c>
       <c r="H880" s="0" t="n">
-        <v>64.75</v>
+        <v>20.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="881">
       <c r="A881" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>9789348596680 </t>
         </is>
       </c>
       <c r="B881" s="0" t="inlineStr">
         <is>
-          <t>Viscous Flow Theory</t>
+          <t>Tribal Farming and Food Systems in India</t>
         </is>
       </c>
       <c r="C881" s="0"/>
       <c r="D881" s="0" t="inlineStr">
         <is>
-          <t>PAI</t>
+          <t>A.Das  A.Mukherjee</t>
         </is>
       </c>
       <c r="E881" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F881" s="0"/>
+      <c r="F881" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G881" s="0" t="n">
-        <v>160</v>
+        <v>9995</v>
       </c>
       <c r="H881" s="0" t="n">
-        <v>8.00</v>
+        <v>285.57</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="882">
       <c r="A882" s="0" t="inlineStr">
         <is>
-          <t>9788196224905 </t>
+          <t>9788170195559 </t>
         </is>
       </c>
       <c r="B882" s="0" t="inlineStr">
         <is>
-          <t>Vishdhar Bhujang Katha</t>
+          <t>Tribes in Contemporary India Orality, Identity and Development</t>
         </is>
       </c>
       <c r="C882" s="0"/>
       <c r="D882" s="0" t="inlineStr">
         <is>
-          <t>Prof. Aashish Kumar Mukherjee</t>
+          <t>Dr Rabindranath sarma</t>
         </is>
       </c>
       <c r="E882" s="0" t="inlineStr">
         <is>
-          <t>PB</t>
+          <t>HB</t>
         </is>
       </c>
       <c r="F882" s="0" t="inlineStr">
         <is>
-          <t>Hindi</t>
+          <t>English</t>
         </is>
       </c>
       <c r="G882" s="0" t="n">
-        <v>1200</v>
+        <v>1295</v>
       </c>
       <c r="H882" s="0" t="n">
-        <v>34.00</v>
+        <v>50.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="883">
       <c r="A883" s="0" t="inlineStr">
         <is>
-          <t>81-7019-427-X  </t>
+          <t>9788170196914 </t>
         </is>
       </c>
       <c r="B883" s="0" t="inlineStr">
         <is>
-          <t>Vistas in Palynology Perspectives and Prospects</t>
+          <t>Trichoderma Research and Development</t>
         </is>
       </c>
       <c r="C883" s="0"/>
       <c r="D883" s="0" t="inlineStr">
         <is>
-          <t>Bahadur, B.</t>
+          <t>Archana U. Singh and S. P. Tiwari</t>
         </is>
       </c>
       <c r="E883" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F883" s="0"/>
+      <c r="F883" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G883" s="0" t="n">
-        <v>2195</v>
+        <v>3295</v>
       </c>
       <c r="H883" s="0" t="n">
-        <v>109.75</v>
+        <v>100.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="884">
       <c r="A884" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>81-7019-468-7,9788170194682 </t>
         </is>
       </c>
       <c r="B884" s="0" t="inlineStr">
         <is>
-          <t>Vistas in Plant Sciences Vol. 1</t>
+          <t>UDC: A Manual for Classification Practical and Information Resources</t>
         </is>
       </c>
       <c r="C884" s="0"/>
       <c r="D884" s="0" t="inlineStr">
         <is>
-          <t>Varghese, T. M.</t>
+          <t>Singh, K.P.</t>
         </is>
       </c>
       <c r="E884" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F884" s="0"/>
+      <c r="F884" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G884" s="0" t="n">
-        <v>995</v>
+        <v>1995</v>
       </c>
       <c r="H884" s="0" t="n">
-        <v>49.75</v>
+        <v>99.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="885">
       <c r="A885" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>9789348596024 </t>
         </is>
       </c>
       <c r="B885" s="0" t="inlineStr">
         <is>
-          <t>Vistas in Plant Sciences Vol. 2</t>
+          <t>Under Exploited Fruit Crops (1-2 Vol. Set)</t>
         </is>
       </c>
       <c r="C885" s="0"/>
       <c r="D885" s="0" t="inlineStr">
         <is>
-          <t>Varghese, T. M.</t>
+          <t>K. Gopal, P.P. Bhagavati, B. Srinivasulu and K. Ajay Kumar, S. Firoz Hussain</t>
         </is>
       </c>
       <c r="E885" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F885" s="0"/>
+      <c r="F885" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G885" s="0" t="n">
-        <v>995</v>
+        <v>4995</v>
       </c>
       <c r="H885" s="0" t="n">
-        <v>49.75</v>
+        <v>140.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="886">
       <c r="A886" s="0" t="inlineStr">
         <is>
-          <t>8170192196 </t>
+          <t>8170195515, 9788170195511 </t>
         </is>
       </c>
       <c r="B886" s="0" t="inlineStr">
         <is>
-          <t>Vistas in Plant Sciences Vol. 3 </t>
+          <t>Understandings in Cytogenetic Techniques</t>
         </is>
       </c>
       <c r="C886" s="0"/>
       <c r="D886" s="0" t="inlineStr">
         <is>
-          <t>Varghese, T. M.</t>
+          <t>H.P. GURUSHANKARA</t>
         </is>
       </c>
       <c r="E886" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F886" s="0"/>
+      <c r="F886" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G886" s="0" t="n">
-        <v>1295</v>
+        <v>3295</v>
       </c>
       <c r="H886" s="0" t="n">
-        <v>64.75</v>
+        <v>164.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="887">
       <c r="A887" s="0" t="inlineStr">
         <is>
-          <t>817019220X </t>
+          <t>81-7019-531-0,9788170195313 </t>
         </is>
       </c>
       <c r="B887" s="0" t="inlineStr">
         <is>
-          <t>Vistas in Plant Sciences, Vol. 4 </t>
+          <t>Unnat Bhed Palan (Hindi)</t>
         </is>
       </c>
       <c r="C887" s="0"/>
       <c r="D887" s="0" t="inlineStr">
         <is>
-          <t>Varghese, T. M.</t>
+          <t>A.Kumar</t>
         </is>
       </c>
       <c r="E887" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F887" s="0"/>
+      <c r="F887" s="0" t="inlineStr">
+        <is>
+          <t>Hindi</t>
+        </is>
+      </c>
       <c r="G887" s="0" t="n">
-        <v>1295</v>
+        <v>2495</v>
       </c>
       <c r="H887" s="0" t="n">
-        <v>64.75</v>
+        <v>124.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="888">
       <c r="A888" s="0" t="inlineStr">
         <is>
-          <t>8170192218 </t>
+          <t>9789348596116 </t>
         </is>
       </c>
       <c r="B888" s="0" t="inlineStr">
         <is>
-          <t>Vistas in Plant Sciences, Vol. 5</t>
+          <t>Urban Agriculture</t>
         </is>
       </c>
       <c r="C888" s="0"/>
       <c r="D888" s="0" t="inlineStr">
         <is>
-          <t>Varghese, T. M.</t>
+          <t>Nishamani  Kar, Sameer Baruah</t>
         </is>
       </c>
       <c r="E888" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F888" s="0"/>
+      <c r="F888" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G888" s="0" t="n">
-        <v>995</v>
+        <v>2995</v>
       </c>
       <c r="H888" s="0" t="n">
-        <v>49.75</v>
+        <v>85.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="889">
       <c r="A889" s="0" t="inlineStr">
         <is>
-          <t>8170192226 </t>
+          <t>9789391734022 </t>
         </is>
       </c>
       <c r="B889" s="0" t="inlineStr">
         <is>
-          <t>Vistas in Plant Sciences, Vol. 6</t>
+          <t>Urban Flora of Varanasi</t>
         </is>
       </c>
       <c r="C889" s="0"/>
       <c r="D889" s="0" t="inlineStr">
         <is>
-          <t>Varghese, T. M.</t>
+          <t>N. K. Dubey and Nirmal Kishore</t>
         </is>
       </c>
       <c r="E889" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F889" s="0"/>
+      <c r="F889" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G889" s="0" t="n">
-        <v>995</v>
+        <v>3995</v>
       </c>
       <c r="H889" s="0" t="n">
-        <v>49.75</v>
+        <v>150.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="890">
       <c r="A890" s="0" t="inlineStr">
         <is>
-          <t>8170194717,9788170194712 </t>
+          <t>81-7019-565-X,9788170195658 </t>
         </is>
       </c>
       <c r="B890" s="0" t="inlineStr">
         <is>
-          <t>Vistas of palynological science : By Dr. M. S. Swaminathan Festschrift Vol.</t>
+          <t>Use and Services of University Library</t>
         </is>
       </c>
       <c r="C890" s="0"/>
       <c r="D890" s="0" t="inlineStr">
         <is>
-          <t>P.K.K.Nair</t>
+          <t>R.Mishra</t>
         </is>
       </c>
       <c r="E890" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F890" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G890" s="0" t="n">
-        <v>1995</v>
+        <v>1695</v>
       </c>
       <c r="H890" s="0" t="n">
-        <v>57.00</v>
+        <v>84.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="891">
       <c r="A891" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>81-7019-546-9,9788170195467 </t>
         </is>
       </c>
       <c r="B891" s="0" t="inlineStr">
         <is>
-          <t>Ward &amp; Whipple Fresh-Water Biology</t>
+          <t>Use of Electronic Resources in Agricultural Research</t>
         </is>
       </c>
       <c r="C891" s="0"/>
       <c r="D891" s="0" t="inlineStr">
         <is>
-          <t>Edmondson, W.T.</t>
+          <t>P.K.Singh, H.N. Prasad</t>
         </is>
       </c>
       <c r="E891" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F891" s="0"/>
+      <c r="F891" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
       <c r="G891" s="0" t="n">
-        <v>4500</v>
+        <v>995</v>
       </c>
       <c r="H891" s="0" t="n">
-        <v>225.00</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="892">
       <c r="A892" s="0" t="inlineStr">
         <is>
-          <t>9788170196310 </t>
+          <t>8170194066 </t>
         </is>
       </c>
       <c r="B892" s="0" t="inlineStr">
         <is>
-          <t>Webometric Analysis of Library Websites: emerging Research &amp; Opportunities</t>
+          <t>Uses of Bryophytes</t>
         </is>
       </c>
       <c r="C892" s="0"/>
       <c r="D892" s="0" t="inlineStr">
         <is>
-          <t>Prabakaran R.,Shalini R. Lihitkar</t>
+          <t>Saxena, D.K.</t>
         </is>
       </c>
       <c r="E892" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
-      <c r="F892" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F892" s="0"/>
       <c r="G892" s="0" t="n">
-        <v>1895</v>
+        <v>995</v>
       </c>
       <c r="H892" s="0" t="n">
-        <v>94.75</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="893">
       <c r="A893" s="0" t="inlineStr">
         <is>
-          <t>9788170196358 </t>
+          <t>9789391734237 </t>
         </is>
       </c>
       <c r="B893" s="0" t="inlineStr">
         <is>
-          <t>Wilt Diseases of Crops</t>
+          <t>Uttarakhand Society, Culture, and Pilgrimages</t>
         </is>
       </c>
       <c r="C893" s="0"/>
       <c r="D893" s="0" t="inlineStr">
         <is>
-          <t>Ashok Bhattacharyya, BN Chakraborty et al.</t>
+          <t>Vishwambhar Prasad Sati</t>
         </is>
       </c>
       <c r="E893" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F893" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G893" s="0" t="n">
-        <v>5995</v>
+        <v>3995</v>
       </c>
       <c r="H893" s="0" t="n">
-        <v>299.75</v>
+        <v>100.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="894">
       <c r="A894" s="0" t="inlineStr">
         <is>
-          <t>9788197361272 </t>
+          <t>9788197951695 </t>
         </is>
       </c>
       <c r="B894" s="0" t="inlineStr">
         <is>
-          <t>Winged Bean : Prospects and Potential in Mainsream Agriculture</t>
+          <t>Valorizing Citrus Waste: Unlocking Nutrients, Bioactives and Processing Solutions</t>
         </is>
       </c>
       <c r="C894" s="0"/>
       <c r="D894" s="0" t="inlineStr">
         <is>
-          <t>Simprandeep Kaur, Binay K. Singh, Naseeb Singh &amp; Vinay Kr. Mishra</t>
+          <t>Subhra Saikat Roy ,Manju Gurjar ,Sharanya Paliwal,Darshana Admane and Dilip Ghosh </t>
         </is>
       </c>
       <c r="E894" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F894" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G894" s="0" t="n">
-        <v>2295</v>
+        <v>2595</v>
       </c>
       <c r="H894" s="0" t="n">
-        <v>80.00</v>
+        <v>90.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="895">
       <c r="A895" s="0" t="inlineStr">
         <is>
-          <t>81-7019-524-8,9788170195245 </t>
+          <t>9789391734534 </t>
         </is>
       </c>
       <c r="B895" s="0" t="inlineStr">
         <is>
-          <t>Women in Rainfed Farming</t>
+          <t>Value Addition of Horticultural Crops A Handbook For Rural Foodpreneurs</t>
         </is>
       </c>
       <c r="C895" s="0"/>
       <c r="D895" s="0" t="inlineStr">
         <is>
-          <t>Singh, S., Sanjeev</t>
+          <t>Y.Prabhabati Devi, Heikham Naresh Singh and Subhra Saikat Roy</t>
         </is>
       </c>
       <c r="E895" s="0" t="inlineStr">
         <is>
           <t>HB</t>
         </is>
       </c>
       <c r="F895" s="0" t="inlineStr">
         <is>
           <t>English</t>
         </is>
       </c>
       <c r="G895" s="0" t="n">
-        <v>995</v>
+        <v>1495</v>
       </c>
       <c r="H895" s="0" t="n">
-        <v>49.75</v>
+        <v>50.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="896">
       <c r="A896" s="0" t="inlineStr">
         <is>
-          <t>8170194007 </t>
+          <t>9789391734060 </t>
         </is>
       </c>
       <c r="B896" s="0" t="inlineStr">
         <is>
-          <t>Yoga Its Nature, From and Scope</t>
+          <t>Vastron ki Drafting takneek 2nd Edition (Hindi)</t>
         </is>
       </c>
       <c r="C896" s="0"/>
       <c r="D896" s="0" t="inlineStr">
         <is>
-          <t>Dwivedi, A.N.</t>
+          <t>Saroj S.Jeet Singh, Nilam Paruthi &amp; Neelam S. Roj </t>
         </is>
       </c>
       <c r="E896" s="0" t="inlineStr">
         <is>
-          <t>HB</t>
-[...2 lines deleted...]
-      <c r="F896" s="0"/>
+          <t>PB</t>
+        </is>
+      </c>
+      <c r="F896" s="0" t="inlineStr">
+        <is>
+          <t>Hindi</t>
+        </is>
+      </c>
       <c r="G896" s="0" t="n">
-        <v>595.00</v>
+        <v>495</v>
       </c>
       <c r="H896" s="0" t="n">
-        <v>29.75</v>
+        <v>30.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="897">
       <c r="A897" s="0" t="inlineStr">
         <is>
-          <t>8170193915 </t>
+          <t>9789391734473 </t>
         </is>
       </c>
       <c r="B897" s="0" t="inlineStr">
         <is>
-          <t>Zoogeography of Indian Amphibians</t>
+          <t>Vayavasayik Shugar Palan (Hindi)</t>
         </is>
       </c>
       <c r="C897" s="0"/>
       <c r="D897" s="0" t="inlineStr">
         <is>
-          <t>Tiwari,S.K.</t>
+          <t>Vivak Kumar Gupta et al.,</t>
         </is>
       </c>
       <c r="E897" s="0" t="inlineStr">
         <is>
-          <t>HB</t>
-[...2 lines deleted...]
-      <c r="F897" s="0"/>
+          <t>PB</t>
+        </is>
+      </c>
+      <c r="F897" s="0" t="inlineStr">
+        <is>
+          <t>Hindi</t>
+        </is>
+      </c>
       <c r="G897" s="0" t="n">
-        <v>1295</v>
+        <v>1595</v>
       </c>
       <c r="H897" s="0" t="n">
-        <v>64.75</v>
+        <v>50.00</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="898">
       <c r="A898" s="0" t="inlineStr">
         <is>
-          <t>NA </t>
+          <t>8170196151; 9788170196156 </t>
         </is>
       </c>
       <c r="B898" s="0" t="inlineStr">
         <is>
-          <t>Zoological Results of tour in the Far East, 1916-1925 (Memoirs of the Asiatic Society of Bengal, Vol. 6)</t>
+          <t>Virus Diseases of Vegetable Crops and Their Management</t>
         </is>
       </c>
       <c r="C898" s="0"/>
       <c r="D898" s="0" t="inlineStr">
         <is>
+          <t>Ahlawat, Y.S.</t>
+        </is>
+      </c>
+      <c r="E898" s="0" t="inlineStr">
+        <is>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F898" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="G898" s="0" t="n">
+        <v>4995</v>
+      </c>
+      <c r="H898" s="0" t="n">
+        <v>249.75</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="899">
+      <c r="A899" s="0" t="inlineStr">
+        <is>
+          <t>8170191521 </t>
+        </is>
+      </c>
+      <c r="B899" s="0" t="inlineStr">
+        <is>
+          <t>Virus Taxonomy</t>
+        </is>
+      </c>
+      <c r="C899" s="0"/>
+      <c r="D899" s="0" t="inlineStr">
+        <is>
+          <t>Arun Misra </t>
+        </is>
+      </c>
+      <c r="E899" s="0" t="inlineStr">
+        <is>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F899" s="0"/>
+      <c r="G899" s="0" t="n">
+        <v>1295</v>
+      </c>
+      <c r="H899" s="0" t="n">
+        <v>64.75</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="900">
+      <c r="A900" s="0" t="inlineStr">
+        <is>
+          <t>NA </t>
+        </is>
+      </c>
+      <c r="B900" s="0" t="inlineStr">
+        <is>
+          <t>Viscous Flow Theory</t>
+        </is>
+      </c>
+      <c r="C900" s="0"/>
+      <c r="D900" s="0" t="inlineStr">
+        <is>
+          <t>PAI</t>
+        </is>
+      </c>
+      <c r="E900" s="0" t="inlineStr">
+        <is>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F900" s="0"/>
+      <c r="G900" s="0" t="n">
+        <v>160</v>
+      </c>
+      <c r="H900" s="0" t="n">
+        <v>8.00</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="901">
+      <c r="A901" s="0" t="inlineStr">
+        <is>
+          <t>9788196224905 </t>
+        </is>
+      </c>
+      <c r="B901" s="0" t="inlineStr">
+        <is>
+          <t>Vishdhar Bhujang Katha</t>
+        </is>
+      </c>
+      <c r="C901" s="0"/>
+      <c r="D901" s="0" t="inlineStr">
+        <is>
+          <t>Prof. Aashish Kumar Mukherjee</t>
+        </is>
+      </c>
+      <c r="E901" s="0" t="inlineStr">
+        <is>
+          <t>PB</t>
+        </is>
+      </c>
+      <c r="F901" s="0" t="inlineStr">
+        <is>
+          <t>Hindi</t>
+        </is>
+      </c>
+      <c r="G901" s="0" t="n">
+        <v>1200</v>
+      </c>
+      <c r="H901" s="0" t="n">
+        <v>34.00</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="902">
+      <c r="A902" s="0" t="inlineStr">
+        <is>
+          <t>81-7019-427-X  </t>
+        </is>
+      </c>
+      <c r="B902" s="0" t="inlineStr">
+        <is>
+          <t>Vistas in Palynology Perspectives and Prospects</t>
+        </is>
+      </c>
+      <c r="C902" s="0"/>
+      <c r="D902" s="0" t="inlineStr">
+        <is>
+          <t>Bahadur, B.</t>
+        </is>
+      </c>
+      <c r="E902" s="0" t="inlineStr">
+        <is>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F902" s="0"/>
+      <c r="G902" s="0" t="n">
+        <v>2195</v>
+      </c>
+      <c r="H902" s="0" t="n">
+        <v>109.75</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="903">
+      <c r="A903" s="0" t="inlineStr">
+        <is>
+          <t>NA </t>
+        </is>
+      </c>
+      <c r="B903" s="0" t="inlineStr">
+        <is>
+          <t>Vistas in Plant Sciences Vol. 1</t>
+        </is>
+      </c>
+      <c r="C903" s="0"/>
+      <c r="D903" s="0" t="inlineStr">
+        <is>
+          <t>Varghese, T. M.</t>
+        </is>
+      </c>
+      <c r="E903" s="0" t="inlineStr">
+        <is>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F903" s="0"/>
+      <c r="G903" s="0" t="n">
+        <v>995</v>
+      </c>
+      <c r="H903" s="0" t="n">
+        <v>49.75</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="904">
+      <c r="A904" s="0" t="inlineStr">
+        <is>
+          <t>NA </t>
+        </is>
+      </c>
+      <c r="B904" s="0" t="inlineStr">
+        <is>
+          <t>Vistas in Plant Sciences Vol. 2</t>
+        </is>
+      </c>
+      <c r="C904" s="0"/>
+      <c r="D904" s="0" t="inlineStr">
+        <is>
+          <t>Varghese, T. M.</t>
+        </is>
+      </c>
+      <c r="E904" s="0" t="inlineStr">
+        <is>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F904" s="0"/>
+      <c r="G904" s="0" t="n">
+        <v>995</v>
+      </c>
+      <c r="H904" s="0" t="n">
+        <v>49.75</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="905">
+      <c r="A905" s="0" t="inlineStr">
+        <is>
+          <t>8170192196 </t>
+        </is>
+      </c>
+      <c r="B905" s="0" t="inlineStr">
+        <is>
+          <t>Vistas in Plant Sciences Vol. 3 </t>
+        </is>
+      </c>
+      <c r="C905" s="0"/>
+      <c r="D905" s="0" t="inlineStr">
+        <is>
+          <t>Varghese, T. M.</t>
+        </is>
+      </c>
+      <c r="E905" s="0" t="inlineStr">
+        <is>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F905" s="0"/>
+      <c r="G905" s="0" t="n">
+        <v>1295</v>
+      </c>
+      <c r="H905" s="0" t="n">
+        <v>64.75</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="906">
+      <c r="A906" s="0" t="inlineStr">
+        <is>
+          <t>817019220X </t>
+        </is>
+      </c>
+      <c r="B906" s="0" t="inlineStr">
+        <is>
+          <t>Vistas in Plant Sciences, Vol. 4 </t>
+        </is>
+      </c>
+      <c r="C906" s="0"/>
+      <c r="D906" s="0" t="inlineStr">
+        <is>
+          <t>Varghese, T. M.</t>
+        </is>
+      </c>
+      <c r="E906" s="0" t="inlineStr">
+        <is>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F906" s="0"/>
+      <c r="G906" s="0" t="n">
+        <v>1295</v>
+      </c>
+      <c r="H906" s="0" t="n">
+        <v>64.75</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="907">
+      <c r="A907" s="0" t="inlineStr">
+        <is>
+          <t>8170192218 </t>
+        </is>
+      </c>
+      <c r="B907" s="0" t="inlineStr">
+        <is>
+          <t>Vistas in Plant Sciences, Vol. 5</t>
+        </is>
+      </c>
+      <c r="C907" s="0"/>
+      <c r="D907" s="0" t="inlineStr">
+        <is>
+          <t>Varghese, T. M.</t>
+        </is>
+      </c>
+      <c r="E907" s="0" t="inlineStr">
+        <is>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F907" s="0"/>
+      <c r="G907" s="0" t="n">
+        <v>995</v>
+      </c>
+      <c r="H907" s="0" t="n">
+        <v>49.75</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="908">
+      <c r="A908" s="0" t="inlineStr">
+        <is>
+          <t>8170192226 </t>
+        </is>
+      </c>
+      <c r="B908" s="0" t="inlineStr">
+        <is>
+          <t>Vistas in Plant Sciences, Vol. 6</t>
+        </is>
+      </c>
+      <c r="C908" s="0"/>
+      <c r="D908" s="0" t="inlineStr">
+        <is>
+          <t>Varghese, T. M.</t>
+        </is>
+      </c>
+      <c r="E908" s="0" t="inlineStr">
+        <is>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F908" s="0"/>
+      <c r="G908" s="0" t="n">
+        <v>995</v>
+      </c>
+      <c r="H908" s="0" t="n">
+        <v>49.75</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="909">
+      <c r="A909" s="0" t="inlineStr">
+        <is>
+          <t>8170194717,9788170194712 </t>
+        </is>
+      </c>
+      <c r="B909" s="0" t="inlineStr">
+        <is>
+          <t>Vistas of palynological science : By Dr. M. S. Swaminathan Festschrift Vol.</t>
+        </is>
+      </c>
+      <c r="C909" s="0"/>
+      <c r="D909" s="0" t="inlineStr">
+        <is>
+          <t>P.K.K.Nair</t>
+        </is>
+      </c>
+      <c r="E909" s="0" t="inlineStr">
+        <is>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F909" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="G909" s="0" t="n">
+        <v>1995</v>
+      </c>
+      <c r="H909" s="0" t="n">
+        <v>57.00</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="910">
+      <c r="A910" s="0" t="inlineStr">
+        <is>
+          <t>NA </t>
+        </is>
+      </c>
+      <c r="B910" s="0" t="inlineStr">
+        <is>
+          <t>Ward &amp; Whipple Fresh-Water Biology</t>
+        </is>
+      </c>
+      <c r="C910" s="0"/>
+      <c r="D910" s="0" t="inlineStr">
+        <is>
+          <t>Edmondson, W.T.</t>
+        </is>
+      </c>
+      <c r="E910" s="0" t="inlineStr">
+        <is>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F910" s="0"/>
+      <c r="G910" s="0" t="n">
+        <v>4500</v>
+      </c>
+      <c r="H910" s="0" t="n">
+        <v>225.00</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="911">
+      <c r="A911" s="0" t="inlineStr">
+        <is>
+          <t>9788170196310 </t>
+        </is>
+      </c>
+      <c r="B911" s="0" t="inlineStr">
+        <is>
+          <t>Webometric Analysis of Library Websites: emerging Research &amp; Opportunities</t>
+        </is>
+      </c>
+      <c r="C911" s="0"/>
+      <c r="D911" s="0" t="inlineStr">
+        <is>
+          <t>Prabakaran R.,Shalini R. Lihitkar</t>
+        </is>
+      </c>
+      <c r="E911" s="0" t="inlineStr">
+        <is>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F911" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="G911" s="0" t="n">
+        <v>1895</v>
+      </c>
+      <c r="H911" s="0" t="n">
+        <v>94.75</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="912">
+      <c r="A912" s="0" t="inlineStr">
+        <is>
+          <t>9788170196358 </t>
+        </is>
+      </c>
+      <c r="B912" s="0" t="inlineStr">
+        <is>
+          <t>Wilt Diseases of Crops</t>
+        </is>
+      </c>
+      <c r="C912" s="0"/>
+      <c r="D912" s="0" t="inlineStr">
+        <is>
+          <t>Ashok Bhattacharyya, BN Chakraborty et al.</t>
+        </is>
+      </c>
+      <c r="E912" s="0" t="inlineStr">
+        <is>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F912" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="G912" s="0" t="n">
+        <v>5995</v>
+      </c>
+      <c r="H912" s="0" t="n">
+        <v>299.75</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="913">
+      <c r="A913" s="0" t="inlineStr">
+        <is>
+          <t>9788197361272 </t>
+        </is>
+      </c>
+      <c r="B913" s="0" t="inlineStr">
+        <is>
+          <t>Winged Bean : Prospects and Potential in Mainsream Agriculture</t>
+        </is>
+      </c>
+      <c r="C913" s="0"/>
+      <c r="D913" s="0" t="inlineStr">
+        <is>
+          <t>Simprandeep Kaur, Binay K. Singh, Naseeb Singh &amp; Vinay Kr. Mishra</t>
+        </is>
+      </c>
+      <c r="E913" s="0" t="inlineStr">
+        <is>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F913" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="G913" s="0" t="n">
+        <v>2295</v>
+      </c>
+      <c r="H913" s="0" t="n">
+        <v>80.00</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="914">
+      <c r="A914" s="0" t="inlineStr">
+        <is>
+          <t>81-7019-524-8,9788170195245 </t>
+        </is>
+      </c>
+      <c r="B914" s="0" t="inlineStr">
+        <is>
+          <t>Women in Rainfed Farming</t>
+        </is>
+      </c>
+      <c r="C914" s="0"/>
+      <c r="D914" s="0" t="inlineStr">
+        <is>
+          <t>Singh, S., Sanjeev</t>
+        </is>
+      </c>
+      <c r="E914" s="0" t="inlineStr">
+        <is>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F914" s="0" t="inlineStr">
+        <is>
+          <t>English</t>
+        </is>
+      </c>
+      <c r="G914" s="0" t="n">
+        <v>995</v>
+      </c>
+      <c r="H914" s="0" t="n">
+        <v>49.75</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="915">
+      <c r="A915" s="0" t="inlineStr">
+        <is>
+          <t>8170194007 </t>
+        </is>
+      </c>
+      <c r="B915" s="0" t="inlineStr">
+        <is>
+          <t>Yoga Its Nature, From and Scope</t>
+        </is>
+      </c>
+      <c r="C915" s="0"/>
+      <c r="D915" s="0" t="inlineStr">
+        <is>
+          <t>Dwivedi, A.N.</t>
+        </is>
+      </c>
+      <c r="E915" s="0" t="inlineStr">
+        <is>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F915" s="0"/>
+      <c r="G915" s="0" t="n">
+        <v>895</v>
+      </c>
+      <c r="H915" s="0" t="n">
+        <v>29.75</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="916">
+      <c r="A916" s="0" t="inlineStr">
+        <is>
+          <t>8170193915 </t>
+        </is>
+      </c>
+      <c r="B916" s="0" t="inlineStr">
+        <is>
+          <t>Zoogeography of Indian Amphibians</t>
+        </is>
+      </c>
+      <c r="C916" s="0"/>
+      <c r="D916" s="0" t="inlineStr">
+        <is>
+          <t>Tiwari,S.K.</t>
+        </is>
+      </c>
+      <c r="E916" s="0" t="inlineStr">
+        <is>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F916" s="0"/>
+      <c r="G916" s="0" t="n">
+        <v>1295</v>
+      </c>
+      <c r="H916" s="0" t="n">
+        <v>64.75</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="917">
+      <c r="A917" s="0" t="inlineStr">
+        <is>
+          <t>NA </t>
+        </is>
+      </c>
+      <c r="B917" s="0" t="inlineStr">
+        <is>
+          <t>Zoological Results of tour in the Far East, 1916-1925 (Memoirs of the Asiatic Society of Bengal, Vol. 6)</t>
+        </is>
+      </c>
+      <c r="C917" s="0"/>
+      <c r="D917" s="0" t="inlineStr">
+        <is>
           <t>Annandale, N.</t>
         </is>
       </c>
-      <c r="E898" s="0" t="inlineStr">
-[...5 lines deleted...]
-      <c r="G898" s="0" t="n">
+      <c r="E917" s="0" t="inlineStr">
+        <is>
+          <t>HB</t>
+        </is>
+      </c>
+      <c r="F917" s="0"/>
+      <c r="G917" s="0" t="n">
         <v>1000</v>
       </c>
-      <c r="H898" s="0" t="n">
+      <c r="H917" s="0" t="n">
         <v>50.00</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Doc Author</dc:creator>
   <cp:revision></cp:revision>